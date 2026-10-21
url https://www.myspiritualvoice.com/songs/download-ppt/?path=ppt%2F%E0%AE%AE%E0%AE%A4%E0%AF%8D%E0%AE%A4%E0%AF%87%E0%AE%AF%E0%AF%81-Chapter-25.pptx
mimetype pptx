--- v0 (2026-07-15)
+++ v1 (2026-10-21)
@@ -141,50 +141,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -240,50 +264,62 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -456,53 +492,65 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -562,51 +610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மனுஷகுமாரன் வரும் நாளையாவது நாழிகையையாவது நீங்கள் அறியாதிருக்கிறபடியால் விழித்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Then all those virgins arose, and trimmed their lamps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -671,51 +719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அன்றியும் பரலோகராஜ்யம் புறத்தேசத்துக்குப் பிரயாணமாய்ப் போகிற ஒரு மனுஷன் தன் ஊழியக்காரரை அழைத்து, தன் ஆஸ்தியை அவர்கள் வசமாய் ஒப்புக்கொடுத்ததுபோல் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. And the foolish said unto the wise, Give us of your oil; for our lamps are gone out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -780,51 +828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அன்றியும் பரலோகராஜ்யம் புறத்தேசத்துக்குப் பிரயாணமாய்ப் போகிற ஒரு மனுஷன் தன் ஊழியக்காரரை அழைத்து, தன் ஆஸ்தியை அவர்கள் வசமாய் ஒப்புக்கொடுத்ததுபோல் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. And the foolish said unto the wise, Give us of your oil; for our lamps are gone out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -889,51 +937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவனவனுடைய திறமைக்குத்தக்கதாக, ஒருவனிடத்தில் ஐந்து தாலந்தும், ஒருவனிடத்தில் இரண்டு தாலந்தும், ஒருவனிடத்தில் ஒரு தாலந்தும், கொடுத்து, உடனே பிரயாணப்பட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[9. But the wise answered, saying, Not so; lest there be not enough for us and you: but go all of you rather to them that sell, and buy for yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -998,51 +1046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவனவனுடைய திறமைக்குத்தக்கதாக, ஒருவனிடத்தில் ஐந்து தாலந்தும், ஒருவனிடத்தில் இரண்டு தாலந்தும், ஒருவனிடத்தில் ஒரு தாலந்தும், கொடுத்து, உடனே பிரயாணப்பட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[9. But the wise answered, saying, Not so; lest there be not enough for us and you: but go all of you rather to them that sell, and buy for yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1107,51 +1155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஐந்து தாலந்தை வாங்கினவன் போய், அவைகளைக்கொண்டு வியாபாரம் பண்ணி, வேறு ஐந்து தாலந்தைச் சம்பாதித்தான்.]]></a:t>
+              <a:t><![CDATA[10. And while they went to buy, the bridegroom came; and they that were ready went in with him to the marriage: and the door was shut.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1216,51 +1264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஐந்து தாலந்தை வாங்கினவன் போய், அவைகளைக்கொண்டு வியாபாரம் பண்ணி, வேறு ஐந்து தாலந்தைச் சம்பாதித்தான்.]]></a:t>
+              <a:t><![CDATA[10. And while they went to buy, the bridegroom came; and they that were ready went in with him to the marriage: and the door was shut.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1325,51 +1373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே இரண்டு தாலந்தை வாங்கினவனும், வேறு இரண்டு தாலந்தைச் சம்பாதித்தான்.]]></a:t>
+              <a:t><![CDATA[11. Afterward came also the other virgins, saying, Lord, Lord, open to us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1434,51 +1482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஒரு தாலந்தை வாங்கினவன், போய், நிலத்தைத் தோண்டி, தன் எஜமானுடைய பணத்தைப் புதைத்து வைத்தான்.]]></a:t>
+              <a:t><![CDATA[12. But he answered and said, Verily I say unto you, I know you not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1543,51 +1591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வெகுகாலமானபின்பு அந்த ஊழியக்காரருடைய எஜமான் திரும்பிவந்து, அவர்களிடத்தில் கணக்குக்கேட்டான்.]]></a:t>
+              <a:t><![CDATA[13. Watch therefore, for all of you know neither the day nor the hour wherein the Son of man comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1652,51 +1700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அந்தக் கன்னிகைகள் எல்லாரும் எழுந்திருந்து, தங்கள் தீவட்டிகளை ஆயத்தப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then shall the kingdom of heaven be likened unto ten virgins, which took their lamps, and went forth to meet the bridegroom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1761,51 +1809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஐந்து தாலந்தை வாங்கினவன் வேறு ஐந்து தாலந்தைக் கொண்டுவந்து: ஆண்டவனே, ஐந்து தாலந்தை என்னிடத்தில் ஒப்புவித்தீரே; அவைகளைக்கொண்டு, இதோ வேறு ஐந்து தாலந்தைச் சம்பாதித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. For the kingdom of heaven is as a man travelling into a far country, who called his own servants, and delivered unto them his goods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1870,51 +1918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஐந்து தாலந்தை வாங்கினவன் வேறு ஐந்து தாலந்தைக் கொண்டுவந்து: ஆண்டவனே, ஐந்து தாலந்தை என்னிடத்தில் ஒப்புவித்தீரே; அவைகளைக்கொண்டு, இதோ வேறு ஐந்து தாலந்தைச் சம்பாதித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. For the kingdom of heaven is as a man travelling into a far country, who called his own servants, and delivered unto them his goods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1979,51 +2027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனுடைய எஜமான் அவனை நோக்கி: நல்லது, உத்தமமும் உண்மையுமான ஊழியக்காரனே, கொஞ்சத்திலே உண்மையாயிருந்தாய், அநேகத்தின் மேல் உன்னை அதிகாரியாக வைப்பேன், உன் எஜமானுடைய சந்தோஷத்திற்குள் பிரவேசி என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And unto one he gave five talents, to another two, and to another one; to every man according to his several ability; and immediately took his journey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2088,51 +2136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனுடைய எஜமான் அவனை நோக்கி: நல்லது, உத்தமமும் உண்மையுமான ஊழியக்காரனே, கொஞ்சத்திலே உண்மையாயிருந்தாய், அநேகத்தின் மேல் உன்னை அதிகாரியாக வைப்பேன், உன் எஜமானுடைய சந்தோஷத்திற்குள் பிரவேசி என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And unto one he gave five talents, to another two, and to another one; to every man according to his several ability; and immediately took his journey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2197,51 +2245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இரண்டு தாலந்தை வாங்கினவனும் வந்து: ஆண்டவனே, இரண்டு தாலந்தை என்னிடத்தில் ஒப்புவித்தீரே; அவைகளைக்கொண்டு, இதோ வேறு இரண்டு தாலந்தைச் சம்பாதித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Then he that had received the five talents went and traded with the same, and made them other five talents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2306,51 +2354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இரண்டு தாலந்தை வாங்கினவனும் வந்து: ஆண்டவனே, இரண்டு தாலந்தை என்னிடத்தில் ஒப்புவித்தீரே; அவைகளைக்கொண்டு, இதோ வேறு இரண்டு தாலந்தைச் சம்பாதித்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Then he that had received the five talents went and traded with the same, and made them other five talents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2415,51 +2463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனுடைய எஜமான் அவனை நோக்கி: நல்லது, உத்தமமும் உண்மையுமுள்ள ஊழியக்காரனே, கொஞ்சத்திலே உண்மையாயிருந்தாய், அநேகத்தின் மேல் உன்னை அதிகாரியாக வைப்பேன்; உன் எஜமானுடைய சந்தோஷத்திற்குள் பிரவேசி என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And likewise he that had received two, he also gained other two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2524,51 +2572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனுடைய எஜமான் அவனை நோக்கி: நல்லது, உத்தமமும் உண்மையுமுள்ள ஊழியக்காரனே, கொஞ்சத்திலே உண்மையாயிருந்தாய், அநேகத்தின் மேல் உன்னை அதிகாரியாக வைப்பேன்; உன் எஜமானுடைய சந்தோஷத்திற்குள் பிரவேசி என்றான்.]]></a:t>
+              <a:t><![CDATA[18. But he that had received one went and dug in the earth, and hid his lord's money.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2633,51 +2681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒரு தாலந்தை வாங்கினவன் வந்து: ஆண்டவனே நீர் விதைக்காத இடத்தில் அறுக்கிறவரும், தெளிக்காத இடத்தில் சேர்க்கிறவருமான கடின இருதயமுள்ள மனுஷன் என்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[19. After a long time the lord of those servants comes, and reckons with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2742,51 +2790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒரு தாலந்தை வாங்கினவன் வந்து: ஆண்டவனே நீர் விதைக்காத இடத்தில் அறுக்கிறவரும், தெளிக்காத இடத்தில் சேர்க்கிறவருமான கடின இருதயமுள்ள மனுஷன் என்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[20. And so he that had received five talents came and brought other five talents, saying, Lord, you delivered unto me five talents: behold, I have gained beside them five talents more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2851,51 +2899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. புத்தியில்லாதவர்கள் புத்தியுள்ளவர்களை நோக்கி: உங்கள் எண்ணெயில் எங்களுக்குக் கொஞ்சங்கொடுங்கள், எங்கள் தீவட்டிகள் அணைந்துபோகிறதே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then shall the kingdom of heaven be likened unto ten virgins, which took their lamps, and went forth to meet the bridegroom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2960,51 +3008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால், நான் பயந்துபோய், உமது தாலந்தை நிலத்தில் புதைத்து வைத்தேன்; இதோ, உம்முடையதை வாங்கிக்கொள்ளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And so he that had received five talents came and brought other five talents, saying, Lord, you delivered unto me five talents: behold, I have gained beside them five talents more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3069,51 +3117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவனுடைய எஜமான் பிரதியுத்தரமாக: பொல்லாதவனும் சோம்பனுமான ஊழியக்காரனே, நான் விதைக்காத இடத்தில் அறுக்கிறவனென்றும், தெளிக்காத இடத்தில் சேர்க்கிறவனென்றும் அறிந்திருந்தாயே.]]></a:t>
+              <a:t><![CDATA[21. His lord said unto him, Well done, you good and faithful servant: you have been faithful over a few things, I will make you ruler over many things: enter you into the joy of your lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3178,51 +3226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவனுடைய எஜமான் பிரதியுத்தரமாக: பொல்லாதவனும் சோம்பனுமான ஊழியக்காரனே, நான் விதைக்காத இடத்தில் அறுக்கிறவனென்றும், தெளிக்காத இடத்தில் சேர்க்கிறவனென்றும் அறிந்திருந்தாயே.]]></a:t>
+              <a:t><![CDATA[21. His lord said unto him, Well done, you good and faithful servant: you have been faithful over a few things, I will make you ruler over many things: enter you into the joy of your lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3287,51 +3335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படியானால் நீ என் பணத்தைக் காசுக்காரர் வசத்தில் போட்டுவைக்கவேண்டியதாயிருந்தது; அப்பொழுது நான் வந்து என்னுடையதை வட்டியோடே வாங்கிக்கொள்வேனே, என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[21. His lord said unto him, Well done, you good and faithful servant: you have been faithful over a few things, I will make you ruler over many things: enter you into the joy of your lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3396,51 +3444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்படியானால் நீ என் பணத்தைக் காசுக்காரர் வசத்தில் போட்டுவைக்கவேண்டியதாயிருந்தது; அப்பொழுது நான் வந்து என்னுடையதை வட்டியோடே வாங்கிக்கொள்வேனே, என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[22. He also that had received two talents came and said, Lord, you delivered unto me two talents: behold, I have gained two other talents beside them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3505,51 +3553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவனிடத்திலிருக்கிற தாலந்தை எடுத்து, பத்துத் தாலந்துள்ளவனுக்குக் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[22. He also that had received two talents came and said, Lord, you delivered unto me two talents: behold, I have gained two other talents beside them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3614,51 +3662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உள்ளவனெவனோ அவனுக்குக் கொடுக்கப்படும், பரிபூரணமும் அடைவான்; இல்லாதவனிடத்திலிருந்து உள்ளதும் எடுத்துக்கொள்ளப்படும்.]]></a:t>
+              <a:t><![CDATA[23. His lord said unto him, Well done, good and faithful servant; you have been faithful over a few things, I will make you ruler over many things: enter you into the joy of your lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3723,51 +3771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உள்ளவனெவனோ அவனுக்குக் கொடுக்கப்படும், பரிபூரணமும் அடைவான்; இல்லாதவனிடத்திலிருந்து உள்ளதும் எடுத்துக்கொள்ளப்படும்.]]></a:t>
+              <a:t><![CDATA[23. His lord said unto him, Well done, good and faithful servant; you have been faithful over a few things, I will make you ruler over many things: enter you into the joy of your lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3832,51 +3880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பிரயோஜனமற்ற ஊழியக்காரனாகிய இவனைப் புறம்பான இருளிலே தள்ளிப்போடுங்கள்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. His lord said unto him, Well done, good and faithful servant; you have been faithful over a few things, I will make you ruler over many things: enter you into the joy of your lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3941,51 +3989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பிரயோஜனமற்ற ஊழியக்காரனாகிய இவனைப் புறம்பான இருளிலே தள்ளிப்போடுங்கள்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. Then he which had received the one talent came and said, Lord, I knew you that you are an hard man, reaping where you have not sown, and gathering where you have not scattered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4050,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. புத்தியுள்ளவர்கள் பிரதியுத்தரமாக: அப்படியல்ல, எங்களுக்கும் உங்களுக்கும் போதாமலிராதபடி, நீங்கள் விற்கிறவர்களிடத்திற் போய், உங்களுக்காக வாங்கிக்கொள்ளுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And five of them were wise, and five were foolish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4159,51 +4207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அன்றியும் மனுஷகுமாரன் தமது மகிமைபொருந்தினவராய்ச் சகல பரிசுத்த தூதரோடுங்கூட வரும்போது, தமது மகிமையுள்ள சிங்காசனத்தின்மேல் வீற்றிருப்பார்.]]></a:t>
+              <a:t><![CDATA[24. Then he which had received the one talent came and said, Lord, I knew you that you are an hard man, reaping where you have not sown, and gathering where you have not scattered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4268,51 +4316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அன்றியும் மனுஷகுமாரன் தமது மகிமைபொருந்தினவராய்ச் சகல பரிசுத்த தூதரோடுங்கூட வரும்போது, தமது மகிமையுள்ள சிங்காசனத்தின்மேல் வீற்றிருப்பார்.]]></a:t>
+              <a:t><![CDATA[25. And I was afraid, and went and hid your talent in the earth: lo, there you have that is yours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4377,51 +4425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது, சகல ஜனங்களும் அவருக்கு முன்பாகச் சேர்க்கப்படுவார்கள். மேய்ப்பனானவன் செம்மறியாடுகளையும் வெள்ளாடுகளையும் வெவ்வேறாக பிரிக்கிறது போல அவர்களை அவர் பிரித்து,]]></a:t>
+              <a:t><![CDATA[25. And I was afraid, and went and hid your talent in the earth: lo, there you have that is yours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4486,51 +4534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அப்பொழுது, சகல ஜனங்களும் அவருக்கு முன்பாகச் சேர்க்கப்படுவார்கள். மேய்ப்பனானவன் செம்மறியாடுகளையும் வெள்ளாடுகளையும் வெவ்வேறாக பிரிக்கிறது போல அவர்களை அவர் பிரித்து,]]></a:t>
+              <a:t><![CDATA[26. His lord answered and said unto him, You wicked and slothful servant, you knew that I reap where I sowed not, and gather where I have not scattered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4595,51 +4643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. செம்மறியாடுகளைத் தமது வலது பக்கத்திலும், வெள்ளாடுகளைத் தமது இடது பக்கத்திலும் நிறுத்துவார்.]]></a:t>
+              <a:t><![CDATA[26. His lord answered and said unto him, You wicked and slothful servant, you knew that I reap where I sowed not, and gather where I have not scattered:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4704,51 +4752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது, ராஜா தமது வலது பக்கத்தில் நிற்பவர்களைப்பார்த்து: வாருங்கள் என் பிதாவினால் ஆசீர்வதிக்கப்பட்டவர்களே, உலகம் உண்டானதுமுதல் உங்களுக்காக ஆசீர்வாதம் பண்ணப்பட்டிருக்கிற ராஜ்யத்தைச் சுதந்தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[27. You ought therefore to have put my money to the exchangers, and then at my coming I should have received mine own with interest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4813,51 +4861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது, ராஜா தமது வலது பக்கத்தில் நிற்பவர்களைப்பார்த்து: வாருங்கள் என் பிதாவினால் ஆசீர்வதிக்கப்பட்டவர்களே, உலகம் உண்டானதுமுதல் உங்களுக்காக ஆசீர்வாதம் பண்ணப்பட்டிருக்கிற ராஜ்யத்தைச் சுதந்தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[27. You ought therefore to have put my money to the exchangers, and then at my coming I should have received mine own with interest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4922,51 +4970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பசியாயிருந்தேன், எனக்குப் போஜனங்கொடுத்தீர்கள்; தாகமாயிருந்தேன் என் தாகத்தைத் தீர்த்தீர்கள்; அந்நியனாயிருந்தேன் என்னைச் சேர்த்துக்கொண்டீர்கள்;]]></a:t>
+              <a:t><![CDATA[28. Take therefore the talent from him, and give it unto him which has ten talents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5031,51 +5079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பசியாயிருந்தேன், எனக்குப் போஜனங்கொடுத்தீர்கள்; தாகமாயிருந்தேன் என் தாகத்தைத் தீர்த்தீர்கள்; அந்நியனாயிருந்தேன் என்னைச் சேர்த்துக்கொண்டீர்கள்;]]></a:t>
+              <a:t><![CDATA[29. For unto every one that has shall be given, and he shall have abundance: but from him that has not shall be taken away even that which he has.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5140,51 +5188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. வஸ்திரமில்லாதிருந்தேன், எனக்கு வஸ்திரங்கொடுத்தீர்கள்; வியாதியாயிருந்தேன், என்னை விசாரிக்க வந்தீர்கள்; காவலிலிருந்தேன், என்னைப் பார்க்கவந்தீர்கள் என்பார்.]]></a:t>
+              <a:t><![CDATA[29. For unto every one that has shall be given, and he shall have abundance: but from him that has not shall be taken away even that which he has.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5249,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. புத்தியுள்ளவர்கள் பிரதியுத்தரமாக: அப்படியல்ல, எங்களுக்கும் உங்களுக்கும் போதாமலிராதபடி, நீங்கள் விற்கிறவர்களிடத்திற் போய், உங்களுக்காக வாங்கிக்கொள்ளுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. They that were foolish took their lamps, and took no oil with them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5358,51 +5406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. வஸ்திரமில்லாதிருந்தேன், எனக்கு வஸ்திரங்கொடுத்தீர்கள்; வியாதியாயிருந்தேன், என்னை விசாரிக்க வந்தீர்கள்; காவலிலிருந்தேன், என்னைப் பார்க்கவந்தீர்கள் என்பார்.]]></a:t>
+              <a:t><![CDATA[30. And cast all of you the useless servant into outer darkness: there shall be weeping and gnashing of teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5467,51 +5515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது, நீதிமான்கள் அவருக்குப் பிரதியுத்தரமாக: ஆண்டவரே, நாங்கள் எப்பொழுது உம்மைப் பசியுள்ளவர்களாகக் கண்டு உமக்குப் போஜனங்கொடுத்தோம்? எப்பொழுது உம்மைத் தாகமுள்ளவர்களாகக் கண்டு உம்முடைய தாகத்தைத் தீர்த்தோம்?]]></a:t>
+              <a:t><![CDATA[30. And cast all of you the useless servant into outer darkness: there shall be weeping and gnashing of teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5576,51 +5624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது, நீதிமான்கள் அவருக்குப் பிரதியுத்தரமாக: ஆண்டவரே, நாங்கள் எப்பொழுது உம்மைப் பசியுள்ளவர்களாகக் கண்டு உமக்குப் போஜனங்கொடுத்தோம்? எப்பொழுது உம்மைத் தாகமுள்ளவர்களாகக் கண்டு உம்முடைய தாகத்தைத் தீர்த்தோம்?]]></a:t>
+              <a:t><![CDATA[31. When the Son of man shall come in his glory, and all the holy angels with him, then shall he sit upon the throne of his glory:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5685,51 +5733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. எப்பொழுது உம்மை அந்நியராகக்கண்டு உம்மைச் சேர்த்துக்கொண்டோம்? எப்பொழுது உம்மை வஸ்திரமில்லாதவராகக்கண்டு உமக்கு வஸ்திரங்கொடுத்தோம்?]]></a:t>
+              <a:t><![CDATA[31. When the Son of man shall come in his glory, and all the holy angels with him, then shall he sit upon the throne of his glory:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5794,51 +5842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எப்பொழுது உம்மை வியாதியுள்ளவராகவும், காவலிலிருக்கிறவராகவும் கண்டு, உம்மிடத்தில் வந்தோம் என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And before him shall be gathered all nations: and he shall separate them one from another, as a shepherd divides his sheep from the goats:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5903,51 +5951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதற்கு ராஜா பிரதியுத்தரமாக: மிகவும் சிறியவராகிய என் சகோதரரான இவர்களில் ஒருவனுக்கு நீங்கள் எதைச் செய்தீர்களோ, அதை எனக்கே செய்தீர்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்பார்.]]></a:t>
+              <a:t><![CDATA[32. And before him shall be gathered all nations: and he shall separate them one from another, as a shepherd divides his sheep from the goats:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6012,51 +6060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதற்கு ராஜா பிரதியுத்தரமாக: மிகவும் சிறியவராகிய என் சகோதரரான இவர்களில் ஒருவனுக்கு நீங்கள் எதைச் செய்தீர்களோ, அதை எனக்கே செய்தீர்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்பார்.]]></a:t>
+              <a:t><![CDATA[33. And he shall set the sheep on his right hand, but the goats on the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6121,51 +6169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது, இடதுபக்கத்தில் நிற்கிறவர்களைப்பார்த்து அவர்: சபிக்கப்பட்டவர்களே, என்னைவிட்டு, பிசாசுக்காகவும் அவன் தூதர்களுக்காகவும் ஆயத்தம்பண்ணப்பட்டிருக்கிற நித்திய அக்கினியிலே போங்கள்.]]></a:t>
+              <a:t><![CDATA[34. Then shall the King say unto them on his right hand, Come, all of you blessed of my Father, inherit the kingdom prepared for you from the foundation of the world:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6230,51 +6278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது, இடதுபக்கத்தில் நிற்கிறவர்களைப்பார்த்து அவர்: சபிக்கப்பட்டவர்களே, என்னைவிட்டு, பிசாசுக்காகவும் அவன் தூதர்களுக்காகவும் ஆயத்தம்பண்ணப்பட்டிருக்கிற நித்திய அக்கினியிலே போங்கள்.]]></a:t>
+              <a:t><![CDATA[34. Then shall the King say unto them on his right hand, Come, all of you blessed of my Father, inherit the kingdom prepared for you from the foundation of the world:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6339,51 +6387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பசியாயிருந்தேன், நீங்கள் எனக்குப் போஜனங்கொடுக்கவில்லை; தாகமாயிருந்தேன் நீங்கள் என் தாகத்தைத் தீர்க்கவில்லை;]]></a:t>
+              <a:t><![CDATA[34. Then shall the King say unto them on his right hand, Come, all of you blessed of my Father, inherit the kingdom prepared for you from the foundation of the world:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6448,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே அவர்கள் வாங்கப் போனபோது மணவாளன் வந்துவிட்டார்; ஆயத்தமாயிருந்தவர்கள் அவரோடே கூடக் கலியாண வீட்டிற்குள் பிரவேசித்தார்கள்; கதவும் அடைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[4. But the wise took oil in their vessels with their lamps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6557,51 +6605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. பசியாயிருந்தேன், நீங்கள் எனக்குப் போஜனங்கொடுக்கவில்லை; தாகமாயிருந்தேன் நீங்கள் என் தாகத்தைத் தீர்க்கவில்லை;]]></a:t>
+              <a:t><![CDATA[35. For I was an hungered, and all of you gave me food: I was thirsty, and all of you gave me drink: I was a stranger, and all of you took me in:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6666,51 +6714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அந்நியனாயிருந்தேன் நீங்கள் என்னைச் சேர்த்துக்கொள்ளவில்லை; வஸ்திரமில்லாதிருந்தேன், நீங்கள் எனக்கு வஸ்திரங்கொடுக்கவில்லை; வியாதியுள்ளவனாயும் காவலிலடைக்கப்பட்டவனாயும் இருந்தேன், நீங்கள் என்னை விசாரிக்கவரவில்லை என்பார்.]]></a:t>
+              <a:t><![CDATA[35. For I was an hungered, and all of you gave me food: I was thirsty, and all of you gave me drink: I was a stranger, and all of you took me in:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6775,51 +6823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அந்நியனாயிருந்தேன் நீங்கள் என்னைச் சேர்த்துக்கொள்ளவில்லை; வஸ்திரமில்லாதிருந்தேன், நீங்கள் எனக்கு வஸ்திரங்கொடுக்கவில்லை; வியாதியுள்ளவனாயும் காவலிலடைக்கப்பட்டவனாயும் இருந்தேன், நீங்கள் என்னை விசாரிக்கவரவில்லை என்பார்.]]></a:t>
+              <a:t><![CDATA[36. Naked, and all of you clothed me: I was sick, and all of you visited me: I was in prison, and all of you came unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6884,51 +6932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது, அவர்களும் அவருக்குப் பிரதியுத்தரமாக: ஆண்டவரே, உம்மைப் பசியுள்ளவராகவும், தாகமுள்ளவராகவும், அந்நியராகவும், வஸ்திரமில்லாதவராகவும், வியாதியுள்ளவராகவும், காவலிலிடைக்கப்பட்டவராகவும் நாங்கள் எப்பொழுது கண்டு, உமக்கு உதவிசெய்யாதிருந்தோம் என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[36. Naked, and all of you clothed me: I was sick, and all of you visited me: I was in prison, and all of you came unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6993,51 +7041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அப்பொழுது, அவர்களும் அவருக்குப் பிரதியுத்தரமாக: ஆண்டவரே, உம்மைப் பசியுள்ளவராகவும், தாகமுள்ளவராகவும், அந்நியராகவும், வஸ்திரமில்லாதவராகவும், வியாதியுள்ளவராகவும், காவலிலிடைக்கப்பட்டவராகவும் நாங்கள் எப்பொழுது கண்டு, உமக்கு உதவிசெய்யாதிருந்தோம் என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[37. Then shall the righteous answer him, saying, Lord, when saw we you an hungered, and fed you? or thirsty, and gave you drink?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7102,51 +7150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அப்பொழுது அவர் அவர்களுக்குப் பிரதியுத்தரமாக: மிகவும் சிறியவர்களாகிய இவர்களில் ஒருவனுக்கு நீங்கள் எதைச் செய்யாதிருந்தீர்களோ, அதை எனக்கே செய்யாதிருந்தீர்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்பார்.]]></a:t>
+              <a:t><![CDATA[37. Then shall the righteous answer him, saying, Lord, when saw we you an hungered, and fed you? or thirsty, and gave you drink?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7211,51 +7259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அப்பொழுது அவர் அவர்களுக்குப் பிரதியுத்தரமாக: மிகவும் சிறியவர்களாகிய இவர்களில் ஒருவனுக்கு நீங்கள் எதைச் செய்யாதிருந்தீர்களோ, அதை எனக்கே செய்யாதிருந்தீர்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்பார்.]]></a:t>
+              <a:t><![CDATA[37. Then shall the righteous answer him, saying, Lord, when saw we you an hungered, and fed you? or thirsty, and gave you drink?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7320,51 +7368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அந்தப்படி, இவர்கள் நித்திய ஆக்கினை அடையவும், நீதிமான்களோ நித்திய ஜீவனை அடையவும் போவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[38. When saw we you a stranger, and took you in? or naked, and clothed you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7429,51 +7477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது, பரலோகராஜ்யம் தங்கள் தீவட்டிகளைப் பிடித்துக்கொண்டு மணவாளனுக்கு எதிர்கொண்டுபோகப் புறப்பட்ட பத்துக் கன்னிகைகளுக்கு ஒப்பாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[38. When saw we you a stranger, and took you in? or naked, and clothed you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7538,51 +7586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது, பரலோகராஜ்யம் தங்கள் தீவட்டிகளைப் பிடித்துக்கொண்டு மணவாளனுக்கு எதிர்கொண்டுபோகப் புறப்பட்ட பத்துக் கன்னிகைகளுக்கு ஒப்பாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[39. Or when saw we you sick, or in prison, and came unto you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7647,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே அவர்கள் வாங்கப் போனபோது மணவாளன் வந்துவிட்டார்; ஆயத்தமாயிருந்தவர்கள் அவரோடே கூடக் கலியாண வீட்டிற்குள் பிரவேசித்தார்கள்; கதவும் அடைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. While the bridegroom tarried, they all slumbered and slept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7756,51 +7804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களில் ஐந்துபேர் புத்தியுள்ளவர்களும், ஐந்துபேர் புத்தியில்லாதவர்களுமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. Or when saw we you sick, or in prison, and came unto you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7865,51 +7913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. புத்தியில்லாதவர்கள் தங்கள் தீவட்டிகளை எடுத்துக்கொண்டுபோனார்கள், எண்ணெயையோ கூடக்கொண்டுபோகவில்லை.]]></a:t>
+              <a:t><![CDATA[40. And the King shall answer and say unto them, Verily I say unto you, Inasmuch as all of you have done it unto one of the least of these my brethren, all of you have done it unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7974,51 +8022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. புத்தியுள்ளவர்கள் தங்கள் தீவட்டிகளோடுங்கூடத் தங்கள் பாத்திரங்களில் எண்ணெயையும் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[40. And the King shall answer and say unto them, Verily I say unto you, Inasmuch as all of you have done it unto one of the least of these my brethren, all of you have done it unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8083,51 +8131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மணவாளன் வரத் தாமதித்தபோது அவர்கள் எல்லாரும் நித்திரைமயக்கமடைந்து தூங்கிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[41. Then shall he say also unto them on the left hand, Depart from me, all of you cursed, into everlasting fire, prepared for the devil and his angels:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8192,51 +8240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நடுராத்திரியிலே: இதோ மணவாளன் வருகிறார், அவருக்கு எதிர்கொண்டுபோகப்புறப்படுங்கள் என்கிற சத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[41. Then shall he say also unto them on the left hand, Depart from me, all of you cursed, into everlasting fire, prepared for the devil and his angels:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8301,51 +8349,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நடுராத்திரியிலே: இதோ மணவாளன் வருகிறார், அவருக்கு எதிர்கொண்டுபோகப்புறப்படுங்கள் என்கிற சத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[42. For I was an hungered, and all of you gave me no food: I was thirsty, and all of you gave me no drink:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. For I was an hungered, and all of you gave me no food: I was thirsty, and all of you gave me no drink:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. I was a stranger, and all of you took me not in: naked, and all of you clothed me not: sick, and in prison, and all of you visited me not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. I was a stranger, and all of you took me not in: naked, and all of you clothed me not: sick, and in prison, and all of you visited me not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. I was a stranger, and all of you took me not in: naked, and all of you clothed me not: sick, and in prison, and all of you visited me not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8410,51 +8894,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு, மற்றக் கன்னிகைகளும் வந்து: ஆண்டவரே, ஆண்டவரே எங்களுக்குத் திறக்கவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And at midnight there was a cry made, Behold, the bridegroom comes; go all of you out to meet him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. Then shall they also answer him, saying, Lord, when saw we you an hungered, or thirsty, or a stranger, or naked, or sick, or in prison, and did not minister unto you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. Then shall they also answer him, saying, Lord, when saw we you an hungered, or thirsty, or a stranger, or naked, or sick, or in prison, and did not minister unto you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. Then shall they also answer him, saying, Lord, when saw we you an hungered, or thirsty, or a stranger, or naked, or sick, or in prison, and did not minister unto you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. Then shall he answer them, saying, Verily I say unto you, Inasmuch as all of you did it not to one of the least of these, all of you did it not to me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. Then shall he answer them, saying, Verily I say unto you, Inasmuch as all of you did it not to one of the least of these, all of you did it not to me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. Then shall he answer them, saying, Verily I say unto you, Inasmuch as all of you did it not to one of the least of these, all of you did it not to me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And these shall go away into everlasting punishment: but the righteous into life eternal.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And these shall go away into everlasting punishment: but the righteous into life eternal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8519,51 +9875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவர்: உங்களை அறியேன் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And at midnight there was a cry made, Behold, the bridegroom comes; go all of you out to meet him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8598,51 +9954,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089698" r:id="rId1"/>
+    <p:sldLayoutId id="2481564165" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9218,54 +10574,150 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9378,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Watch therefore, for all of you know neither the day nor the hour wherein the Son of man comes.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அந்தக் கன்னிகைகள் எல்லாரும் எழுந்திருந்து, தங்கள் தீவட்டிகளை ஆயத்தப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For the kingdom of heaven is as a man travelling into a far country, who called his own]]></a:t>
+              <a:t><![CDATA[8. புத்தியில்லாதவர்கள் புத்தியுள்ளவர்களை நோக்கி: உங்கள் எண்ணெயில் எங்களுக்குக் கொஞ்சங்கொடுங்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants, and delivered unto them his goods.]]></a:t>
+              <a:t><![CDATA[எங்கள் தீவட்டிகள் அணைந்துபோகிறதே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And unto one he gave five talents, to another two, and to another one; to every man according to]]></a:t>
+              <a:t><![CDATA[9. புத்தியுள்ளவர்கள் பிரதியுத்தரமாக: அப்படியல்ல, எங்களுக்கும் உங்களுக்கும் போதாமலிராதபடி, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his several ability; and immediately took his journey.]]></a:t>
+              <a:t><![CDATA[விற்கிறவர்களிடத்திற் போய், உங்களுக்காக வாங்கிக்கொள்ளுங்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then he that had received the five talents went and traded with the same, and made them other]]></a:t>
+              <a:t><![CDATA[10. அப்படியே அவர்கள் வாங்கப் போனபோது மணவாளன் வந்துவிட்டார்; ஆயத்தமாயிருந்தவர்கள் அவரோடே கூடக் கலியாண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[five talents.]]></a:t>
+              <a:t><![CDATA[வீட்டிற்குள் பிரவேசித்தார்கள்; கதவும் அடைக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And likewise he that had received two, he also gained other two.]]></a:t>
+              <a:t><![CDATA[11. பின்பு, மற்றக் கன்னிகைகளும் வந்து: ஆண்டவரே, ஆண்டவரே எங்களுக்குத் திறக்கவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But he that had received one went and dug in the earth, and hid his lord's money.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவர்: உங்களை அறியேன் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. After a long time the lord of those servants comes, and reckons with them.]]></a:t>
+              <a:t><![CDATA[13. மனுஷகுமாரன் வரும் நாளையாவது நாழிகையையாவது நீங்கள் அறியாதிருக்கிறபடியால் விழித்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then all those virgins arose, and trimmed their lamps.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது, பரலோகராஜ்யம் தங்கள் தீவட்டிகளைப் பிடித்துக்கொண்டு மணவாளனுக்கு எதிர்கொண்டுபோகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And so he that had received five talents came and brought other five talents, saying, Lord, you]]></a:t>
+              <a:t><![CDATA[14. அன்றியும் பரலோகராஜ்யம் புறத்தேசத்துக்குப் பிரயாணமாய்ப் போகிற ஒரு மனுஷன் தன் ஊழியக்காரரை அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[delivered unto me five talents: behold, I have gained beside them five talents more.]]></a:t>
+              <a:t><![CDATA[தன் ஆஸ்தியை அவர்கள் வசமாய் ஒப்புக்கொடுத்ததுபோல் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. His lord said unto him, Well done, you good and faithful servant: you have been faithful over a]]></a:t>
+              <a:t><![CDATA[15. அவனவனுடைய திறமைக்குத்தக்கதாக, ஒருவனிடத்தில் ஐந்து தாலந்தும், ஒருவனிடத்தில் இரண்டு தாலந்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[few things, I will make you ruler over many things: enter you into the joy of your lord.]]></a:t>
+              <a:t><![CDATA[ஒருவனிடத்தில் ஒரு தாலந்தும், கொடுத்து, உடனே பிரயாணப்பட்டுப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. He also that had received two talents came and said, Lord, you delivered unto me two talents:]]></a:t>
+              <a:t><![CDATA[16. ஐந்து தாலந்தை வாங்கினவன் போய், அவைகளைக்கொண்டு வியாபாரம் பண்ணி, வேறு ஐந்து தாலந்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[behold, I have gained two other talents beside them.]]></a:t>
+              <a:t><![CDATA[சம்பாதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. His lord said unto him, Well done, good and faithful servant; you have been faithful over a few]]></a:t>
+              <a:t><![CDATA[17. அப்படியே இரண்டு தாலந்தை வாங்கினவனும், வேறு இரண்டு தாலந்தைச் சம்பாதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things, I will make you ruler over many things: enter you into the joy of your lord.]]></a:t>
+              <a:t><![CDATA[18. ஒரு தாலந்தை வாங்கினவன், போய், நிலத்தைத் தோண்டி, தன் எஜமானுடைய பணத்தைப் புதைத்து வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Then he which had received the one talent came and said, Lord, I knew you that you are an hard]]></a:t>
+              <a:t><![CDATA[19. வெகுகாலமானபின்பு அந்த ஊழியக்காரருடைய எஜமான் திரும்பிவந்து, அவர்களிடத்தில் கணக்குக்கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man, reaping where you have not sown, and gathering where you have not scattered:]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஐந்து தாலந்தை வாங்கினவன் வேறு ஐந்து தாலந்தைக் கொண்டுவந்து: ஆண்டவனே, ஐந்து தாலந்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the foolish said unto the wise, Give us of your oil; for our lamps are gone out.]]></a:t>
+              <a:t><![CDATA[புறப்பட்ட பத்துக் கன்னிகைகளுக்கு ஒப்பாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And I was afraid, and went and hid your talent in the earth: lo, there you have that is yours.]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் ஒப்புவித்தீரே; அவைகளைக்கொண்டு, இதோ வேறு ஐந்து தாலந்தைச் சம்பாதித்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. His lord answered and said unto him, You wicked and slothful servant, you knew that I reap where]]></a:t>
+              <a:t><![CDATA[21. அவனுடைய எஜமான் அவனை நோக்கி: நல்லது, உத்தமமும் உண்மையுமான ஊழியக்காரனே, கொஞ்சத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I sowed not, and gather where I have not scattered:]]></a:t>
+              <a:t><![CDATA[உண்மையாயிருந்தாய், அநேகத்தின் மேல் உன்னை அதிகாரியாக வைப்பேன், உன் எஜமானுடைய சந்தோஷத்திற்குள் பிரவேசி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. You ought therefore to have put my money to the exchangers, and then at my coming I should have]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[received mine own with interest.]]></a:t>
+              <a:t><![CDATA[22. இரண்டு தாலந்தை வாங்கினவனும் வந்து: ஆண்டவனே, இரண்டு தாலந்தை என்னிடத்தில் ஒப்புவித்தீரே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Take therefore the talent from him, and give it unto him which has ten talents.]]></a:t>
+              <a:t><![CDATA[அவைகளைக்கொண்டு, இதோ வேறு இரண்டு தாலந்தைச் சம்பாதித்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. For unto every one that has shall be given, and he shall have abundance: but from him that has]]></a:t>
+              <a:t><![CDATA[23. அவனுடைய எஜமான் அவனை நோக்கி: நல்லது, உத்தமமும் உண்மையுமுள்ள ஊழியக்காரனே, கொஞ்சத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not shall be taken away even that which he has.]]></a:t>
+              <a:t><![CDATA[உண்மையாயிருந்தாய், அநேகத்தின் மேல் உன்னை அதிகாரியாக வைப்பேன்; உன் எஜமானுடைய சந்தோஷத்திற்குள் பிரவேசி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And cast all of you the useless servant into outer darkness: there shall be weeping and gnashing]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of teeth.]]></a:t>
+              <a:t><![CDATA[24. ஒரு தாலந்தை வாங்கினவன் வந்து: ஆண்டவனே நீர் விதைக்காத இடத்தில் அறுக்கிறவரும், தெளிக்காத இடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But the wise answered, saying, Not so; lest there be not enough for us and you: but go all of you]]></a:t>
+              <a:t><![CDATA[2. அவர்களில் ஐந்துபேர் புத்தியுள்ளவர்களும், ஐந்துபேர் புத்தியில்லாதவர்களுமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. When the Son of man shall come in his glory, and all the holy angels with him, then shall he sit]]></a:t>
+              <a:t><![CDATA[சேர்க்கிறவருமான கடின இருதயமுள்ள மனுஷன் என்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the throne of his glory:]]></a:t>
+              <a:t><![CDATA[25. ஆகையால், நான் பயந்துபோய், உமது தாலந்தை நிலத்தில் புதைத்து வைத்தேன்; இதோ, உம்முடையதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And before him shall be gathered all nations: and he shall separate them one from another, as a]]></a:t>
+              <a:t><![CDATA[வாங்கிக்கொள்ளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shepherd divides his sheep from the goats:]]></a:t>
+              <a:t><![CDATA[26. அவனுடைய எஜமான் பிரதியுத்தரமாக: பொல்லாதவனும் சோம்பனுமான ஊழியக்காரனே, நான் விதைக்காத இடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And he shall set the sheep on his right hand, but the goats on the left.]]></a:t>
+              <a:t><![CDATA[அறுக்கிறவனென்றும், தெளிக்காத இடத்தில் சேர்க்கிறவனென்றும் அறிந்திருந்தாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Then shall the King say unto them on his right hand, Come, all of you blessed of my Father,]]></a:t>
+              <a:t><![CDATA[27. அப்படியானால் நீ என் பணத்தைக் காசுக்காரர் வசத்தில் போட்டுவைக்கவேண்டியதாயிருந்தது; அப்பொழுது நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inherit the kingdom prepared for you from the foundation of the world:]]></a:t>
+              <a:t><![CDATA[வந்து என்னுடையதை வட்டியோடே வாங்கிக்கொள்வேனே, என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. For I was an hungered, and all of you gave me food: I was thirsty, and all of you gave me drink:]]></a:t>
+              <a:t><![CDATA[28. அவனிடத்திலிருக்கிற தாலந்தை எடுத்து, பத்துத் தாலந்துள்ளவனுக்குக் கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I was a stranger, and all of you took me in:]]></a:t>
+              <a:t><![CDATA[29. உள்ளவனெவனோ அவனுக்குக் கொடுக்கப்படும், பரிபூரணமும் அடைவான்; இல்லாதவனிடத்திலிருந்து உள்ளதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Naked, and all of you clothed me: I was sick, and all of you visited me: I was in prison, and]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொள்ளப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rather to them that sell, and buy for yourselves.]]></a:t>
+              <a:t><![CDATA[3. புத்தியில்லாதவர்கள் தங்கள் தீவட்டிகளை எடுத்துக்கொண்டுபோனார்கள், எண்ணெயையோ கூடக்கொண்டுபோகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you came unto me.]]></a:t>
+              <a:t><![CDATA[30. பிரயோஜனமற்ற ஊழியக்காரனாகிய இவனைப் புறம்பான இருளிலே தள்ளிப்போடுங்கள்; அங்கே அழுகையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Then shall the righteous answer him, saying, Lord, when saw we you an hungered, and fed you? or]]></a:t>
+              <a:t><![CDATA[பற்கடிப்பும் உண்டாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thirsty, and gave you drink?]]></a:t>
+              <a:t><![CDATA[31. அன்றியும் மனுஷகுமாரன் தமது மகிமைபொருந்தினவராய்ச் சகல பரிசுத்த தூதரோடுங்கூட வரும்போது, தமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. When saw we you a stranger, and took you in? or naked, and clothed you?]]></a:t>
+              <a:t><![CDATA[மகிமையுள்ள சிங்காசனத்தின்மேல் வீற்றிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. Or when saw we you sick, or in prison, and came unto you?]]></a:t>
+              <a:t><![CDATA[32. அப்பொழுது, சகல ஜனங்களும் அவருக்கு முன்பாகச் சேர்க்கப்படுவார்கள். மேய்ப்பனானவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And the King shall answer and say unto them, Verily I say unto you, Inasmuch as all of you have]]></a:t>
+              <a:t><![CDATA[செம்மறியாடுகளையும் வெள்ளாடுகளையும் வெவ்வேறாக பிரிக்கிறது போல அவர்களை அவர் பிரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[done it unto one of the least of these my brethren, all of you have done it unto me.]]></a:t>
+              <a:t><![CDATA[33. செம்மறியாடுகளைத் தமது வலது பக்கத்திலும், வெள்ளாடுகளைத் தமது இடது பக்கத்திலும் நிறுத்துவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. Then shall he say also unto them on the left hand, Depart from me, all of you cursed, into]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது, ராஜா தமது வலது பக்கத்தில் நிற்பவர்களைப்பார்த்து: வாருங்கள் என் பிதாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[everlasting fire, prepared for the devil and his angels:]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதிக்கப்பட்டவர்களே, உலகம் உண்டானதுமுதல் உங்களுக்காக ஆசீர்வாதம் பண்ணப்பட்டிருக்கிற ராஜ்யத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. For I was an hungered, and all of you gave me no food: I was thirsty, and all of you gave me no]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And while they went to buy, the bridegroom came; and they that were ready went in with him to]]></a:t>
+              <a:t><![CDATA[4. புத்தியுள்ளவர்கள் தங்கள் தீவட்டிகளோடுங்கூடத் தங்கள் பாத்திரங்களில் எண்ணெயையும் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drink:]]></a:t>
+              <a:t><![CDATA[35. பசியாயிருந்தேன், எனக்குப் போஜனங்கொடுத்தீர்கள்; தாகமாயிருந்தேன் என் தாகத்தைத் தீர்த்தீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. I was a stranger, and all of you took me not in: naked, and all of you clothed me not: sick, and]]></a:t>
+              <a:t><![CDATA[அந்நியனாயிருந்தேன் என்னைச் சேர்த்துக்கொண்டீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in prison, and all of you visited me not.]]></a:t>
+              <a:t><![CDATA[36. வஸ்திரமில்லாதிருந்தேன், எனக்கு வஸ்திரங்கொடுத்தீர்கள்; வியாதியாயிருந்தேன், என்னை விசாரிக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. Then shall they also answer him, saying, Lord, when saw we you an hungered, or thirsty, or a]]></a:t>
+              <a:t><![CDATA[வந்தீர்கள்; காவலிலிருந்தேன், என்னைப் பார்க்கவந்தீர்கள் என்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stranger, or naked, or sick, or in prison, and did not minister unto you?]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது, நீதிமான்கள் அவருக்குப் பிரதியுத்தரமாக: ஆண்டவரே, நாங்கள் எப்பொழுது உம்மைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. Then shall he answer them, saying, Verily I say unto you, Inasmuch as all of you did it not to]]></a:t>
+              <a:t><![CDATA[பசியுள்ளவர்களாகக் கண்டு உமக்குப் போஜனங்கொடுத்தோம்? எப்பொழுது உம்மைத் தாகமுள்ளவர்களாகக் கண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one of the least of these, all of you did it not to me.]]></a:t>
+              <a:t><![CDATA[உம்முடைய தாகத்தைத் தீர்த்தோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. And these shall go away into everlasting punishment: but the righteous into life eternal.]]></a:t>
+              <a:t><![CDATA[38. எப்பொழுது உம்மை அந்நியராகக்கண்டு உம்மைச் சேர்த்துக்கொண்டோம்? எப்பொழுது உம்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +19146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then shall the kingdom of heaven be likened unto ten virgins, which took their lamps, and went]]></a:t>
+              <a:t><![CDATA[வஸ்திரமில்லாதவராகக்கண்டு உமக்கு வஸ்திரங்கொடுத்தோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +19278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth to meet the bridegroom.]]></a:t>
+              <a:t><![CDATA[39. எப்பொழுது உம்மை வியாதியுள்ளவராகவும், காவலிலிருக்கிறவராகவும் கண்டு, உம்மிடத்தில் வந்தோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +19410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the marriage: and the door was shut.]]></a:t>
+              <a:t><![CDATA[5. மணவாளன் வரத் தாமதித்தபோது அவர்கள் எல்லாரும் நித்திரைமயக்கமடைந்து தூங்கிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +19542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And five of them were wise, and five were foolish.]]></a:t>
+              <a:t><![CDATA[என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +19674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. They that were foolish took their lamps, and took no oil with them:]]></a:t>
+              <a:t><![CDATA[40. அதற்கு ராஜா பிரதியுத்தரமாக: மிகவும் சிறியவராகிய என் சகோதரரான இவர்களில் ஒருவனுக்கு நீங்கள் எதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +19806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But the wise took oil in their vessels with their lamps.]]></a:t>
+              <a:t><![CDATA[செய்தீர்களோ, அதை எனக்கே செய்தீர்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +19938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. While the bridegroom tarried, they all slumbered and slept.]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது, இடதுபக்கத்தில் நிற்கிறவர்களைப்பார்த்து அவர்: சபிக்கப்பட்டவர்களே, என்னைவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +20070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And at midnight there was a cry made, Behold, the bridegroom comes; go all of you out to meet]]></a:t>
+              <a:t><![CDATA[பிசாசுக்காகவும் அவன் தூதர்களுக்காகவும் ஆயத்தம்பண்ணப்பட்டிருக்கிற நித்திய அக்கினியிலே போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +20202,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him.]]></a:t>
+              <a:t><![CDATA[42. பசியாயிருந்தேன், நீங்கள் எனக்குப் போஜனங்கொடுக்கவில்லை; தாகமாயிருந்தேன் நீங்கள் என் தாகத்தைத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தீர்க்கவில்லை;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. அந்நியனாயிருந்தேன் நீங்கள் என்னைச் சேர்த்துக்கொள்ளவில்லை; வஸ்திரமில்லாதிருந்தேன், நீங்கள் எனக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வஸ்திரங்கொடுக்கவில்லை; வியாதியுள்ளவனாயும் காவலிலடைக்கப்பட்டவனாயும் இருந்தேன், நீங்கள் என்னை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விசாரிக்கவரவில்லை என்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +20862,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Afterward came also the other virgins, saying, Lord, Lord, open to us.]]></a:t>
+              <a:t><![CDATA[6. நடுராத்திரியிலே: இதோ மணவாளன் வருகிறார், அவருக்கு எதிர்கொண்டுபோகப்புறப்படுங்கள் என்கிற சத்தம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. அப்பொழுது, அவர்களும் அவருக்குப் பிரதியுத்தரமாக: ஆண்டவரே, உம்மைப் பசியுள்ளவராகவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தாகமுள்ளவராகவும், அந்நியராகவும், வஸ்திரமில்லாதவராகவும், வியாதியுள்ளவராகவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காவலிலிடைக்கப்பட்டவராகவும் நாங்கள் எப்பொழுது கண்டு, உமக்கு உதவிசெய்யாதிருந்தோம் என்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. அப்பொழுது அவர் அவர்களுக்குப் பிரதியுத்தரமாக: மிகவும் சிறியவர்களாகிய இவர்களில் ஒருவனுக்கு நீங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எதைச் செய்யாதிருந்தீர்களோ, அதை எனக்கே செய்யாதிருந்தீர்கள் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்பார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. அந்தப்படி, இவர்கள் நித்திய ஆக்கினை அடையவும், நீதிமான்களோ நித்திய ஜீவனை அடையவும் போவார்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 25]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +22050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But he answered and said, Verily I say unto you, I know you not.]]></a:t>
+              <a:t><![CDATA[உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19075,91 +22111,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19185,51 +22221,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19360,51 +22396,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>75</Slides>
+  <Slides>87</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>