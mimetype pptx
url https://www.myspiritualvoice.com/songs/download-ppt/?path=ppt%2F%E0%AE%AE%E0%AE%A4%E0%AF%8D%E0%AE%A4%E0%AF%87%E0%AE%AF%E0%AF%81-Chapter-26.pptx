--- v0 (2026-06-21)
+++ v1 (2026-10-21)
@@ -237,50 +237,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide116.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide117.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide118.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide119.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide120.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide121.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide122.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide123.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide124.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide125.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide126.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide127.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide128.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide129.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide130.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide131.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide132.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide133.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide134.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide135.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -384,50 +408,62 @@
     <p:sldId id="354" r:id="rId101"/>
     <p:sldId id="355" r:id="rId102"/>
     <p:sldId id="356" r:id="rId103"/>
     <p:sldId id="357" r:id="rId104"/>
     <p:sldId id="358" r:id="rId105"/>
     <p:sldId id="359" r:id="rId106"/>
     <p:sldId id="360" r:id="rId107"/>
     <p:sldId id="361" r:id="rId108"/>
     <p:sldId id="362" r:id="rId109"/>
     <p:sldId id="363" r:id="rId110"/>
     <p:sldId id="364" r:id="rId111"/>
     <p:sldId id="365" r:id="rId112"/>
     <p:sldId id="366" r:id="rId113"/>
     <p:sldId id="367" r:id="rId114"/>
     <p:sldId id="368" r:id="rId115"/>
     <p:sldId id="369" r:id="rId116"/>
     <p:sldId id="370" r:id="rId117"/>
     <p:sldId id="371" r:id="rId118"/>
     <p:sldId id="372" r:id="rId119"/>
     <p:sldId id="373" r:id="rId120"/>
     <p:sldId id="374" r:id="rId121"/>
     <p:sldId id="375" r:id="rId122"/>
     <p:sldId id="376" r:id="rId123"/>
     <p:sldId id="377" r:id="rId124"/>
     <p:sldId id="378" r:id="rId125"/>
+    <p:sldId id="379" r:id="rId126"/>
+    <p:sldId id="380" r:id="rId127"/>
+    <p:sldId id="381" r:id="rId128"/>
+    <p:sldId id="382" r:id="rId129"/>
+    <p:sldId id="383" r:id="rId130"/>
+    <p:sldId id="384" r:id="rId131"/>
+    <p:sldId id="385" r:id="rId132"/>
+    <p:sldId id="386" r:id="rId133"/>
+    <p:sldId id="387" r:id="rId134"/>
+    <p:sldId id="388" r:id="rId135"/>
+    <p:sldId id="389" r:id="rId136"/>
+    <p:sldId id="390" r:id="rId137"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -648,53 +684,65 @@
   <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
   <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
   <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
   <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
   <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
   <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
   <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
   <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
   <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
   <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
   <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
   <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
   <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
   <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
   <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
   <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
   <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
   <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide116.xml"/>
   <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide117.xml"/>
   <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide118.xml"/>
   <Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide119.xml"/>
   <Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide120.xml"/>
   <Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide121.xml"/>
   <Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide122.xml"/>
   <Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide123.xml"/>
-  <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide124.xml"/>
+  <Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide125.xml"/>
+  <Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide126.xml"/>
+  <Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide127.xml"/>
+  <Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide128.xml"/>
+  <Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide129.xml"/>
+  <Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide130.xml"/>
+  <Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide131.xml"/>
+  <Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide132.xml"/>
+  <Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide133.xml"/>
+  <Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide134.xml"/>
+  <Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide135.xml"/>
+  <Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -754,51 +802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. தேவனுடைய ஆலயத்தை இடித்துப்போடவும், மூன்று நாளைக்குள்ளே அதைக் கட்டவும் என்னாலே ஆகும் என்றான் என்று இவன் சொன்னான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. There came unto him a woman having an alabaster box of very precious ointment, and poured it on his head, as he sat at food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -863,51 +911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அவர் இப்படிப் பேசுகையில், பன்னிருவரில் ஒருவனாகிய யூதாஸ் வந்தான்; அவனோடே கூடப் பிரதான ஆசாரியரும் ஜனத்தின் மூப்பரும் அனுப்பின திரளான ஜனங்கள் பட்டயங்களையும், தடிகளையும் பிடித்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[57. And they that had laid hold on Jesus led him away to Caiaphas the high priest, where the scribes and the elders were assembled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -972,51 +1020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவரைக் காட்டிக்கொடுக்கிறவன்: நான் எவனை முத்தஞ்செய்வேனோ அவன்தான், அவனைப் பிடித்துக்கொள்ளுங்கள் என்று அவர்களுக்கு அடையாளம் சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[57. And they that had laid hold on Jesus led him away to Caiaphas the high priest, where the scribes and the elders were assembled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1081,51 +1129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவரைக் காட்டிக்கொடுக்கிறவன்: நான் எவனை முத்தஞ்செய்வேனோ அவன்தான், அவனைப் பிடித்துக்கொள்ளுங்கள் என்று அவர்களுக்கு அடையாளம் சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[58. But Peter followed him far off unto the high priest's palace, and went in, and sat with the servants, to see the end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1190,51 +1238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. உடனே, அவன் இயேசுவினிடத்தில் வந்து: ரபீ, வாழ்க என்று சொல்லி, அவரை முத்தஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[58. But Peter followed him far off unto the high priest's palace, and went in, and sat with the servants, to see the end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1299,51 +1347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இயேசு அவனை நோக்கி: சிநேகிதனே என்னத்திற்காக வந்திருக்கிறாய் என்றார். அப்பொழுது அவர்கள் கிட்ட வந்து, இயேசுவின் மேல் கைபோட்டு, அவரைப் பிடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[59. Now the chief priests, and elders, and all the council, sought false witness against Jesus, to put him to death;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1408,51 +1456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இயேசு அவனை நோக்கி: சிநேகிதனே என்னத்திற்காக வந்திருக்கிறாய் என்றார். அப்பொழுது அவர்கள் கிட்ட வந்து, இயேசுவின் மேல் கைபோட்டு, அவரைப் பிடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[59. Now the chief priests, and elders, and all the council, sought false witness against Jesus, to put him to death;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1517,51 +1565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அப்பொழுது இயேசுவோடிருந்தவர்களில் ஒருவன் கைநீட்டித் தன் பட்டயத்தை உருவி, பிரதான ஆசாரியனுடைய வேலைக்காரனைக் காதற வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[60. But found none: yea, though many false witnesses came, yet found they none. At the last came two false witnesses,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1626,51 +1674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அப்பொழுது இயேசுவோடிருந்தவர்களில் ஒருவன் கைநீட்டித் தன் பட்டயத்தை உருவி, பிரதான ஆசாரியனுடைய வேலைக்காரனைக் காதற வெட்டினான்.]]></a:t>
+              <a:t><![CDATA[60. But found none: yea, though many false witnesses came, yet found they none. At the last came two false witnesses,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1735,51 +1783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது, இயேசு அவனை நோக்கி: உன் பட்டயத்தை திரும்ப அதின் உறையிலே போடு; பட்டயத்தை எடுக்கிற யாவரும் பட்டயத்தால் மடிந்து போவார்கள்.]]></a:t>
+              <a:t><![CDATA[61. And said, This fellow said, I am able to destroy the temple of God, and to build it in three days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1844,51 +1892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அப்பொழுது, இயேசு அவனை நோக்கி: உன் பட்டயத்தை திரும்ப அதின் உறையிலே போடு; பட்டயத்தை எடுக்கிற யாவரும் பட்டயத்தால் மடிந்து போவார்கள்.]]></a:t>
+              <a:t><![CDATA[61. And said, This fellow said, I am able to destroy the temple of God, and to build it in three days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1953,51 +2001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. தேவனுடைய ஆலயத்தை இடித்துப்போடவும், மூன்று நாளைக்குள்ளே அதைக் கட்டவும் என்னாலே ஆகும் என்றான் என்று இவன் சொன்னான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. There came unto him a woman having an alabaster box of very precious ointment, and poured it on his head, as he sat at food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2062,51 +2110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. நான் இப்பொழுது என் பிதாவை வேண்டிக்கொண்டால், அவர் பன்னிரண்டு லேகியோனுக்கு அதிகமான தூதரை என்னிடத்தில் அனுப்பமாட்டாரென்று நினைக்கிறாயா?]]></a:t>
+              <a:t><![CDATA[62. And the high priest arose, and said unto him, Answer you nothing? what is it which these witness against you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2171,51 +2219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. நான் இப்பொழுது என் பிதாவை வேண்டிக்கொண்டால், அவர் பன்னிரண்டு லேகியோனுக்கு அதிகமான தூதரை என்னிடத்தில் அனுப்பமாட்டாரென்று நினைக்கிறாயா?]]></a:t>
+              <a:t><![CDATA[62. And the high priest arose, and said unto him, Answer you nothing? what is it which these witness against you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2280,51 +2328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அப்படிச் செய்வேனானால், இவ்விதமாய்ச் சம்பவிக்கவேண்டும் என்கிற வேதவாக்கியங்கள் எப்படி நிறைவேறும் என்றார்.]]></a:t>
+              <a:t><![CDATA[63. But Jesus held his peace, And the high priest answered and said unto him, I adjure you by the living God, that you tell us whether you be the Christ, the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2389,51 +2437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அந்த வேளையிலே இயேசு ஜனங்களை நோக்கி: கள்ளனைப் பிடிக்கப் புறப்படுகிறது போல, நீங்கள் பட்டயங்களையும் தடிகளையும் எடுத்துக்கொண்டு என்னைப் பிடிக்கவந்தீர்கள்; நான் தினந்தோறும் உங்கள் நடுவிலே உட்கார்ந்து தேவாலயத்தில் உபதேசம்பண்ணிக்கொண்டிருந்தேன்; அப்பொழுது, நீங்கள் என்னைப் பிடிக்கவில்லையே.]]></a:t>
+              <a:t><![CDATA[63. But Jesus held his peace, And the high priest answered and said unto him, I adjure you by the living God, that you tell us whether you be the Christ, the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2498,51 +2546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அந்த வேளையிலே இயேசு ஜனங்களை நோக்கி: கள்ளனைப் பிடிக்கப் புறப்படுகிறது போல, நீங்கள் பட்டயங்களையும் தடிகளையும் எடுத்துக்கொண்டு என்னைப் பிடிக்கவந்தீர்கள்; நான் தினந்தோறும் உங்கள் நடுவிலே உட்கார்ந்து தேவாலயத்தில் உபதேசம்பண்ணிக்கொண்டிருந்தேன்; அப்பொழுது, நீங்கள் என்னைப் பிடிக்கவில்லையே.]]></a:t>
+              <a:t><![CDATA[63. But Jesus held his peace, And the high priest answered and said unto him, I adjure you by the living God, that you tell us whether you be the Christ, the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2607,51 +2655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அந்த வேளையிலே இயேசு ஜனங்களை நோக்கி: கள்ளனைப் பிடிக்கப் புறப்படுகிறது போல, நீங்கள் பட்டயங்களையும் தடிகளையும் எடுத்துக்கொண்டு என்னைப் பிடிக்கவந்தீர்கள்; நான் தினந்தோறும் உங்கள் நடுவிலே உட்கார்ந்து தேவாலயத்தில் உபதேசம்பண்ணிக்கொண்டிருந்தேன்; அப்பொழுது, நீங்கள் என்னைப் பிடிக்கவில்லையே.]]></a:t>
+              <a:t><![CDATA[64. Jesus says unto him, You have said: nevertheless I say unto you, Hereafter shall all of you see the Son of man sitting on the right hand of power, and coming in the clouds of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide116.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2716,51 +2764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. ஆகிலும் தீர்க்கதரிசிகள் எழுதியிருக்கிற வசனங்கள் நிறைவேறும்படி இவைகளெல்லாம் சம்பவிக்கிறது என்றார். அப்பொழுது, சீஷர்களெல்லாரும் அவரைவிட்டு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[64. Jesus says unto him, You have said: nevertheless I say unto you, Hereafter shall all of you see the Son of man sitting on the right hand of power, and coming in the clouds of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide117.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2825,51 +2873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. ஆகிலும் தீர்க்கதரிசிகள் எழுதியிருக்கிற வசனங்கள் நிறைவேறும்படி இவைகளெல்லாம் சம்பவிக்கிறது என்றார். அப்பொழுது, சீஷர்களெல்லாரும் அவரைவிட்டு ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[64. Jesus says unto him, You have said: nevertheless I say unto you, Hereafter shall all of you see the Son of man sitting on the right hand of power, and coming in the clouds of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide118.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2934,51 +2982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. இயேசுவைப்பிடித்தவர்கள் அவரைப் பிரதான ஆசாரியனாகிய காய்பாவினிடத்திற்குக் கொண்டுபோனார்கள்; அங்கே வேதபாரகரும் மூப்பரும் கூடிவந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[65. Then the high priest rent his clothes, saying, He has spoken blasphemy; what further need have we of witnesses? behold, now all of you have heard his blasphemy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide119.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3043,51 +3091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. இயேசுவைப்பிடித்தவர்கள் அவரைப் பிரதான ஆசாரியனாகிய காய்பாவினிடத்திற்குக் கொண்டுபோனார்கள்; அங்கே வேதபாரகரும் மூப்பரும் கூடிவந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[65. Then the high priest rent his clothes, saying, He has spoken blasphemy; what further need have we of witnesses? behold, now all of you have heard his blasphemy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3152,51 +3200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. அப்பொழுது, பிரதான ஆசாரியன் எழுந்திருந்து, அவரை நோக்கி: இவர்கள் உனக்கு விரோதமாய் சாட்சி சொல்லுகிறதைக்குறித்து நீ ஒன்றும் சொல்லுகிறதில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[8. But when his disciples saw it, they had indignation, saying, To what purpose is this waste?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide120.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3261,51 +3309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. பேதுரு, தூரத்திலே அவருக்குப் பின்சென்று, பிரதான ஆசாரியனுடைய அரமனைவரைக்கும் வந்து, உள்ளே பிரவேசித்து, முடிவைப்பார்க்கும்படி சேவகரோடே உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[66. What think all of you? They answered and said, He is guilty of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide121.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3370,51 +3418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. பேதுரு, தூரத்திலே அவருக்குப் பின்சென்று, பிரதான ஆசாரியனுடைய அரமனைவரைக்கும் வந்து, உள்ளே பிரவேசித்து, முடிவைப்பார்க்கும்படி சேவகரோடே உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[66. What think all of you? They answered and said, He is guilty of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide122.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3479,51 +3527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. பிரதான ஆசாரியரும் மூப்பரும் சங்கத்தார் யாவரும் இயேசுவைக் கொலைசெய்யும்படி அவருக்கு விரோதமாய்ப் பொய்ச்சாட்சி தேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[67. Then did they spit in his face, and buffeted him; and others stroke him with the palms of their hands,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide123.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3588,51 +3636,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. பிரதான ஆசாரியரும் மூப்பரும் சங்கத்தார் யாவரும் இயேசுவைக் கொலைசெய்யும்படி அவருக்கு விரோதமாய்ப் பொய்ச்சாட்சி தேடினார்கள்.]]></a:t>
+              <a:t><![CDATA[68. Saying, Prophesy unto us, you Christ, Who is he that stroke you?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[69. Now Peter sat without in the palace: and a damsel came unto him, saying, You also were with Jesus of Galilee.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[69. Now Peter sat without in the palace: and a damsel came unto him, saying, You also were with Jesus of Galilee.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[70. But he denied before them all, saying, I know not what you says.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide127.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[71. And when he was gone out into the porch, another maid saw him, and said unto them that were there, This fellow was also with Jesus of Nazareth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide128.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[71. And when he was gone out into the porch, another maid saw him, and said unto them that were there, This fellow was also with Jesus of Nazareth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide129.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[72. And again he denied with an oath, I do not know the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3697,51 +4399,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. அப்பொழுது, பிரதான ஆசாரியன் எழுந்திருந்து, அவரை நோக்கி: இவர்கள் உனக்கு விரோதமாய் சாட்சி சொல்லுகிறதைக்குறித்து நீ ஒன்றும் சொல்லுகிறதில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[9. For this ointment might have been sold for much, and given to the poor.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide130.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[73. And after a while came unto him they that stood by, and said to Peter, Surely you also are one of them; for your speech betrayed you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide131.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[73. And after a while came unto him they that stood by, and said to Peter, Surely you also are one of them; for your speech betrayed you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide132.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[74. Then began he to curse and to swear, saying, I know not the man. And immediately the cock crew.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide133.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[74. Then began he to curse and to swear, saying, I know not the man. And immediately the cock crew.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide134.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[75. And Peter remembered the word of Jesus, which said unto him, Before the cock crow, you shall deny me three times. And he went out, and wept bitterly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide135.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[75. And Peter remembered the word of Jesus, which said unto him, Before the cock crow, you shall deny me three times. And he went out, and wept bitterly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3806,51 +5162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. இயேசுவோ பேசாமலிருந்தார். அப்பொழுது, பிரதான ஆசாரியன் அவரை நோக்கி: நீ தேவனுடைய குமாரனாகிய கிறிஸ்துதானா? அதை எங்களுக்குச் சொல்லும்படி ஜீவனுள்ள தேவன்பேரில் உன்னை ஆணையிட்டுக் கேட்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. When Jesus understood it, he said unto them, Why trouble all of you the woman? for she has wrought a good work upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3915,51 +5271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. இயேசுவோ பேசாமலிருந்தார். அப்பொழுது, பிரதான ஆசாரியன் அவரை நோக்கி: நீ தேவனுடைய குமாரனாகிய கிறிஸ்துதானா? அதை எங்களுக்குச் சொல்லும்படி ஜீவனுள்ள தேவன்பேரில் உன்னை ஆணையிட்டுக் கேட்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. When Jesus understood it, he said unto them, Why trouble all of you the woman? for she has wrought a good work upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4024,51 +5380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. அதற்கு இயேசு: நீர் சொன்னபடிதான்; அன்றியும் மனுஷகுமாரன் சர்வ வல்லவருடைய வலது பாரிசத்தில் வீற்றிருப்பதையும் வானத்தின் மேகங்கள்மேல் வருவதையும் இதுமுதல் காண்பீர்களென்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. For all of you have the poor always with you; but me all of you have not always.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4133,51 +5489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. அதற்கு இயேசு: நீர் சொன்னபடிதான்; அன்றியும் மனுஷகுமாரன் சர்வ வல்லவருடைய வலது பாரிசத்தில் வீற்றிருப்பதையும் வானத்தின் மேகங்கள்மேல் வருவதையும் இதுமுதல் காண்பீர்களென்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. For in that she has poured this ointment on my body, she did it for my burial.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4242,51 +5598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. அப்பொழுது பிரதான ஆசாரியன் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: இவன் தேவதூஷணம் சொன்னான்; இனிச் சாட்சிகள் நமக்கு வேண்டியதென்ன? இதோ இவன் தூஷணத்தை இப்பொழுது கேட்டீர்களே.]]></a:t>
+              <a:t><![CDATA[12. For in that she has poured this ointment on my body, she did it for my burial.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4351,51 +5707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. அப்பொழுது பிரதான ஆசாரியன் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: இவன் தேவதூஷணம் சொன்னான்; இனிச் சாட்சிகள் நமக்கு வேண்டியதென்ன? இதோ இவன் தூஷணத்தை இப்பொழுது கேட்டீர்களே.]]></a:t>
+              <a:t><![CDATA[13. Verily I say unto you, Where ever this gospel shall be preached in the whole world, there shall also this, that this woman has done, be told for a memorial of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4460,51 +5816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசு இந்த வசனங்களையெல்லாம் சொல்லிமுடித்தபின்பு, அவர் தம்முடைய சீஷரை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when Jesus had finished all these sayings, he said unto his disciples,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4569,51 +5925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. உங்களுக்கு என்னமாய்த் தோன்றுகிறதென்று கேட்டான். அதற்கு அவர்கள்: மரணத்துக்குப் பாத்திரனாயிருக்கிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Verily I say unto you, Where ever this gospel shall be preached in the whole world, there shall also this, that this woman has done, be told for a memorial of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4678,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆகிலும் ஜனங்களுக்குள்ளே கலகமுண்டாகாதபடிக்குப் பண்டிகையிலே அப்படிச் செய்யலாகாது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Then one of the twelve, called Judas Iscariot, went unto the chief priests,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4787,51 +6143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அப்பொழுது, அவருடைய முகத்தில் துப்பி, அவரைக் குட்டினார்கள்; சிலர் அவரைக் கன்னத்தில் அறைந்து:]]></a:t>
+              <a:t><![CDATA[15. And said unto them, What will all of you give me, and I will deliver him unto you? And they covenanted with him for thirty pieces of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4896,51 +6252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அப்பொழுது, அவருடைய முகத்தில் துப்பி, அவரைக் குட்டினார்கள்; சிலர் அவரைக் கன்னத்தில் அறைந்து:]]></a:t>
+              <a:t><![CDATA[15. And said unto them, What will all of you give me, and I will deliver him unto you? And they covenanted with him for thirty pieces of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5005,51 +6361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இயேசு பெத்தானியாவில் குஷ்டரோகியாயிருந்த சீமோன் வீட்டில் இருக்கையில்,]]></a:t>
+              <a:t><![CDATA[16. And from that time he sought opportunity to betray him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5114,51 +6470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. கிறிஸ்துவே, உம்மை அடித்தவன் யார்? அதை ஞானதிருஷ்டியினால் எங்களுக்குச் சொல்லும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Now the first day of the feast of unleavened bread the disciples came to Jesus, saying unto him, Where will you that we prepare for you to eat the passover?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5223,51 +6579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒரு ஸ்திரீ விலையேறப்பெற்ற பரிமள தைலமுள்ள வெள்ளைக்கல்பரணியைக் கொண்டுவந்து, அவர் போஜனபந்தியிலிருக்கும்போது, அந்தத் தைலத்தை அவர் சிரசின்மேல் ஊற்றினாள்.]]></a:t>
+              <a:t><![CDATA[17. Now the first day of the feast of unleavened bread the disciples came to Jesus, saying unto him, Where will you that we prepare for you to eat the passover?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5332,51 +6688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒரு ஸ்திரீ விலையேறப்பெற்ற பரிமள தைலமுள்ள வெள்ளைக்கல்பரணியைக் கொண்டுவந்து, அவர் போஜனபந்தியிலிருக்கும்போது, அந்தத் தைலத்தை அவர் சிரசின்மேல் ஊற்றினாள்.]]></a:t>
+              <a:t><![CDATA[18. And he said, Go into the city to such a man, and say unto him, The Master says, My time is at hand; I will keep the passover at your house with my disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5441,51 +6797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. அத்தருணத்தில் பேதுரு வெளியே வந்து அரமனை முற்றத்தில் உட்கார்ந்திருந்தான். அப்பொழுது, வேலைக்காரி ஒருத்தி அவனிடத்தில் வந்து: நீயும் கலிலேயனாகிய இயேசுவோடே கூட இருந்தாய் என்றாள்.]]></a:t>
+              <a:t><![CDATA[18. And he said, Go into the city to such a man, and say unto him, The Master says, My time is at hand; I will keep the passover at your house with my disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5550,51 +6906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. அத்தருணத்தில் பேதுரு வெளியே வந்து அரமனை முற்றத்தில் உட்கார்ந்திருந்தான். அப்பொழுது, வேலைக்காரி ஒருத்தி அவனிடத்தில் வந்து: நீயும் கலிலேயனாகிய இயேசுவோடே கூட இருந்தாய் என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. And the disciples did as Jesus had appointed them; and they made ready the passover.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5659,51 +7015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இரண்டு நாளைக்குப்பின்பு பஸ்காபண்டிகை வருமென்று அறிவீர்கள்; அப்பொழுது, மனுஷகுமாரன் சிலுவையில் அறையப்படுவதற்கு ஒப்புக்கொடுக்கப்படுவார் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. All of you know that after two days is the feast of the passover, and the Son of man is betrayed to be crucified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5768,51 +7124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. அதற்கு அவன்: நீ சொல்லுகிறது எனக்குத் தெரியாது என்று எல்லாருக்கும் முன்பாக மறுதலித்தான்.]]></a:t>
+              <a:t><![CDATA[20. Now when the even was come, he sat down with the twelve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5877,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவருடைய சீஷர்கள் அதைக்கண்டு விசனமடைந்து: இந்த வீண் செலவு என்னத்திற்கு?]]></a:t>
+              <a:t><![CDATA[21. And as they did eat, he said, Verily I say unto you, that one of you shall betray me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5986,51 +7342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. அவன், வாசல் மண்டபத்திற்குப் போனபொழுது வேறொருத்தி அவனைக் கண்டு: இவனும் நசரேனாகிய இயேசுவோடே கூட இருந்தான் என்று அங்கே இருந்தவர்களுக்குச் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[21. And as they did eat, he said, Verily I say unto you, that one of you shall betray me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6095,51 +7451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. அவன், வாசல் மண்டபத்திற்குப் போனபொழுது வேறொருத்தி அவனைக் கண்டு: இவனும் நசரேனாகிய இயேசுவோடே கூட இருந்தான் என்று அங்கே இருந்தவர்களுக்குச் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[22. And they were exceeding sorrowful, and began every one of them to say unto him, Lord, is it I?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6204,51 +7560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[72. அவனோ: அந்த மனுஷனை நான் அறியேன் என்று ஆணையிட்டு, மறுபடியும் மறுதலித்தான்.]]></a:t>
+              <a:t><![CDATA[22. And they were exceeding sorrowful, and began every one of them to say unto him, Lord, is it I?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6313,51 +7669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்தத் தைலத்தை உயர்ந்த விலைக்கு விற்று, தரித்திரருக்குக் கொடுக்கலாமே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And he answered and said, He that dips his hand with me in the dish, the same shall betray me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6422,51 +7778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. சற்று நேரத்திற்குபின்பு அங்கே நின்றவர்கள் பேதுருவினிடத்தில் வந்து: மெய்யாகவே நீயும் அவர்களில் ஒருவன்; உன் பேச்சு உன்னை வெளிப்படுத்துகிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. The Son of man goes as it is written of him: but woe unto that man by whom the Son of man is betrayed! it had been good for that man if he had not been born.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6531,51 +7887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. சற்று நேரத்திற்குபின்பு அங்கே நின்றவர்கள் பேதுருவினிடத்தில் வந்து: மெய்யாகவே நீயும் அவர்களில் ஒருவன்; உன் பேச்சு உன்னை வெளிப்படுத்துகிறது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. The Son of man goes as it is written of him: but woe unto that man by whom the Son of man is betrayed! it had been good for that man if he had not been born.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6640,51 +7996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[74. அப்பொழுது அவன்: அந்த மனுஷனை அறியேன் என்று சொல்லி, சபிக்கவும் சத்தியம்பண்ணவும் தொடங்கினான். உடனே சேவல் கூவிற்று.]]></a:t>
+              <a:t><![CDATA[24. The Son of man goes as it is written of him: but woe unto that man by whom the Son of man is betrayed! it had been good for that man if he had not been born.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6749,51 +8105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு அதை அறிந்து, அவர்களை நோக்கி: நீங்கள் இந்த ஸ்திரீயை ஏன் தொந்தரவு படுத்துகிறீர்கள்? என்னிடத்தில் நற்கிரியையைச் செய்திருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[25. Then Judas, which betrayed him, answered and said, Master, is it I? He said unto him, You have said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6858,51 +8214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இரண்டு நாளைக்குப்பின்பு பஸ்காபண்டிகை வருமென்று அறிவீர்கள்; அப்பொழுது, மனுஷகுமாரன் சிலுவையில் அறையப்படுவதற்கு ஒப்புக்கொடுக்கப்படுவார் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. All of you know that after two days is the feast of the passover, and the Son of man is betrayed to be crucified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6967,51 +8323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு அதை அறிந்து, அவர்களை நோக்கி: நீங்கள் இந்த ஸ்திரீயை ஏன் தொந்தரவு படுத்துகிறீர்கள்? என்னிடத்தில் நற்கிரியையைச் செய்திருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[25. Then Judas, which betrayed him, answered and said, Master, is it I? He said unto him, You have said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7076,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[75. அப்பொழுது பேதுரு: சேவல் கூவுகிறதற்கு முன்னே, நீ என்னை மூன்று தரம் மறுதலிப்பாய் என்று இயேசு தன்னிடத்தில் சொன்ன வசனத்தை நினைத்துகொண்டு, வெளியே போய், மனங்கசந்து அழுதான்.]]></a:t>
+              <a:t><![CDATA[26. And as they were eating, Jesus took bread, and blessed it, and brake it, and gave it to the disciples, and said, Take, eat; this is my body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7185,51 +8541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[75. அப்பொழுது பேதுரு: சேவல் கூவுகிறதற்கு முன்னே, நீ என்னை மூன்று தரம் மறுதலிப்பாய் என்று இயேசு தன்னிடத்தில் சொன்ன வசனத்தை நினைத்துகொண்டு, வெளியே போய், மனங்கசந்து அழுதான்.]]></a:t>
+              <a:t><![CDATA[26. And as they were eating, Jesus took bread, and blessed it, and brake it, and gave it to the disciples, and said, Take, eat; this is my body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7294,51 +8650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தரித்திரர் எப்போதும் உங்களிடத்திலிருக்கிறார்கள். நானோ எப்போதும் உங்களிடத்தில் இரேன்.]]></a:t>
+              <a:t><![CDATA[27. And he took the cup, and gave thanks, and gave it to them, saying, Drink all of you all of it;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7403,51 +8759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவள் இந்தத் தைலத்தை என் சரீரத்தின் மேல் ஊற்றினது என்னை அடக்கம் பண்ணுவதற்கு எத்தனமான செய்கையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[27. And he took the cup, and gave thanks, and gave it to them, saying, Drink all of you all of it;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7512,51 +8868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இந்தச் சுவிசேஷம் உலகத்தில் எங்கெங்கே பிரசங்கிக்கப்படுமோ அங்கங்கே இவளை நினைப்பதற்காக இவள் செய்ததும் சொல்லப்படும் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. For this is my blood of the new testament, which is shed for many for the remission of sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7621,51 +8977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இந்தச் சுவிசேஷம் உலகத்தில் எங்கெங்கே பிரசங்கிக்கப்படுமோ அங்கங்கே இவளை நினைப்பதற்காக இவள் செய்ததும் சொல்லப்படும் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. For this is my blood of the new testament, which is shed for many for the remission of sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7730,51 +9086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது, பன்னிருவரில் ஒருவனாகிய யூதாஸ்காரியோத்து என்பவன் பிரதான ஆசாரியரிடத்திற்குப்போய்:]]></a:t>
+              <a:t><![CDATA[29. But I say unto you, I will not drink henceforth of this fruit of the vine, until that day when I drink it new with you in my Father's kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7839,51 +9195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் அவரை உங்களுக்குக் காட்டிக்கொடுக்கிறேன், நீங்கள் எனக்கு என்ன கொடுக்கிறீர்கள் என்றான். அவர்கள் அவனுக்கு முப்பது வெள்ளிக்காசைக் கொடுக்க உடன்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. But I say unto you, I will not drink henceforth of this fruit of the vine, until that day when I drink it new with you in my Father's kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7948,51 +9304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் அவரை உங்களுக்குக் காட்டிக்கொடுக்கிறேன், நீங்கள் எனக்கு என்ன கொடுக்கிறீர்கள் என்றான். அவர்கள் அவனுக்கு முப்பது வெள்ளிக்காசைக் கொடுக்க உடன்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And when they had sung an hymn, they went out into the mount of Olives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8057,51 +9413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது, பிரதான ஆசாரியரும் வேதபாரகரும் ஜனத்தின் மூப்பரும், காய்பா என்னப்பட்ட பிரதான ஆசாரியனுடைய அரமனையிலே கூடிவந்து,]]></a:t>
+              <a:t><![CDATA[3. Then assembled together the chief priests, and the scribes, and the elders of the people, unto the palace of the high priest, who was called Caiaphas,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8166,51 +9522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதுமுதல் அவன் அவரைக் காட்டிக்கொடுப்பதற்குச் சமயம் பார்த்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[31. Then says Jesus unto them, All you shall be offended because of me this night: for it is written, I will strike the shepherd, and the sheep of the flock shall be scattered abroad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8275,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. புளிப்பில்லாத அப்பப்பண்டிகையின் முதல் நாளிலே, சீஷர்கள் இயேசுவினிடத்தில் வந்து: பஸ்காவைப் புசிப்பதற்கு நாங்கள் எங்கே உமக்கு ஆயத்தம் பண்ணச் சித்தமாயிருக்கிறீர் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. Then says Jesus unto them, All you shall be offended because of me this night: for it is written, I will strike the shepherd, and the sheep of the flock shall be scattered abroad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8384,51 +9740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. புளிப்பில்லாத அப்பப்பண்டிகையின் முதல் நாளிலே, சீஷர்கள் இயேசுவினிடத்தில் வந்து: பஸ்காவைப் புசிப்பதற்கு நாங்கள் எங்கே உமக்கு ஆயத்தம் பண்ணச் சித்தமாயிருக்கிறீர் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[32. But after I am risen again, I will go before you into Galilee.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8493,51 +9849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவர்: நீங்கள் நகரத்திலே இன்னானிடத்திற்குப் போய்: என் வேளை சமீபமாயிருக்கிறது, உன் வீட்டிலே என் சீஷரோடேகூடப் பஸ்காவை ஆசரிப்பேன் என்று போதகர் சொல்லுகிறார் என்று அவனுக்குச் சொல்லுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[33. Peter answered and said unto him, Though all men shall be offended because of you, yet will I never be offended.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8602,51 +9958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவர்: நீங்கள் நகரத்திலே இன்னானிடத்திற்குப் போய்: என் வேளை சமீபமாயிருக்கிறது, உன் வீட்டிலே என் சீஷரோடேகூடப் பஸ்காவை ஆசரிப்பேன் என்று போதகர் சொல்லுகிறார் என்று அவனுக்குச் சொல்லுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[33. Peter answered and said unto him, Though all men shall be offended because of you, yet will I never be offended.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8711,51 +10067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இயேசு கற்பித்தபடி சீஷர்கள் போய், பஸ்காவை ஆயத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[34. Jesus said unto him, Verily I say unto you, That this night, before the cock crow, you shall deny me three times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8820,51 +10176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சாயங்காலமானபோது, பன்னிருவரோடுங்கூட அவர் பந்தியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[34. Jesus said unto him, Verily I say unto you, That this night, before the cock crow, you shall deny me three times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8929,51 +10285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் போஜனம்பண்ணுகையில், அவர்: உங்களிலொருவன் என்னைக் காட்டிக்கொடுப்பான் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[35. Peter said unto him, Though I should die with you, yet will I not deny you. Likewise also said all the disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9038,51 +10394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது, அவர்கள் மிகவும் துக்கமடைந்து, அவரை நோக்கி: ஆண்டவரே நானோ, நானோ? என்று ஒவ்வொருவராய்க் கேட்கத்தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. Peter said unto him, Though I should die with you, yet will I not deny you. Likewise also said all the disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9147,51 +10503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் பிரதியுத்தரமாக: என்னோடே கூடத் தாலத்தில் கையிடுகிறவனே என்னைக் காட்டிக்கொடுப்பான்.]]></a:t>
+              <a:t><![CDATA[36. Then comes Jesus with them unto a place called Gethsemane, and says unto the disciples, Sit all of you here, while I go and pray yonder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9256,51 +10612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது, பிரதான ஆசாரியரும் வேதபாரகரும் ஜனத்தின் மூப்பரும், காய்பா என்னப்பட்ட பிரதான ஆசாரியனுடைய அரமனையிலே கூடிவந்து,]]></a:t>
+              <a:t><![CDATA[3. Then assembled together the chief priests, and the scribes, and the elders of the people, unto the palace of the high priest, who was called Caiaphas,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9365,51 +10721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மனுஷகுமாரன் தம்மைக்குறித்து எழுதியிருக்கிறபடியே போகிறார்; ஆகிலும் எந்த மனுஷனால் மனுஷகுமாரன் காட்டிக்கொடுக்கப்படுகிறாரோ, அந்த மனுஷனுக்கு ஐயோ; அந்த மனுஷன் பிறவாதிருந்தானானால் அவனுக்கு நலமாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[36. Then comes Jesus with them unto a place called Gethsemane, and says unto the disciples, Sit all of you here, while I go and pray yonder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9474,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மனுஷகுமாரன் தம்மைக்குறித்து எழுதியிருக்கிறபடியே போகிறார்; ஆகிலும் எந்த மனுஷனால் மனுஷகுமாரன் காட்டிக்கொடுக்கப்படுகிறாரோ, அந்த மனுஷனுக்கு ஐயோ; அந்த மனுஷன் பிறவாதிருந்தானானால் அவனுக்கு நலமாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[37. And he took with him Peter and the two sons of Zebedee, and began to be sorrowful and very heavy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9583,51 +10939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவரைக் காட்டிக்கொடுத்த யூதாசும் அவரை நோக்கி: ரபீ, நானோ? என்றான்; அதற்கு அவர்: நீ சொன்னபடிதான் என்றார்.]]></a:t>
+              <a:t><![CDATA[37. And he took with him Peter and the two sons of Zebedee, and began to be sorrowful and very heavy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9692,51 +11048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவரைக் காட்டிக்கொடுத்த யூதாசும் அவரை நோக்கி: ரபீ, நானோ? என்றான்; அதற்கு அவர்: நீ சொன்னபடிதான் என்றார்.]]></a:t>
+              <a:t><![CDATA[38. Then says he unto them, My soul is exceeding sorrowful, even unto death: tarry all of you here, and watch with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9801,51 +11157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் போஜனம் பண்ணுகையில், இயேசு அப்பத்தை எடுத்து, ஆசீர்வதித்து, அதைப் பிட்டு, சீஷர்களுக்குக் கொடுத்து: நீங்கள் வாங்கிப் புசியுங்கள், இது என்னுடைய சரீரமாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[38. Then says he unto them, My soul is exceeding sorrowful, even unto death: tarry all of you here, and watch with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9910,51 +11266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் போஜனம் பண்ணுகையில், இயேசு அப்பத்தை எடுத்து, ஆசீர்வதித்து, அதைப் பிட்டு, சீஷர்களுக்குக் கொடுத்து: நீங்கள் வாங்கிப் புசியுங்கள், இது என்னுடைய சரீரமாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[39. And he went a little farther, and fell on his face, and prayed, saying, O my Father, if it be possible, let this cup pass from me: nevertheless not as I will, but as you will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10019,51 +11375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்பு, பாத்திரத்தையும் எடுத்து ஸ்தோத்திரம்பண்ணி, அவர்களுக்குக் கொடுத்து: நீங்கள் எல்லாரும் இதிலே பானம்பண்ணுங்கள்;]]></a:t>
+              <a:t><![CDATA[39. And he went a little farther, and fell on his face, and prayed, saying, O my Father, if it be possible, let this cup pass from me: nevertheless not as I will, but as you will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10128,51 +11484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இது பாவமன்னிப்புண்டாகும்படி அநேகருக்காகச் சிந்தப்படுகிற புது உடன்படிக்கைக்குரிய என்னுடைய இரத்தமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[39. And he went a little farther, and fell on his face, and prayed, saying, O my Father, if it be possible, let this cup pass from me: nevertheless not as I will, but as you will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10237,51 +11593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இது முதல் இந்தத் திராட்சப்பழரசத்தை நவமானதாய் உங்களோடேகூட என் பிதாவின் ராஜ்யத்திலே நான் பானம் பண்ணும் நாள் வரைக்கும் இதைப் பானம் பண்ணுவதில்லையென்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[40. And he comes unto the disciples, and finds them asleep, and says unto Peter, What, could all of you not watch with me one hour?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10346,51 +11702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இது முதல் இந்தத் திராட்சப்பழரசத்தை நவமானதாய் உங்களோடேகூட என் பிதாவின் ராஜ்யத்திலே நான் பானம் பண்ணும் நாள் வரைக்கும் இதைப் பானம் பண்ணுவதில்லையென்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[40. And he comes unto the disciples, and finds them asleep, and says unto Peter, What, could all of you not watch with me one hour?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10455,51 +11811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசுவைத் தந்திரமாய்ப் பிடித்துக் கொலைசெய்யும்படி ஆலோசனைபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And consulted that they might take Jesus by subtlety, and kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10564,51 +11920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் ஸ்தோத்திரப்பாட்டைப் பாடின பின்பு, ஒலிவமலைக்குப் புறப்பட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[41. Watch and pray, that all of you enter not into temptation: the spirit indeed is willing, but the flesh is weak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10673,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது இயேசு அவர்களை நோக்கி: மேய்ப்பனை வெட்டுவேன், மந்தையின் ஆடுகள் சிதறடிக்கப்படும் என்று எழுதியிருக்கிறபடி, இந்த இராத்திரியிலே நீங்கள் எல்லாரும் என்னிமித்தம் இடறலடைவீர்கள்.]]></a:t>
+              <a:t><![CDATA[41. Watch and pray, that all of you enter not into temptation: the spirit indeed is willing, but the flesh is weak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10782,51 +12138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது இயேசு அவர்களை நோக்கி: மேய்ப்பனை வெட்டுவேன், மந்தையின் ஆடுகள் சிதறடிக்கப்படும் என்று எழுதியிருக்கிறபடி, இந்த இராத்திரியிலே நீங்கள் எல்லாரும் என்னிமித்தம் இடறலடைவீர்கள்.]]></a:t>
+              <a:t><![CDATA[42. He went away again the second time, and prayed, saying, O my Father, if this cup may not pass away from me, except I drink it, your will be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10891,51 +12247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆகிலும், நான் உயிர்த்தெழுந்த பின்பு, உங்களுக்கு முன்னே கலிலேயாவுக்குப் போவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[42. He went away again the second time, and prayed, saying, O my Father, if this cup may not pass away from me, except I drink it, your will be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11000,51 +12356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பேதுரு அவருக்குப் பிரதியுத்தரமாக: உமதுநிமித்தம் எல்லாரும் இடறலடைந்தாலும், நான் ஒருக்காலும் இடறலடையேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[43. And he came and found them asleep again: for their eyes were heavy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11109,51 +12465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பேதுரு அவருக்குப் பிரதியுத்தரமாக: உமதுநிமித்தம் எல்லாரும் இடறலடைந்தாலும், நான் ஒருக்காலும் இடறலடையேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[43. And he came and found them asleep again: for their eyes were heavy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11218,51 +12574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இயேசு அவனை நோக்கி: இந்த இராத்திரியிலே சேவல் கூவுகிறதற்கு முன்னே, நீ என்னை மூன்று தரம் மறுதலிப்பாய் என்று மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[44. And he left them, and went away again, and prayed the third time, saying the same words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11327,51 +12683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இயேசு அவனை நோக்கி: இந்த இராத்திரியிலே சேவல் கூவுகிறதற்கு முன்னே, நீ என்னை மூன்று தரம் மறுதலிப்பாய் என்று மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[45. Then comes he to his disciples, and says unto them, Sleep on now, and take your rest: behold, the hour is at hand, and the Son of man is betrayed into the hands of sinners.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11436,51 +12792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதற்குப் பேதுரு: நான் உம்மோடே மரிக்கவேண்டியதாயிருந்தாலும், உம்மை மறுதலிக்கமாட்டேன் என்றான்; சீஷர்கள் எல்லாரும் அப்படியே சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[45. Then comes he to his disciples, and says unto them, Sleep on now, and take your rest: behold, the hour is at hand, and the Son of man is betrayed into the hands of sinners.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11545,51 +12901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதற்குப் பேதுரு: நான் உம்மோடே மரிக்கவேண்டியதாயிருந்தாலும், உம்மை மறுதலிக்கமாட்டேன் என்றான்; சீஷர்கள் எல்லாரும் அப்படியே சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[46. Rise, let us be going: behold, he is at hand that does betray me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11654,51 +13010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ஒருவரும் அகப்படவில்லை; அநேகர் வந்து பொய் சாட்சி சொல்லியும் அவர்கள் சாட்சி ஒவ்வவில்லை; கடைசியிலே இரண்டு பொய்சாட்சிகள் வந்து:]]></a:t>
+              <a:t><![CDATA[5. But they said, Not on the feast day, lest there be an uproar among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11763,51 +13119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது, இயேசு அவர்களோடே கெத்செமனே என்னப்பட்ட இடத்திற்கு வந்து, சீஷர்களை நோக்கி: நான் அங்கே போய் ஜெபம்பண்ணுமளவும் நீங்கள் இங்கே உட்கார்ந்திருங்கள் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[47. And while he yet spoke, lo, Judas, one of the twelve, came, and with him a great multitude with swords and staves, from the chief priests and elders of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11872,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது, இயேசு அவர்களோடே கெத்செமனே என்னப்பட்ட இடத்திற்கு வந்து, சீஷர்களை நோக்கி: நான் அங்கே போய் ஜெபம்பண்ணுமளவும் நீங்கள் இங்கே உட்கார்ந்திருங்கள் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[47. And while he yet spoke, lo, Judas, one of the twelve, came, and with him a great multitude with swords and staves, from the chief priests and elders of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -11981,51 +13337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பேதுருவையும், செபதேயுவின் குமாரர் இருவரையும் கூட்டிக்கொண்டுபோய், துக்கமடையவும், வியாகுலப்படவும் தொடங்கினார்.]]></a:t>
+              <a:t><![CDATA[48. Now he that betrayed him gave them a sign, saying, Whomsoever I shall kiss, that same is he: hold him fast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12090,51 +13446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பேதுருவையும், செபதேயுவின் குமாரர் இருவரையும் கூட்டிக்கொண்டுபோய், துக்கமடையவும், வியாகுலப்படவும் தொடங்கினார்.]]></a:t>
+              <a:t><![CDATA[48. Now he that betrayed him gave them a sign, saying, Whomsoever I shall kiss, that same is he: hold him fast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12199,51 +13555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது, அவர்: என் ஆத்துமா மரணத்துக்கேதுவான துக்கங்கொண்டிருக்கிறது; நீங்கள் இங்கே தங்கி, என்னோடே கூட விழித்திருங்கள் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[49. And forthwith he came to Jesus, and said, Hail, master; and kissed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12308,51 +13664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது, அவர்: என் ஆத்துமா மரணத்துக்கேதுவான துக்கங்கொண்டிருக்கிறது; நீங்கள் இங்கே தங்கி, என்னோடே கூட விழித்திருங்கள் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[50. And Jesus said unto him, Friend, wherefore are you come? Then came they, and laid hands on Jesus and took him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12417,51 +13773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. சற்று அப்புறம்போய், முகங்குப்புற விழுந்து: என் பிதாவே, இந்தப்பாத்திரம் என்னைவிட்டு நீங்கக்கூடுமானால் நீங்கும்படிசெய்யும்; ஆகிலும் என் சித்தத்தின்படியல்ல, உம்முடைய சித்தத்தின்படியே ஆகக்கடவது என்று ஜெபம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[50. And Jesus said unto him, Friend, wherefore are you come? Then came they, and laid hands on Jesus and took him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12526,51 +13882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. சற்று அப்புறம்போய், முகங்குப்புற விழுந்து: என் பிதாவே, இந்தப்பாத்திரம் என்னைவிட்டு நீங்கக்கூடுமானால் நீங்கும்படிசெய்யும்; ஆகிலும் என் சித்தத்தின்படியல்ல, உம்முடைய சித்தத்தின்படியே ஆகக்கடவது என்று ஜெபம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[51. And, behold, one of them which were with Jesus stretched out his hand, and drew his sword, and struck a servant of the high priest's, and stroke off his ear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12635,51 +13991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பின்பு, அவர் சீஷர்களிடத்தில் வந்து, அவர்கள் நித்திரைபண்ணுகிறதைக்கண்டு, பேதுருவை நோக்கி: நீங்கள் ஒரு மணி நேரமாவது என்னோடேகூட விழித்திருக்கக்கூடாதா?]]></a:t>
+              <a:t><![CDATA[51. And, behold, one of them which were with Jesus stretched out his hand, and drew his sword, and struck a servant of the high priest's, and stroke off his ear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12744,51 +14100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பின்பு, அவர் சீஷர்களிடத்தில் வந்து, அவர்கள் நித்திரைபண்ணுகிறதைக்கண்டு, பேதுருவை நோக்கி: நீங்கள் ஒரு மணி நேரமாவது என்னோடேகூட விழித்திருக்கக்கூடாதா?]]></a:t>
+              <a:t><![CDATA[52. Then said Jesus unto him, Put up again your sword into his place: for all they that take the sword shall perish with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12853,51 +14209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ஒருவரும் அகப்படவில்லை; அநேகர் வந்து பொய் சாட்சி சொல்லியும் அவர்கள் சாட்சி ஒவ்வவில்லை; கடைசியிலே இரண்டு பொய்சாட்சிகள் வந்து:]]></a:t>
+              <a:t><![CDATA[6. Now when Jesus was in Bethany, in the house of Simon the leper,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -12962,51 +14318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீங்கள் சோதனைக்குட்படாதபடிக்கு விழித்திருந்து ஜெபம்பண்ணுங்கள்; ஆவி உற்சாகமுள்ளதுதான், மாம்சமோ பலவீனமுள்ளது என்றார்.]]></a:t>
+              <a:t><![CDATA[52. Then said Jesus unto him, Put up again your sword into his place: for all they that take the sword shall perish with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13071,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீங்கள் சோதனைக்குட்படாதபடிக்கு விழித்திருந்து ஜெபம்பண்ணுங்கள்; ஆவி உற்சாகமுள்ளதுதான், மாம்சமோ பலவீனமுள்ளது என்றார்.]]></a:t>
+              <a:t><![CDATA[53. Think you that I cannot now pray to my Father, and he shall presently give me more than twelve legions of angels?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13180,51 +14536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர் மறுபடியும் இரண்டாந்தரம் போய்: என் பிதாவே, இந்தப் பாத்திரத்தில் நான் பானம்பண்ணினாலொழிய இது என்னை விட்டு நீங்கக்கூடாதாகில், உம்முடைய சித்தத்தின்படி ஆகக்கடவது என்று ஜெபம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[53. Think you that I cannot now pray to my Father, and he shall presently give me more than twelve legions of angels?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13289,51 +14645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவர் மறுபடியும் இரண்டாந்தரம் போய்: என் பிதாவே, இந்தப் பாத்திரத்தில் நான் பானம்பண்ணினாலொழிய இது என்னை விட்டு நீங்கக்கூடாதாகில், உம்முடைய சித்தத்தின்படி ஆகக்கடவது என்று ஜெபம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[54. But how then shall the scriptures be fulfilled, that thus it must be?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13398,51 +14754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவர் திரும்ப வந்தபோது, அவர்கள் மறுபடியும், நித்திரைபண்ணுகிறதைக் கண்டார்; அவர்களுடைய கண்கள் மிகுந்த நித்திரைமயக்கம் அடைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[54. But how then shall the scriptures be fulfilled, that thus it must be?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13507,51 +14863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அவர் மறுபடியும் அவர்களைவிட்டுப் போய், மூன்றாந்தரமும் அந்த வார்த்தைகளையே சொல்லி ஜெபம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[55. In that same hour said Jesus to the multitudes, Are all of you come out as against a thief with swords and staves in order to take me? I sat daily with you teaching in the temple, and all of you laid no hold on me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13616,51 +14972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பின்பு அவர் தம்முடைய சீஷர்களிடத்தில் வந்து: இனி நித்திரைபண்ணி இளைப்பாறுங்கள்; இதோ, மனுஷகுமாரன் பாவிகளுடைய கைகளில் ஒப்புக்கொடுக்கப்படுகிற வேளைவந்தது.]]></a:t>
+              <a:t><![CDATA[55. In that same hour said Jesus to the multitudes, Are all of you come out as against a thief with swords and staves in order to take me? I sat daily with you teaching in the temple, and all of you laid no hold on me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13725,51 +15081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. பின்பு அவர் தம்முடைய சீஷர்களிடத்தில் வந்து: இனி நித்திரைபண்ணி இளைப்பாறுங்கள்; இதோ, மனுஷகுமாரன் பாவிகளுடைய கைகளில் ஒப்புக்கொடுக்கப்படுகிற வேளைவந்தது.]]></a:t>
+              <a:t><![CDATA[55. In that same hour said Jesus to the multitudes, Are all of you come out as against a thief with swords and staves in order to take me? I sat daily with you teaching in the temple, and all of you laid no hold on me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13834,51 +15190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. என்னைக் காட்டிக்கொடுக்கிறவன், இதோ, வந்துவிட்டான், எழுந்திருங்கள் போவோம் என்றார்.]]></a:t>
+              <a:t><![CDATA[56. But all this was done, that the scriptures of the prophets might be fulfilled. Then all the disciples forsook him, and fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -13943,51 +15299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அவர் இப்படிப் பேசுகையில், பன்னிருவரில் ஒருவனாகிய யூதாஸ் வந்தான்; அவனோடே கூடப் பிரதான ஆசாரியரும் ஜனத்தின் மூப்பரும் அனுப்பின திரளான ஜனங்கள் பட்டயங்களையும், தடிகளையும் பிடித்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[56. But all this was done, that the scriptures of the prophets might be fulfilled. Then all the disciples forsook him, and fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -14022,51 +15378,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470947326" r:id="rId1"/>
+    <p:sldLayoutId id="2481564195" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14282,54 +15638,150 @@
 
 <file path=ppt/slides/_rels/slide121.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide121.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide122.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide122.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide123.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide123.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide124.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide124.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide125.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide125.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide126.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide126.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide127.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide127.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide128.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide128.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide129.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide129.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide130.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide130.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide131.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide131.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide132.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide132.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide133.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide133.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide134.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide134.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide135.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide135.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/>
 </Relationships>
@@ -15186,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. And said, This fellow said, I am able to destroy the temple of God, and to build it in three]]></a:t>
+              <a:t><![CDATA[7. ஒரு ஸ்திரீ விலையேறப்பெற்ற பரிமள தைலமுள்ள வெள்ளைக்கல்பரணியைக் கொண்டுவந்து, அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[swords and staves, from the chief priests and elders of the people.]]></a:t>
+              <a:t><![CDATA[57. இயேசுவைப்பிடித்தவர்கள் அவரைப் பிரதான ஆசாரியனாகிய காய்பாவினிடத்திற்குக் கொண்டுபோனார்கள்; அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. Now he that betrayed him gave them a sign, saying, Whomsoever I shall kiss, that same is he:]]></a:t>
+              <a:t><![CDATA[வேதபாரகரும் மூப்பரும் கூடிவந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hold him fast.]]></a:t>
+              <a:t><![CDATA[58. பேதுரு, தூரத்திலே அவருக்குப் பின்சென்று, பிரதான ஆசாரியனுடைய அரமனைவரைக்கும் வந்து, உள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. And forthwith he came to Jesus, and said, Hail, master; and kissed him.]]></a:t>
+              <a:t><![CDATA[பிரவேசித்து, முடிவைப்பார்க்கும்படி சேவகரோடே உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. And Jesus said unto him, Friend, wherefore are you come? Then came they, and laid hands on Jesus]]></a:t>
+              <a:t><![CDATA[59. பிரதான ஆசாரியரும் மூப்பரும் சங்கத்தார் யாவரும் இயேசுவைக் கொலைசெய்யும்படி அவருக்கு விரோதமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and took him.]]></a:t>
+              <a:t><![CDATA[பொய்ச்சாட்சி தேடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. And, behold, one of them which were with Jesus stretched out his hand, and drew his sword, and]]></a:t>
+              <a:t><![CDATA[60. ஒருவரும் அகப்படவில்லை; அநேகர் வந்து பொய் சாட்சி சொல்லியும் அவர்கள் சாட்சி ஒவ்வவில்லை; கடைசியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[struck a servant of the high priest's, and stroke off his ear.]]></a:t>
+              <a:t><![CDATA[இரண்டு பொய்சாட்சிகள் வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. Then said Jesus unto him, Put up again your sword into his place: for all they that take the]]></a:t>
+              <a:t><![CDATA[61. தேவனுடைய ஆலயத்தை இடித்துப்போடவும், மூன்று நாளைக்குள்ளே அதைக் கட்டவும் என்னாலே ஆகும் என்றான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sword shall perish with the sword.]]></a:t>
+              <a:t><![CDATA[என்று இவன் சொன்னான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[days.]]></a:t>
+              <a:t><![CDATA[போஜனபந்தியிலிருக்கும்போது, அந்தத் தைலத்தை அவர் சிரசின்மேல் ஊற்றினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. Think you that I cannot now pray to my Father, and he shall presently give me more than twelve]]></a:t>
+              <a:t><![CDATA[62. அப்பொழுது, பிரதான ஆசாரியன் எழுந்திருந்து, அவரை நோக்கி: இவர்கள் உனக்கு விரோதமாய் சாட்சி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[legions of angels?]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறதைக்குறித்து நீ ஒன்றும் சொல்லுகிறதில்லையா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. But how then shall the scriptures be fulfilled, that thus it must be?]]></a:t>
+              <a:t><![CDATA[63. இயேசுவோ பேசாமலிருந்தார். அப்பொழுது, பிரதான ஆசாரியன் அவரை நோக்கி: நீ தேவனுடைய குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. In that same hour said Jesus to the multitudes, Are all of you come out as against a thief with]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துதானா? அதை எங்களுக்குச் சொல்லும்படி ஜீவனுள்ள தேவன்பேரில் உன்னை ஆணையிட்டுக் கேட்கிறேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[swords and staves in order to take me? I sat daily with you teaching in the temple, and all of you]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[laid no hold on me.]]></a:t>
+              <a:t><![CDATA[64. அதற்கு இயேசு: நீர் சொன்னபடிதான்; அன்றியும் மனுஷகுமாரன் சர்வ வல்லவருடைய வலது பாரிசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. But all this was done, that the scriptures of the prophets might be fulfilled. Then all the]]></a:t>
+              <a:t><![CDATA[வீற்றிருப்பதையும் வானத்தின் மேகங்கள்மேல் வருவதையும் இதுமுதல் காண்பீர்களென்று உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +19146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[disciples forsook him, and fled.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +19278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. And they that had laid hold on Jesus led him away to Caiaphas the high priest, where the scribes]]></a:t>
+              <a:t><![CDATA[65. அப்பொழுது பிரதான ஆசாரியன் தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: இவன் தேவதூஷணம் சொன்னான்; இனிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +19410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the elders were assembled.]]></a:t>
+              <a:t><![CDATA[சாட்சிகள் நமக்கு வேண்டியதென்ன? இதோ இவன் தூஷணத்தை இப்பொழுது கேட்டீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +19542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. And the high priest arose, and said unto him, Answer you nothing? what is it which these witness]]></a:t>
+              <a:t><![CDATA[8. அவருடைய சீஷர்கள் அதைக்கண்டு விசனமடைந்து: இந்த வீண் செலவு என்னத்திற்கு?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +19674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. But Peter followed him far off unto the high priest's palace, and went in, and sat with the]]></a:t>
+              <a:t><![CDATA[66. உங்களுக்கு என்னமாய்த் தோன்றுகிறதென்று கேட்டான். அதற்கு அவர்கள்: மரணத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +19806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants, to see the end.]]></a:t>
+              <a:t><![CDATA[பாத்திரனாயிருக்கிறான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +19938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. Now the chief priests, and elders, and all the council, sought false witness against Jesus, to]]></a:t>
+              <a:t><![CDATA[67. அப்பொழுது, அவருடைய முகத்தில் துப்பி, அவரைக் குட்டினார்கள்; சிலர் அவரைக் கன்னத்தில் அறைந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +20070,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[put him to death;]]></a:t>
+              <a:t><![CDATA[68. கிறிஸ்துவே, உம்மை அடித்தவன் யார்? அதை ஞானதிருஷ்டியினால் எங்களுக்குச் சொல்லும் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide124.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[69. அத்தருணத்தில் பேதுரு வெளியே வந்து அரமனை முற்றத்தில் உட்கார்ந்திருந்தான். அப்பொழுது, வேலைக்காரி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide125.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒருத்தி அவனிடத்தில் வந்து: நீயும் கலிலேயனாகிய இயேசுவோடே கூட இருந்தாய் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide126.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[70. அதற்கு அவன்: நீ சொல்லுகிறது எனக்குத் தெரியாது என்று எல்லாருக்கும் முன்பாக மறுதலித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide127.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[71. அவன், வாசல் மண்டபத்திற்குப் போனபொழுது வேறொருத்தி அவனைக் கண்டு: இவனும் நசரேனாகிய இயேசுவோடே கூட]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide128.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்தான் என்று அங்கே இருந்தவர்களுக்குச் சொன்னாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide129.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[72. அவனோ: அந்த மனுஷனை நான் அறியேன் என்று ஆணையிட்டு, மறுபடியும் மறுதலித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +20994,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against you?]]></a:t>
+              <a:t><![CDATA[9. இந்தத் தைலத்தை உயர்ந்த விலைக்கு விற்று, தரித்திரருக்குக் கொடுக்கலாமே என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide130.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[73. சற்று நேரத்திற்குபின்பு அங்கே நின்றவர்கள் பேதுருவினிடத்தில் வந்து: மெய்யாகவே நீயும் அவர்களில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide131.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒருவன்; உன் பேச்சு உன்னை வெளிப்படுத்துகிறது என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide132.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[74. அப்பொழுது அவன்: அந்த மனுஷனை அறியேன் என்று சொல்லி, சபிக்கவும் சத்தியம்பண்ணவும் தொடங்கினான். உடனே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide133.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேவல் கூவிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide134.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[75. அப்பொழுது பேதுரு: சேவல் கூவுகிறதற்கு முன்னே, நீ என்னை மூன்று தரம் மறுதலிப்பாய் என்று இயேசு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide135.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தன்னிடத்தில் சொன்ன வசனத்தை நினைத்துகொண்டு, வெளியே போய், மனங்கசந்து அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +21918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. But Jesus held his peace, And the high priest answered and said unto him, I adjure you by the]]></a:t>
+              <a:t><![CDATA[10. இயேசு அதை அறிந்து, அவர்களை நோக்கி: நீங்கள் இந்த ஸ்திரீயை ஏன் தொந்தரவு படுத்துகிறீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +22050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[living God, that you tell us whether you be the Christ, the Son of God.]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் நற்கிரியையைச் செய்திருக்கிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19146,51 +22182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. Jesus says unto him, You have said: nevertheless I say unto you, Hereafter shall all of you see]]></a:t>
+              <a:t><![CDATA[11. தரித்திரர் எப்போதும் உங்களிடத்திலிருக்கிறார்கள். நானோ எப்போதும் உங்களிடத்தில் இரேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19278,51 +22314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Son of man sitting on the right hand of power, and coming in the clouds of heaven.]]></a:t>
+              <a:t><![CDATA[12. இவள் இந்தத் தைலத்தை என் சரீரத்தின் மேல் ஊற்றினது என்னை அடக்கம் பண்ணுவதற்கு எத்தனமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19410,51 +22446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. Then the high priest rent his clothes, saying, He has spoken blasphemy; what further need have]]></a:t>
+              <a:t><![CDATA[செய்கையாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19542,51 +22578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we of witnesses? behold, now all of you have heard his blasphemy.]]></a:t>
+              <a:t><![CDATA[13. இந்தச் சுவிசேஷம் உலகத்தில் எங்கெங்கே பிரசங்கிக்கப்படுமோ அங்கங்கே இவளை நினைப்பதற்காக இவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19674,51 +22710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass, when Jesus had finished all these sayings, he said unto his disciples,]]></a:t>
+              <a:t><![CDATA[1. இயேசு இந்த வசனங்களையெல்லாம் சொல்லிமுடித்தபின்பு, அவர் தம்முடைய சீஷரை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19806,51 +22842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. What think all of you? They answered and said, He is guilty of death.]]></a:t>
+              <a:t><![CDATA[செய்ததும் சொல்லப்படும் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19938,51 +22974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But they said, Not on the feast day, lest there be an uproar among the people.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது, பன்னிருவரில் ஒருவனாகிய யூதாஸ்காரியோத்து என்பவன் பிரதான ஆசாரியரிடத்திற்குப்போய்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20070,51 +23106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. Then did they spit in his face, and buffeted him; and others stroke him with the palms of their]]></a:t>
+              <a:t><![CDATA[15. நான் அவரை உங்களுக்குக் காட்டிக்கொடுக்கிறேன், நீங்கள் எனக்கு என்ன கொடுக்கிறீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20202,51 +23238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hands,]]></a:t>
+              <a:t><![CDATA[அவர்கள் அவனுக்கு முப்பது வெள்ளிக்காசைக் கொடுக்க உடன்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20334,51 +23370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Now when Jesus was in Bethany, in the house of Simon the leper,]]></a:t>
+              <a:t><![CDATA[16. அதுமுதல் அவன் அவரைக் காட்டிக்கொடுப்பதற்குச் சமயம் பார்த்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20466,51 +23502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. Saying, Prophesy unto us, you Christ, Who is he that stroke you?]]></a:t>
+              <a:t><![CDATA[17. புளிப்பில்லாத அப்பப்பண்டிகையின் முதல் நாளிலே, சீஷர்கள் இயேசுவினிடத்தில் வந்து: பஸ்காவைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20598,51 +23634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. There came unto him a woman having an alabaster box of very precious ointment, and poured it on]]></a:t>
+              <a:t><![CDATA[புசிப்பதற்கு நாங்கள் எங்கே உமக்கு ஆயத்தம் பண்ணச் சித்தமாயிருக்கிறீர் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20730,51 +23766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his head, as he sat at food.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவர்: நீங்கள் நகரத்திலே இன்னானிடத்திற்குப் போய்: என் வேளை சமீபமாயிருக்கிறது, உன் வீட்டிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20862,51 +23898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. Now Peter sat without in the palace: and a damsel came unto him, saying, You also were with]]></a:t>
+              <a:t><![CDATA[என் சீஷரோடேகூடப் பஸ்காவை ஆசரிப்பேன் என்று போதகர் சொல்லுகிறார் என்று அவனுக்குச் சொல்லுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20994,51 +24030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jesus of Galilee.]]></a:t>
+              <a:t><![CDATA[19. இயேசு கற்பித்தபடி சீஷர்கள் போய், பஸ்காவை ஆயத்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21126,51 +24162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. All of you know that after two days is the feast of the passover, and the Son of man is betrayed]]></a:t>
+              <a:t><![CDATA[2. இரண்டு நாளைக்குப்பின்பு பஸ்காபண்டிகை வருமென்று அறிவீர்கள்; அப்பொழுது, மனுஷகுமாரன் சிலுவையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21258,51 +24294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. But he denied before them all, saying, I know not what you says.]]></a:t>
+              <a:t><![CDATA[20. சாயங்காலமானபோது, பன்னிருவரோடுங்கூட அவர் பந்தியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21390,51 +24426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But when his disciples saw it, they had indignation, saying, To what purpose is this waste?]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் போஜனம்பண்ணுகையில், அவர்: உங்களிலொருவன் என்னைக் காட்டிக்கொடுப்பான் என்று மெய்யாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21522,51 +24558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. And when he was gone out into the porch, another maid saw him, and said unto them that were]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21654,51 +24690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there, This fellow was also with Jesus of Nazareth.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது, அவர்கள் மிகவும் துக்கமடைந்து, அவரை நோக்கி: ஆண்டவரே நானோ, நானோ? என்று ஒவ்வொருவராய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21786,51 +24822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[72. And again he denied with an oath, I do not know the man.]]></a:t>
+              <a:t><![CDATA[கேட்கத்தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21918,51 +24954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For this ointment might have been sold for much, and given to the poor.]]></a:t>
+              <a:t><![CDATA[23. அவர் பிரதியுத்தரமாக: என்னோடே கூடத் தாலத்தில் கையிடுகிறவனே என்னைக் காட்டிக்கொடுப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22050,51 +25086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[73. And after a while came unto him they that stood by, and said to Peter, Surely you also are one]]></a:t>
+              <a:t><![CDATA[24. மனுஷகுமாரன் தம்மைக்குறித்து எழுதியிருக்கிறபடியே போகிறார்; ஆகிலும் எந்த மனுஷனால் மனுஷகுமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22182,51 +25218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of them; for your speech betrayed you.]]></a:t>
+              <a:t><![CDATA[காட்டிக்கொடுக்கப்படுகிறாரோ, அந்த மனுஷனுக்கு ஐயோ; அந்த மனுஷன் பிறவாதிருந்தானானால் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22314,51 +25350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[74. Then began he to curse and to swear, saying, I know not the man. And immediately the cock crew.]]></a:t>
+              <a:t><![CDATA[நலமாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22446,51 +25482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. When Jesus understood it, he said unto them, Why trouble all of you the woman? for she has]]></a:t>
+              <a:t><![CDATA[25. அவரைக் காட்டிக்கொடுத்த யூதாசும் அவரை நோக்கி: ரபீ, நானோ? என்றான்; அதற்கு அவர்: நீ சொன்னபடிதான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22578,51 +25614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to be crucified.]]></a:t>
+              <a:t><![CDATA[அறையப்படுவதற்கு ஒப்புக்கொடுக்கப்படுவார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22710,51 +25746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wrought a good work upon me.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22842,51 +25878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[75. And Peter remembered the word of Jesus, which said unto him, Before the cock crow, you shall]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் போஜனம் பண்ணுகையில், இயேசு அப்பத்தை எடுத்து, ஆசீர்வதித்து, அதைப் பிட்டு, சீஷர்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22974,51 +26010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[deny me three times. And he went out, and wept bitterly.]]></a:t>
+              <a:t><![CDATA[கொடுத்து: நீங்கள் வாங்கிப் புசியுங்கள், இது என்னுடைய சரீரமாயிருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23106,51 +26142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For all of you have the poor always with you; but me all of you have not always.]]></a:t>
+              <a:t><![CDATA[27. பின்பு, பாத்திரத்தையும் எடுத்து ஸ்தோத்திரம்பண்ணி, அவர்களுக்குக் கொடுத்து: நீங்கள் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23238,51 +26274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For in that she has poured this ointment on my body, she did it for my burial.]]></a:t>
+              <a:t><![CDATA[இதிலே பானம்பண்ணுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23370,51 +26406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Verily I say unto you, Where ever this gospel shall be preached in the whole world, there shall]]></a:t>
+              <a:t><![CDATA[28. இது பாவமன்னிப்புண்டாகும்படி அநேகருக்காகச் சிந்தப்படுகிற புது உடன்படிக்கைக்குரிய என்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23502,51 +26538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also this, that this woman has done, be told for a memorial of her.]]></a:t>
+              <a:t><![CDATA[இரத்தமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23634,51 +26670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Then one of the twelve, called Judas Iscariot, went unto the chief priests,]]></a:t>
+              <a:t><![CDATA[29. இது முதல் இந்தத் திராட்சப்பழரசத்தை நவமானதாய் உங்களோடேகூட என் பிதாவின் ராஜ்யத்திலே நான் பானம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23766,51 +26802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And said unto them, What will all of you give me, and I will deliver him unto you? And they]]></a:t>
+              <a:t><![CDATA[பண்ணும் நாள் வரைக்கும் இதைப் பானம் பண்ணுவதில்லையென்று உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23898,51 +26934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covenanted with him for thirty pieces of silver.]]></a:t>
+              <a:t><![CDATA[30. அவர்கள் ஸ்தோத்திரப்பாட்டைப் பாடின பின்பு, ஒலிவமலைக்குப் புறப்பட்டுப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24030,51 +27066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then assembled together the chief priests, and the scribes, and the elders of the people, unto]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது, பிரதான ஆசாரியரும் வேதபாரகரும் ஜனத்தின் மூப்பரும், காய்பா என்னப்பட்ட பிரதான ஆசாரியனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24162,51 +27198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And from that time he sought opportunity to betray him.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது இயேசு அவர்களை நோக்கி: மேய்ப்பனை வெட்டுவேன், மந்தையின் ஆடுகள் சிதறடிக்கப்படும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24294,51 +27330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Now the first day of the feast of unleavened bread the disciples came to Jesus, saying unto him,]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறபடி, இந்த இராத்திரியிலே நீங்கள் எல்லாரும் என்னிமித்தம் இடறலடைவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24426,51 +27462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Where will you that we prepare for you to eat the passover?]]></a:t>
+              <a:t><![CDATA[32. ஆகிலும், நான் உயிர்த்தெழுந்த பின்பு, உங்களுக்கு முன்னே கலிலேயாவுக்குப் போவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24558,51 +27594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he said, Go into the city to such a man, and say unto him, The Master says, My time is at]]></a:t>
+              <a:t><![CDATA[33. பேதுரு அவருக்குப் பிரதியுத்தரமாக: உமதுநிமித்தம் எல்லாரும் இடறலடைந்தாலும், நான் ஒருக்காலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24690,51 +27726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand; I will keep the passover at your house with my disciples.]]></a:t>
+              <a:t><![CDATA[இடறலடையேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24822,51 +27858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the disciples did as Jesus had appointed them; and they made ready the passover.]]></a:t>
+              <a:t><![CDATA[34. இயேசு அவனை நோக்கி: இந்த இராத்திரியிலே சேவல் கூவுகிறதற்கு முன்னே, நீ என்னை மூன்று தரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -24954,51 +27990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Now when the even was come, he sat down with the twelve.]]></a:t>
+              <a:t><![CDATA[மறுதலிப்பாய் என்று மெய்யாகவே உனக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25086,51 +28122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And as they did eat, he said, Verily I say unto you, that one of you shall betray me.]]></a:t>
+              <a:t><![CDATA[35. அதற்குப் பேதுரு: நான் உம்மோடே மரிக்கவேண்டியதாயிருந்தாலும், உம்மை மறுதலிக்கமாட்டேன் என்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25218,51 +28254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And they were exceeding sorrowful, and began every one of them to say unto him, Lord, is it I?]]></a:t>
+              <a:t><![CDATA[சீஷர்கள் எல்லாரும் அப்படியே சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25350,51 +28386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he answered and said, He that dips his hand with me in the dish, the same shall betray me.]]></a:t>
+              <a:t><![CDATA[36. அப்பொழுது, இயேசு அவர்களோடே கெத்செமனே என்னப்பட்ட இடத்திற்கு வந்து, சீஷர்களை நோக்கி: நான் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25482,51 +28518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the palace of the high priest, who was called Caiaphas,]]></a:t>
+              <a:t><![CDATA[அரமனையிலே கூடிவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25614,51 +28650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. The Son of man goes as it is written of him: but woe unto that man by whom the Son of man is]]></a:t>
+              <a:t><![CDATA[போய் ஜெபம்பண்ணுமளவும் நீங்கள் இங்கே உட்கார்ந்திருங்கள் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25746,51 +28782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[betrayed! it had been good for that man if he had not been born.]]></a:t>
+              <a:t><![CDATA[37. பேதுருவையும், செபதேயுவின் குமாரர் இருவரையும் கூட்டிக்கொண்டுபோய், துக்கமடையவும், வியாகுலப்படவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -25878,51 +28914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then Judas, which betrayed him, answered and said, Master, is it I? He said unto him, You have]]></a:t>
+              <a:t><![CDATA[தொடங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26010,51 +29046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said.]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது, அவர்: என் ஆத்துமா மரணத்துக்கேதுவான துக்கங்கொண்டிருக்கிறது; நீங்கள் இங்கே தங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26142,51 +29178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And as they were eating, Jesus took bread, and blessed it, and brake it, and gave it to the]]></a:t>
+              <a:t><![CDATA[என்னோடே கூட விழித்திருங்கள் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26274,51 +29310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[disciples, and said, Take, eat; this is my body.]]></a:t>
+              <a:t><![CDATA[39. சற்று அப்புறம்போய், முகங்குப்புற விழுந்து: என் பிதாவே, இந்தப்பாத்திரம் என்னைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26406,51 +29442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he took the cup, and gave thanks, and gave it to them, saying, Drink all of you all of it;]]></a:t>
+              <a:t><![CDATA[நீங்கக்கூடுமானால் நீங்கும்படிசெய்யும்; ஆகிலும் என் சித்தத்தின்படியல்ல, உம்முடைய சித்தத்தின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26538,51 +29574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. For this is my blood of the new testament, which is shed for many for the remission of sins.]]></a:t>
+              <a:t><![CDATA[ஆகக்கடவது என்று ஜெபம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26670,51 +29706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. But I say unto you, I will not drink henceforth of this fruit of the vine, until that day when I]]></a:t>
+              <a:t><![CDATA[40. பின்பு, அவர் சீஷர்களிடத்தில் வந்து, அவர்கள் நித்திரைபண்ணுகிறதைக்கண்டு, பேதுருவை நோக்கி: நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26802,51 +29838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drink it new with you in my Father's kingdom.]]></a:t>
+              <a:t><![CDATA[ஒரு மணி நேரமாவது என்னோடேகூட விழித்திருக்கக்கூடாதா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -26934,51 +29970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And consulted that they might take Jesus by subtlety, and kill him.]]></a:t>
+              <a:t><![CDATA[4. இயேசுவைத் தந்திரமாய்ப் பிடித்துக் கொலைசெய்யும்படி ஆலோசனைபண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27066,51 +30102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And when they had sung an hymn, they went out into the mount of Olives.]]></a:t>
+              <a:t><![CDATA[41. நீங்கள் சோதனைக்குட்படாதபடிக்கு விழித்திருந்து ஜெபம்பண்ணுங்கள்; ஆவி உற்சாகமுள்ளதுதான், மாம்சமோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27198,51 +30234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Then says Jesus unto them, All you shall be offended because of me this night: for it is]]></a:t>
+              <a:t><![CDATA[பலவீனமுள்ளது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27330,51 +30366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[written, I will strike the shepherd, and the sheep of the flock shall be scattered abroad.]]></a:t>
+              <a:t><![CDATA[42. அவர் மறுபடியும் இரண்டாந்தரம் போய்: என் பிதாவே, இந்தப் பாத்திரத்தில் நான் பானம்பண்ணினாலொழிய இது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27462,51 +30498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. But after I am risen again, I will go before you into Galilee.]]></a:t>
+              <a:t><![CDATA[என்னை விட்டு நீங்கக்கூடாதாகில், உம்முடைய சித்தத்தின்படி ஆகக்கடவது என்று ஜெபம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27594,51 +30630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Peter answered and said unto him, Though all men shall be offended because of you, yet will I]]></a:t>
+              <a:t><![CDATA[43. அவர் திரும்ப வந்தபோது, அவர்கள் மறுபடியும், நித்திரைபண்ணுகிறதைக் கண்டார்; அவர்களுடைய கண்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27726,51 +30762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[never be offended.]]></a:t>
+              <a:t><![CDATA[மிகுந்த நித்திரைமயக்கம் அடைந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27858,51 +30894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Jesus said unto him, Verily I say unto you, That this night, before the cock crow, you shall]]></a:t>
+              <a:t><![CDATA[44. அவர் மறுபடியும் அவர்களைவிட்டுப் போய், மூன்றாந்தரமும் அந்த வார்த்தைகளையே சொல்லி ஜெபம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -27990,51 +31026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[deny me three times.]]></a:t>
+              <a:t><![CDATA[45. பின்பு அவர் தம்முடைய சீஷர்களிடத்தில் வந்து: இனி நித்திரைபண்ணி இளைப்பாறுங்கள்; இதோ, மனுஷகுமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28122,51 +31158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Peter said unto him, Though I should die with you, yet will I not deny you. Likewise also said]]></a:t>
+              <a:t><![CDATA[பாவிகளுடைய கைகளில் ஒப்புக்கொடுக்கப்படுகிற வேளைவந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28254,51 +31290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the disciples.]]></a:t>
+              <a:t><![CDATA[46. என்னைக் காட்டிக்கொடுக்கிறவன், இதோ, வந்துவிட்டான், எழுந்திருங்கள் போவோம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28386,51 +31422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. But found none: yea, though many false witnesses came, yet found they none. At the last came two]]></a:t>
+              <a:t><![CDATA[5. ஆகிலும் ஜனங்களுக்குள்ளே கலகமுண்டாகாதபடிக்குப் பண்டிகையிலே அப்படிச் செய்யலாகாது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28518,51 +31554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Then comes Jesus with them unto a place called Gethsemane, and says unto the disciples, Sit all]]></a:t>
+              <a:t><![CDATA[47. அவர் இப்படிப் பேசுகையில், பன்னிருவரில் ஒருவனாகிய யூதாஸ் வந்தான்; அவனோடே கூடப் பிரதான ஆசாரியரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28650,51 +31686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you here, while I go and pray yonder.]]></a:t>
+              <a:t><![CDATA[ஜனத்தின் மூப்பரும் அனுப்பின திரளான ஜனங்கள் பட்டயங்களையும், தடிகளையும் பிடித்துக்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28782,51 +31818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And he took with him Peter and the two sons of Zebedee, and began to be sorrowful and very]]></a:t>
+              <a:t><![CDATA[48. அவரைக் காட்டிக்கொடுக்கிறவன்: நான் எவனை முத்தஞ்செய்வேனோ அவன்தான், அவனைப் பிடித்துக்கொள்ளுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -28914,51 +31950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heavy.]]></a:t>
+              <a:t><![CDATA[என்று அவர்களுக்கு அடையாளம் சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29046,51 +32082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. Then says he unto them, My soul is exceeding sorrowful, even unto death: tarry all of you here,]]></a:t>
+              <a:t><![CDATA[49. உடனே, அவன் இயேசுவினிடத்தில் வந்து: ரபீ, வாழ்க என்று சொல்லி, அவரை முத்தஞ்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29178,51 +32214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and watch with me.]]></a:t>
+              <a:t><![CDATA[50. இயேசு அவனை நோக்கி: சிநேகிதனே என்னத்திற்காக வந்திருக்கிறாய் என்றார். அப்பொழுது அவர்கள் கிட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29310,51 +32346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And he went a little farther, and fell on his face, and prayed, saying, O my Father, if it be]]></a:t>
+              <a:t><![CDATA[வந்து, இயேசுவின் மேல் கைபோட்டு, அவரைப் பிடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29442,51 +32478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[possible, let this cup pass from me: nevertheless not as I will, but as you will.]]></a:t>
+              <a:t><![CDATA[51. அப்பொழுது இயேசுவோடிருந்தவர்களில் ஒருவன் கைநீட்டித் தன் பட்டயத்தை உருவி, பிரதான ஆசாரியனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29574,51 +32610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And he comes unto the disciples, and finds them asleep, and says unto Peter, What, could all of]]></a:t>
+              <a:t><![CDATA[வேலைக்காரனைக் காதற வெட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29706,51 +32742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you not watch with me one hour?]]></a:t>
+              <a:t><![CDATA[52. அப்பொழுது, இயேசு அவனை நோக்கி: உன் பட்டயத்தை திரும்ப அதின் உறையிலே போடு; பட்டயத்தை எடுக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29838,51 +32874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[false witnesses,]]></a:t>
+              <a:t><![CDATA[6. இயேசு பெத்தானியாவில் குஷ்டரோகியாயிருந்த சீமோன் வீட்டில் இருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -29970,51 +33006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. Watch and pray, that all of you enter not into temptation: the spirit indeed is willing, but the]]></a:t>
+              <a:t><![CDATA[யாவரும் பட்டயத்தால் மடிந்து போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30102,51 +33138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flesh is weak.]]></a:t>
+              <a:t><![CDATA[53. நான் இப்பொழுது என் பிதாவை வேண்டிக்கொண்டால், அவர் பன்னிரண்டு லேகியோனுக்கு அதிகமான தூதரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30234,51 +33270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. He went away again the second time, and prayed, saying, O my Father, if this cup may not pass]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் அனுப்பமாட்டாரென்று நினைக்கிறாயா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30366,51 +33402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away from me, except I drink it, your will be done.]]></a:t>
+              <a:t><![CDATA[54. அப்படிச் செய்வேனானால், இவ்விதமாய்ச் சம்பவிக்கவேண்டும் என்கிற வேதவாக்கியங்கள் எப்படி நிறைவேறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30498,51 +33534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And he came and found them asleep again: for their eyes were heavy.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30630,51 +33666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And he left them, and went away again, and prayed the third time, saying the same words.]]></a:t>
+              <a:t><![CDATA[55. அந்த வேளையிலே இயேசு ஜனங்களை நோக்கி: கள்ளனைப் பிடிக்கப் புறப்படுகிறது போல, நீங்கள் பட்டயங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30762,51 +33798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. Then comes he to his disciples, and says unto them, Sleep on now, and take your rest: behold,]]></a:t>
+              <a:t><![CDATA[தடிகளையும் எடுத்துக்கொண்டு என்னைப் பிடிக்கவந்தீர்கள்; நான் தினந்தோறும் உங்கள் நடுவிலே உட்கார்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -30894,51 +33930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the hour is at hand, and the Son of man is betrayed into the hands of sinners.]]></a:t>
+              <a:t><![CDATA[தேவாலயத்தில் உபதேசம்பண்ணிக்கொண்டிருந்தேன்; அப்பொழுது, நீங்கள் என்னைப் பிடிக்கவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31026,51 +34062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. Rise, let us be going: behold, he is at hand that does betray me.]]></a:t>
+              <a:t><![CDATA[56. ஆகிலும் தீர்க்கதரிசிகள் எழுதியிருக்கிற வசனங்கள் நிறைவேறும்படி இவைகளெல்லாம் சம்பவிக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31158,51 +34194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. And while he yet spoke, lo, Judas, one of the twelve, came, and with him a great multitude with]]></a:t>
+              <a:t><![CDATA[என்றார். அப்பொழுது, சீஷர்களெல்லாரும் அவரைவிட்டு ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -31219,91 +34255,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -31329,51 +34365,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -31504,51 +34540,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>123</Slides>
+  <Slides>135</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>