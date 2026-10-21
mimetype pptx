--- v0 (2026-06-10)
+++ v1 (2026-10-21)
@@ -175,50 +175,96 @@
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide108.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide109.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide110.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide111.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide112.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide113.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide114.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide115.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -291,50 +337,73 @@
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
+    <p:sldId id="363" r:id="rId110"/>
+    <p:sldId id="364" r:id="rId111"/>
+    <p:sldId id="365" r:id="rId112"/>
+    <p:sldId id="366" r:id="rId113"/>
+    <p:sldId id="367" r:id="rId114"/>
+    <p:sldId id="368" r:id="rId115"/>
+    <p:sldId id="369" r:id="rId116"/>
+    <p:sldId id="370" r:id="rId117"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -524,53 +593,76 @@
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
-  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide108.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide109.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide110.xml"/>
+  <Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide111.xml"/>
+  <Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide112.xml"/>
+  <Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide113.xml"/>
+  <Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide114.xml"/>
+  <Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide115.xml"/>
+  <Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -630,51 +722,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பிரதான ஆசாரியரும் மூப்பரும் அவர்மேல் குற்றஞ்சாட்டுகையில், அவர் மாறுத்தரம் ஒன்றும் சொல்லவில்லை.]]></a:t>
+              <a:t><![CDATA[5. And he cast down the pieces of silver in the temple, and departed, and went and hanged himself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. He went to Pilate, and begged the body of Jesus. Then Pilate commanded the body to be delivered.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. He went to Pilate, and begged the body of Jesus. Then Pilate commanded the body to be delivered.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[59. And when Joseph had taken the body, he wrapped it in a clean linen cloth,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. And laid it in his own new tomb, which he had hewn out in the rock: and he rolled a great stone to the door of the tomb, and departed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. And laid it in his own new tomb, which he had hewn out in the rock: and he rolled a great stone to the door of the tomb, and departed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. And there was Mary Magdalene, and the other Mary, sitting opposite to the tomb.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. Now the next day, that followed the day of the preparation, the chief priests and Pharisees came together unto Pilate,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. Saying, Sir, we remember that that deceiver said, while he was yet alive, After three days I will rise again.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. Saying, Sir, we remember that that deceiver said, while he was yet alive, After three days I will rise again.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. Command therefore that the tomb be made sure until the third day, lest his disciples come by night, and steal him away, and say unto the people, He has risen from the dead: so the last error shall be worse than the first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -739,51 +1921,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது, பிலாத்து அவரை நோக்கி: இவர்கள் உன்மேல் எத்தனையோ குற்றங்களைச் சாட்டுகிறார்களே, நீ அவைகளைக் கேட்கவில்லையா என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And he cast down the pieces of silver in the temple, and departed, and went and hanged himself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. Command therefore that the tomb be made sure until the third day, lest his disciples come by night, and steal him away, and say unto the people, He has risen from the dead: so the last error shall be worse than the first.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. Command therefore that the tomb be made sure until the third day, lest his disciples come by night, and steal him away, and say unto the people, He has risen from the dead: so the last error shall be worse than the first.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. Command therefore that the tomb be made sure until the third day, lest his disciples come by night, and steal him away, and say unto the people, He has risen from the dead: so the last error shall be worse than the first.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. Pilate said unto them, All of you have a watch: go your way, make it as sure as all of you can.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. Pilate said unto them, All of you have a watch: go your way, make it as sure as all of you can.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[66. So they went, and made the tomb sure, sealing the stone, and setting a watch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -848,51 +2684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவரோ ஒரு வார்த்தையும் மாறுத்தரமாகச் சொல்லவில்லை; அதனால் தேசாதிபதி மிகவும் ஆச்சரியப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[6. And the chief priests took the silver pieces, and said, It is not lawful in order to put them into the treasury, because it is the price of blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -957,51 +2793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காவல்பண்ணப்பட்டவர்களில் எவனை விடுதலையாக்கவேண்டுமென்று ஜனங்கள் கேட்டுக்கொள்வார்களோ, அவனை அவர்களுக்காக விடுதலையாக்குவது பண்டிகைதோறும் தேசாதிபதிக்கு வழக்கமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And the chief priests took the silver pieces, and said, It is not lawful in order to put them into the treasury, because it is the price of blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1066,51 +2902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காவல்பண்ணப்பட்டவர்களில் எவனை விடுதலையாக்கவேண்டுமென்று ஜனங்கள் கேட்டுக்கொள்வார்களோ, அவனை அவர்களுக்காக விடுதலையாக்குவது பண்டிகைதோறும் தேசாதிபதிக்கு வழக்கமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And they took counsel, and bought with them the potter's field, to bury strangers in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1175,51 +3011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது காவல் பண்ணப்பட்டவர்களில் பரபாஸ் என்னப்பட்ட பேர்போன ஒருவன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. Wherefore that field was called, The field of blood, unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1284,51 +3120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பொறாமையினாலே அவரை ஒப்புக்கொடுத்தார்கள் என்று பிலாத்து அறிந்து,]]></a:t>
+              <a:t><![CDATA[9. Then was fulfilled that which was spoken by Jeremy the prophet, saying, And they took the thirty pieces of silver, the price of him that was valued, whom they of the children of Israel did value;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1393,51 +3229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பொறாமையினாலே அவரை ஒப்புக்கொடுத்தார்கள் என்று பிலாத்து அறிந்து,]]></a:t>
+              <a:t><![CDATA[10. And gave them for the potter's field, as the Lord appointed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1502,51 +3338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் கூடியிருக்கையில், அவர்களை நோக்கி: எவனை நான் உங்களுக்கு விடுதலையாக்கவேண்டுமென்றிருக்கிறீர்கள்? பரபாசையோ? கிறிஸ்து என்னப்படுகிற இயேசுவையோ? என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[10. And gave them for the potter's field, as the Lord appointed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1611,51 +3447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் நியாயாசனத்தில் உட்கார்ந்திருக்கையில், அவனுடைய மனைவி அவனிடத்தில் ஆளனுப்பி: நீர் அந்த நீதிமானை ஒன்றும் செய்யவேண்டாம்; அவர் நிமித்தம் இன்றைக்குச் சொப்பனத்தில் வெகு பாடுபட்டேன் என்று சொல்லச் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[11. And Jesus stood before the governor: and the governor asked him, saying, Are you the King of the Jews? And Jesus said unto him, You says.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1720,51 +3556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பிரதான ஆசாரியர் அந்த வெள்ளிக்காசை எடுத்து: இது இரத்தக்கிரயமானதால், காணிக்கைப் பெட்டியிலே இதைப்போடலாகாதென்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[1. When the morning was come, all the chief priests and elders of the people took counsel against Jesus to put him to death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1829,51 +3665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் நியாயாசனத்தில் உட்கார்ந்திருக்கையில், அவனுடைய மனைவி அவனிடத்தில் ஆளனுப்பி: நீர் அந்த நீதிமானை ஒன்றும் செய்யவேண்டாம்; அவர் நிமித்தம் இன்றைக்குச் சொப்பனத்தில் வெகு பாடுபட்டேன் என்று சொல்லச் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[11. And Jesus stood before the governor: and the governor asked him, saying, Are you the King of the Jews? And Jesus said unto him, You says.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1938,51 +3774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பரபாசை விட்டுவிடக் கேட்டுக்கொள்ளவும், இயேசுவை கொலைசெய்விக்கவும் பிரதான ஆசாரியரும் மூப்பரும் ஜனங்களை ஏவிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And when he was accused of the chief priests and elders, he answered nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2047,51 +3883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேசாதிபதி ஜனங்களை நோக்கி: இவ்விருவரில் எவனை நான் உங்களுக்காக விடுதலையாக்கவேண்டும் என்று கேட்டான். அதற்கு அவர்கள்: பரபாசை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then said Pilate unto him, Hear you not how many things they witness against you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2156,51 +3992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேசாதிபதி ஜனங்களை நோக்கி: இவ்விருவரில் எவனை நான் உங்களுக்காக விடுதலையாக்கவேண்டும் என்று கேட்டான். அதற்கு அவர்கள்: பரபாசை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then said Pilate unto him, Hear you not how many things they witness against you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2265,51 +4101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பிலாத்து அவர்களை நோக்கி: அப்படியானால், கிறிஸ்து என்னப்படுகிற இயேசுவை நான் என்ன செய்யவேண்டும் என்று கேட்டான். அவனைச் சிலுவையில் அறையவேண்டும் என்று எல்லாரும் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And he answered him to not a word; insomuch that the governor marvelled greatly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2374,51 +4210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பிலாத்து அவர்களை நோக்கி: அப்படியானால், கிறிஸ்து என்னப்படுகிற இயேசுவை நான் என்ன செய்யவேண்டும் என்று கேட்டான். அவனைச் சிலுவையில் அறையவேண்டும் என்று எல்லாரும் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Now at that feast the governor was known to release unto the people a prisoner, whom they would.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2483,51 +4319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தேசாதிபதியோ: ஏன், என்ன பொல்லாப்புச் செய்தான் என்றான். அதற்கு அவர்கள்: அவனைச் சிலுவையில் அறையவேண்டும் என்று அதிகமதிகமாய்க் கூக்குரலிட்டுச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Now at that feast the governor was known to release unto the people a prisoner, whom they would.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2592,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தேசாதிபதியோ: ஏன், என்ன பொல்லாப்புச் செய்தான் என்றான். அதற்கு அவர்கள்: அவனைச் சிலுவையில் அறையவேண்டும் என்று அதிகமதிகமாய்க் கூக்குரலிட்டுச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And they had then a notable prisoner, called Barabbas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2701,51 +4537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கலகம் அதிகமாகிறதேயல்லாமல் தன் பிரயத்தனத்தினாலே பிரயோஜனமில்லையென்று பிலாத்து கண்டு, தண்ணீரை அள்ளி, ஜனங்களுக்கு முன்பாகக் கைகளைக்கழுவி: இந்த நீதிமானுடைய இரத்தப்பழிக்கு நான் குற்றமற்றவன் நீங்களே பார்த்துக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. Therefore when they were gathered together, Pilate said unto them, Whom will all of you that I release unto you? Barabbas, or Jesus which is called Christ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2810,51 +4646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கலகம் அதிகமாகிறதேயல்லாமல் தன் பிரயத்தனத்தினாலே பிரயோஜனமில்லையென்று பிலாத்து கண்டு, தண்ணீரை அள்ளி, ஜனங்களுக்கு முன்பாகக் கைகளைக்கழுவி: இந்த நீதிமானுடைய இரத்தப்பழிக்கு நான் குற்றமற்றவன் நீங்களே பார்த்துக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. For he knew that for envy they had delivered him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2919,51 +4755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆலோசனைபண்ணின பின்பு, அந்நியரை அடக்கம்பண்ணுவதற்குக் குயவனுடைய நிலத்தை அதினாலே கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. When the morning was come, all the chief priests and elders of the people took counsel against Jesus to put him to death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3028,51 +4864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்கு ஜனங்களெல்லாரும்: இவனுடைய இரத்தப்பழி எங்கள் மேலும் எங்கள் பிள்ளைகள் மேலும் இருப்பதாக என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[18. For he knew that for envy they had delivered him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3137,51 +4973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது, அவன் பரபாசை அவர்களுக்கு விடுதலையாக்கி, இயேசுவையோ வாரினால் அடிப்பித்து, சிலுவையில் அறையும்படிக்கு ஒப்புக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[19. When he was set down on the judgment seat, his wife sent unto him, saying, Have you nothing to do with that just man: for I have suffered many things this day in a dream because of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3246,51 +5082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது, அவன் பரபாசை அவர்களுக்கு விடுதலையாக்கி, இயேசுவையோ வாரினால் அடிப்பித்து, சிலுவையில் அறையும்படிக்கு ஒப்புக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[19. When he was set down on the judgment seat, his wife sent unto him, saying, Have you nothing to do with that just man: for I have suffered many things this day in a dream because of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3355,51 +5191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது, தேசாதிபதியின் போர்ச்சேவகர் இயேசுவைத் தேசாதிபதியின் அரமனையிலே கொண்டுபோய், போர்ச்சேவகரின் கூட்டம் முழுவதையும் அவரிடத்தில் கூடிவரச்செய்து,]]></a:t>
+              <a:t><![CDATA[19. When he was set down on the judgment seat, his wife sent unto him, saying, Have you nothing to do with that just man: for I have suffered many things this day in a dream because of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3464,51 +5300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர் வஸ்திரங்களைக் கழற்றி, சிவப்பான மேலங்கியை அவருக்கு உடுத்தி,]]></a:t>
+              <a:t><![CDATA[20. But the chief priests and elders persuaded the multitude that they should ask Barabbas, and destroy Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3573,51 +5409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. முள்ளுகளால் ஒரு முடியைப் பின்னி, அவர் சிரசின்மேல் வைத்து, அவர் வலதுகையில் ஒரு கோலைக்கொடுத்து, அவர் முன்பாக முழங்காற்படியிட்டு: யூதருடைய ராஜாவே, வாழ்க என்று அவரைப் பரியாசம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[20. But the chief priests and elders persuaded the multitude that they should ask Barabbas, and destroy Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3682,51 +5518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. முள்ளுகளால் ஒரு முடியைப் பின்னி, அவர் சிரசின்மேல் வைத்து, அவர் வலதுகையில் ஒரு கோலைக்கொடுத்து, அவர் முன்பாக முழங்காற்படியிட்டு: யூதருடைய ராஜாவே, வாழ்க என்று அவரைப் பரியாசம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[21. The governor answered and said unto them, Whether of the two will all of you that I release unto you? They said, Barabbas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3791,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்மேல் துப்பி, அந்தக் கோலை எடுத்து, அவரைச் சிரசில் அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. The governor answered and said unto them, Whether of the two will all of you that I release unto you? They said, Barabbas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3900,51 +5736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவரைப் பரியாசம்பண்ணினபின்பு, அவருக்கு உடுத்தின மேலங்கியைக் கழற்றி, அவருடைய வஸ்திரங்களை அவருக்கு உடுத்தி, அவரைச் சிலுவையில் அறையும்படி கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Pilate says unto them, What shall I do then with Jesus which is called Christ? They all say unto him, Let him be crucified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4009,51 +5845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவரைப் பரியாசம்பண்ணினபின்பு, அவருக்கு உடுத்தின மேலங்கியைக் கழற்றி, அவருடைய வஸ்திரங்களை அவருக்கு உடுத்தி, அவரைச் சிலுவையில் அறையும்படி கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Pilate says unto them, What shall I do then with Jesus which is called Christ? They all say unto him, Let him be crucified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4118,51 +5954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதினிமித்தம் அந்த நிலம் இந்நாள் வரைக்கும் இரத்தநிலம் என்னப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[2. And when they had bound him, they led him away, and delivered him to Pontius Pilate the governor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4227,51 +6063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. போகையில் சிரேனே ஊரானாகிய சீமோன் என்னப்பட்ட ஒரு மனுஷனை அவர்கள் கண்டு, அவருடைய சிலுவையைச் சுமக்கும்படி அவனைப் பலவந்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And the governor said, Why, what evil has he done? But they cried out the more, saying, Let him be crucified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4336,51 +6172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. போகையில் சிரேனே ஊரானாகிய சீமோன் என்னப்பட்ட ஒரு மனுஷனை அவர்கள் கண்டு, அவருடைய சிலுவையைச் சுமக்கும்படி அவனைப் பலவந்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And the governor said, Why, what evil has he done? But they cried out the more, saying, Let him be crucified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4445,51 +6281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கபாலஸ்தலம் என்று அர்த்தங்கொள்ளும் கொல்கொதா என்னும் இடத்துக்கு அவர்கள் வந்தபோது,]]></a:t>
+              <a:t><![CDATA[24. When Pilate saw that he could prevail nothing, but that rather a tumult was made, he took water, and washed his hands before the multitude, saying, I am innocent of the blood of this just person: see all of you to it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4554,51 +6390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கசப்புக்கலந்த காடியை அவருக்குக் குடிக்கக் கொடுத்தார்கள்; அவர் அதை ருசிபார்த்து, குடிக்க மனதில்லாதிருந்தார்.]]></a:t>
+              <a:t><![CDATA[24. When Pilate saw that he could prevail nothing, but that rather a tumult was made, he took water, and washed his hands before the multitude, saying, I am innocent of the blood of this just person: see all of you to it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4663,51 +6499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. விடியற்காலமானபோது, சகல பிரதான ஆசாரியரும் ஜனத்தின் மூப்பரும், இயேசுவைக் கொலைசெய்யும்படி, அவருக்கு விரோதமாக ஆலோசனைபண்ணி,]]></a:t>
+              <a:t><![CDATA[24. When Pilate saw that he could prevail nothing, but that rather a tumult was made, he took water, and washed his hands before the multitude, saying, I am innocent of the blood of this just person: see all of you to it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4772,51 +6608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவரைச் சிலுவையில் அறைந்தபின்பு, அவர்கள் சீட்டுப்போட்டு அவருடைய வஸ்திரங்களைப் பங்கிட்டுக்கொண்டார்கள். என் வஸ்திரங்களைத் தங்களுக்குள்ளே பங்கிட்டு, என் உடையின் பேரில் சீட்டுப்போட்டார்கள் என்று தீர்க்கதரிசியால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[25. Then answered all the people, and said, His blood be on us, and on our children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4881,51 +6717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர்கள் அங்கே உட்கார்ந்து, அவரைக் காவல்காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Then answered all the people, and said, His blood be on us, and on our children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4990,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவரைக் கட்டி, கொண்டுபோய், தேசாதிபதியாகிய பொந்தியு பிலாத்துவினிடத்தில் ஒப்புக்கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Then released he Barabbas unto them: and when he had scourged Jesus, he delivered him to be crucified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5099,51 +6935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அன்றியும் அவர் அடைந்த ஆக்கினையின் முகாந்தரத்தைக் காண்பிக்கும் பொருட்டு, இவன் யூதருடைய ராஜாவாகிய இயேசு என்று எழுதி, அவர் சிரசுக்கு மேலாக வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. Then released he Barabbas unto them: and when he had scourged Jesus, he delivered him to be crucified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5208,51 +7044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது, அவருடைய வலது பக்கத்தில் ஒருவனும் அவருடைய இடது பக்கத்தில் ஒருவனுமாக இரண்டு கள்ளர் அவரோடேகூடச் சிலுவைகளில் அறையப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Then the soldiers of the governor took Jesus into the common hall, and gathered unto him the whole band of soldiers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5317,51 +7153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரரால் மதிக்கப்பட்டவருக்குக் கிரயமாகிய முப்பது வெள்ளிக்காசை அவர்கள் எடுத்து,]]></a:t>
+              <a:t><![CDATA[3. Then Judas, which had betrayed him, when he saw that he was condemned, repented himself, and brought again the thirty pieces of silver to the chief priests and elders,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5426,51 +7262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது, அவரைக் காட்டிக்கொடுத்த யூதாஸ், அவர் மரணாக்கினைக்குள்ளாகத் தீர்க்கப்பட்டதைக் கண்டு, மனஸ்தாபப்பட்டு, அந்த முப்பது வெள்ளிக்காசைப் பிரதான ஆசாரியத்திடத்திற்கும் மூப்பரிடத்திற்கும் திரும்பக் கொண்டுவந்து:]]></a:t>
+              <a:t><![CDATA[27. Then the soldiers of the governor took Jesus into the common hall, and gathered unto him the whole band of soldiers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5535,51 +7371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது, அவரைக் காட்டிக்கொடுத்த யூதாஸ், அவர் மரணாக்கினைக்குள்ளாகத் தீர்க்கப்பட்டதைக் கண்டு, மனஸ்தாபப்பட்டு, அந்த முப்பது வெள்ளிக்காசைப் பிரதான ஆசாரியத்திடத்திற்கும் மூப்பரிடத்திற்கும் திரும்பக் கொண்டுவந்து:]]></a:t>
+              <a:t><![CDATA[28. And they stripped him, and put on him a scarlet robe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5644,51 +7480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அந்த வழியாய் நடந்துபோகிறவர்கள் தங்கள் தலைகளைத் துலுக்கி:]]></a:t>
+              <a:t><![CDATA[29. And when they had intertwined a crown of thorns, they put it upon his head, and a reed in his right hand: and they bowed the knee before him, and mocked him, saying, Hail, King of the Jews!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5753,51 +7589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. குற்றமில்லாத இரத்தத்தை நான் காட்டிக்கொடுத்ததினால் பாவஞ்செய்தேன் என்றான். அதற்கு அவர்கள்: எங்களுக்கென்ன, அது உன்பாடு என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And when they had intertwined a crown of thorns, they put it upon his head, and a reed in his right hand: and they bowed the knee before him, and mocked him, saying, Hail, King of the Jews!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5862,51 +7698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தேவாலயத்தை இடித்து மூன்று நாளைக்குள்ளே கட்டுகிறவனே, உன்னை நீயே ரட்சித்துக்கொள்; நீ தேவனுடைய குமாரனானால் சிலுவையிலிருந்து இறங்கி வா என்று அவரைத் தூஷித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And they spit upon him, and took the reed, and stroke him on the head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5971,51 +7807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தேவாலயத்தை இடித்து மூன்று நாளைக்குள்ளே கட்டுகிறவனே, உன்னை நீயே ரட்சித்துக்கொள்; நீ தேவனுடைய குமாரனானால் சிலுவையிலிருந்து இறங்கி வா என்று அவரைத் தூஷித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And after that they had mocked him, they took the robe off from him, and put his own raiment on him, and led him away to crucify him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6080,51 +7916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்படியே பிரதான ஆசாரியரும் வேதபாரகரும் மூப்பரும் பரியாசம்பண்ணி:]]></a:t>
+              <a:t><![CDATA[31. And after that they had mocked him, they took the robe off from him, and put his own raiment on him, and led him away to crucify him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6189,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்படியே பிரதான ஆசாரியரும் வேதபாரகரும் மூப்பரும் பரியாசம்பண்ணி:]]></a:t>
+              <a:t><![CDATA[32. And as they came out, they found a man of Cyrene, Simon by name: him they compelled to bear his cross.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6298,51 +8134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது, அவன் அந்த வெள்ளிக்காசை தேவாலயத்திலே எறிந்துவிட்டு, புறப்பட்டுப்போய், நான்றுகொண்டு செத்தான்.]]></a:t>
+              <a:t><![CDATA[32. And as they came out, they found a man of Cyrene, Simon by name: him they compelled to bear his cross.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6407,51 +8243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. மற்றவர்களை ரட்சித்தான்; தன்னைத்தான் ரட்சித்துக்கொள்ளத் திராணியில்லை; இவன் இஸ்ரவேலின் ராஜாவானால் இப்பொழுது சிலுவையிலிருந்து இறங்கிவரட்டும், அப்பொழுது இவனை விசுவாசிப்போம்.]]></a:t>
+              <a:t><![CDATA[33. And when they were come unto a place called Golgotha, that is to say, a place of a skull,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6516,51 +8352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரரால் மதிக்கப்பட்டவருக்குக் கிரயமாகிய முப்பது வெள்ளிக்காசை அவர்கள் எடுத்து,]]></a:t>
+              <a:t><![CDATA[3. Then Judas, which had betrayed him, when he saw that he was condemned, repented himself, and brought again the thirty pieces of silver to the chief priests and elders,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6625,51 +8461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. தன்னை தேவனுடைய குமாரனென்று சொல்லி, தேவன்மேல் நம்பிக்கையாயிருந்தானே; அவர் இவன்மேல் பிரியமாயிருந்தால் இப்பொழுது இவனை இரட்சிக்கட்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[34. They gave him vinegar to drink mingled with gall: and when he had tasted thereof, he would not drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6734,51 +8570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. தன்னை தேவனுடைய குமாரனென்று சொல்லி, தேவன்மேல் நம்பிக்கையாயிருந்தானே; அவர் இவன்மேல் பிரியமாயிருந்தால் இப்பொழுது இவனை இரட்சிக்கட்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[34. They gave him vinegar to drink mingled with gall: and when he had tasted thereof, he would not drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6843,51 +8679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அவரோடேகூடச் சிலுவைகளில் அறையப்பட்ட கள்ளரும் அந்தப்படியே அவரை நிந்தித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And they crucified him, and parted his garments, casting lots: that it might be fulfilled which was spoken by the prophet, They parted my garments among them, and upon my vesture did they cast lots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6952,51 +8788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ஆறாம் மணி நேரமுதல் ஒன்பதாம் மணி நேரம் வரைக்கும் பூமியெங்கும் அந்தகாரம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[35. And they crucified him, and parted his garments, casting lots: that it might be fulfilled which was spoken by the prophet, They parted my garments among them, and upon my vesture did they cast lots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7061,51 +8897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ஒன்பதாம் மணி நேரத்தில் இயேசு: ஏலீ! ஏலீ! லாமா சபக்தானி, என்று மிகுந்த சத்தமிட்டுக் கூப்பிட்டார்; அதற்கு என் தேவனே! என் தேவனே! ஏன் என்னைக் கைவிட்டீர் என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[35. And they crucified him, and parted his garments, casting lots: that it might be fulfilled which was spoken by the prophet, They parted my garments among them, and upon my vesture did they cast lots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7170,51 +9006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ஒன்பதாம் மணி நேரத்தில் இயேசு: ஏலீ! ஏலீ! லாமா சபக்தானி, என்று மிகுந்த சத்தமிட்டுக் கூப்பிட்டார்; அதற்கு என் தேவனே! என் தேவனே! ஏன் என்னைக் கைவிட்டீர் என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[36. And sitting down they watched him there;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7279,51 +9115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அங்கே நின்றவர்களில் சிலர் அதைக் கேட்டபொழுது: இவன் எலியாவைக் கூப்பிடுகிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And set up over his head his accusation written, THIS IS JESUS THE KING OF THE JEWS.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7388,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. உடனே அவர்களில் ஒருவன் ஓடி, கடற்காளானை எடுத்து, காடியில் தோய்த்து, அதை ஒரு கோலில் மாட்டி, அவருக்குக் குடிக்கக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[37. And set up over his head his accusation written, THIS IS JESUS THE KING OF THE JEWS.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7497,51 +9333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. மற்றவர்களோ: பொறு, எலியா இவனை இரட்சிக்க வருவானோ, பார்ப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[38. Then were there two thieves crucified with him, one on the right hand, and another on the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7606,51 +9442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. இயேசு மறுபடியும் மகாசத்தமாய்க் கூப்பிட்டு, ஆவியை விட்டார்.]]></a:t>
+              <a:t><![CDATA[38. Then were there two thieves crucified with him, one on the right hand, and another on the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7715,51 +9551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தர் எனக்குக் கற்பித்தபடி குயவனுடைய நிலத்திற்காக அதைக் கொடுத்தார்கள் என்று எரேமியா தீர்க்கதரிசியினால் உரைக்கப்பட்டது அப்பொழுது நிறைவேறிற்று.]]></a:t>
+              <a:t><![CDATA[3. Then Judas, which had betrayed him, when he saw that he was condemned, repented himself, and brought again the thirty pieces of silver to the chief priests and elders,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7824,51 +9660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. அப்பொழுது, தேவாலயத்தின் திரைச்சீலை மேல்தொடங்கிக் கீழ்வரைக்கும் இரண்டாகக் கிழிந்தது, பூமியும் அதிர்ந்தது கன்மலைகளும் பிளந்தது.]]></a:t>
+              <a:t><![CDATA[39. And they that passed by reviled him, wagging their heads,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7933,51 +9769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. அங்கே மகதலேனா மரியாளும், மற்ற மரியாளும் கல்லறைக்கு எதிராக உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[40. And saying, You that destroys the temple, and build it in three days, save yourself. If you be the Son of God, come down from the cross.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8042,51 +9878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. கல்லறைகளும் திறந்தது, நித்திரை அடைந்திருந்த அநேக பரிசுத்தவான்களுடைய சரீரங்களும் எழுந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[40. And saying, You that destroys the temple, and build it in three days, save yourself. If you be the Son of God, come down from the cross.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8151,51 +9987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அவர் உயிர்த்தெழுந்தபின்பு, இவர்கள் கல்லறைகளைவிட்டுப் புறப்பட்டு, பரிசுத்த நகரத்தில் பிரவேசித்து அநேகருக்குக் காணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[41. Likewise also the chief priests mocking him, with the scribes and elders, said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8260,51 +10096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. ஆயத்தநாளுக்குப் பின்னான மறுநாளிலே பிரதான ஆசாரியரும் பரிசேயரும் பிலாத்துவினிடத்தில் கூடிவந்து:]]></a:t>
+              <a:t><![CDATA[42. He saved others; himself he cannot save. If he be the King of Israel, let him now come down from the cross, and we will believe him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8369,51 +10205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. ஆயத்தநாளுக்குப் பின்னான மறுநாளிலே பிரதான ஆசாரியரும் பரிசேயரும் பிலாத்துவினிடத்தில் கூடிவந்து:]]></a:t>
+              <a:t><![CDATA[42. He saved others; himself he cannot save. If he be the King of Israel, let him now come down from the cross, and we will believe him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8478,51 +10314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. நூற்றுக்கு அதிபதியும், அவனோடேகூட இயேசுவைக் காவல் காத்திருந்தவர்களும், பூமியதிர்ச்சியையும் சம்பவித்த காரியங்களையும் கண்டு, மிகவும் பயந்து: மெய்யாகவே இவர் தேவனுடைய குமாரன் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[43. He trusted in God; let him deliver him now, if he will have him: for he said, I am the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8587,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. நூற்றுக்கு அதிபதியும், அவனோடேகூட இயேசுவைக் காவல் காத்திருந்தவர்களும், பூமியதிர்ச்சியையும் சம்பவித்த காரியங்களையும் கண்டு, மிகவும் பயந்து: மெய்யாகவே இவர் தேவனுடைய குமாரன் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[43. He trusted in God; let him deliver him now, if he will have him: for he said, I am the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8696,51 +10532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ஆண்டவனே, அந்த எத்தன் உயிரோடிருக்கும்போது, மூன்று நாளைக்குப் பின் எழுந்திருப்பேன் என்று சொன்னது எங்களுக்கு ஞாபகமிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[44. The thieves also, which were crucified with him, cast the same in his teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8805,51 +10641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ஆண்டவனே, அந்த எத்தன் உயிரோடிருக்கும்போது, மூன்று நாளைக்குப் பின் எழுந்திருப்பேன் என்று சொன்னது எங்களுக்கு ஞாபகமிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[45. Now from the sixth hour there was darkness over all the land unto the ninth hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8914,51 +10750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இயேசு தேசாதிபதிக்கு முன்பாக நின்றார்; தேசாதிபதி அவரை நோக்கி நீ யூதருடைய ராஜாவா என்று கேட்டான். அதற்கு இயேசு: நீர் சொல்லுகிறபடிதான் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Saying, I have sinned in that I have betrayed the innocent blood. And they said, What is that to us? see you to that.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9023,51 +10859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. மேலும், இயேசுவுக்கு ஊழியஞ்செய்யும்படி கலிலேயாவிலிருந்து அவரோடே வந்திருந்த அநேக ஸ்திரீகள் அங்கே தூரத்திலே நின்று பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[46. And about the ninth hour Jesus cried with a loud voice, saying, Eli, Eli, lama sabachthani? that is to say, My God, my God, why have you forsaken me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9132,51 +10968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. மேலும், இயேசுவுக்கு ஊழியஞ்செய்யும்படி கலிலேயாவிலிருந்து அவரோடே வந்திருந்த அநேக ஸ்திரீகள் அங்கே தூரத்திலே நின்று பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[46. And about the ninth hour Jesus cried with a loud voice, saying, Eli, Eli, lama sabachthani? that is to say, My God, my God, why have you forsaken me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9241,51 +11077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. அவர்களுக்குள்ளே மகதலேனா மரியாளும், யாக்கோபுக்கும் யோசேக்கும் தாயாகிய மரியாளும், செபதேயுவின் குமாரருடைய தாயும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[47. Some of them that stood there, when they heard that, said, This man calls for Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9350,51 +11186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. ஆகையால், அவனுடைய சீஷர்கள் இராத்திரியிலே வந்து, அவனைக் களவாய்க் கொண்டு போய், மரித்தோரிலிருந்து எழுந்தானென்று ஜனங்களுக்குச் சொல்லாதபடிக்கும், முந்தின எத்தைப்பார்க்கிலும் பிந்தின எத்து கொடிதாகாதபடிக்கும், நீர் மூன்று நாள் வரைக்கும் கல்லறையைப் பத்திரப்படுத்தும்படி கட்டளையிட வேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[48. And immediately one of them ran, and took a sponge, and filled it with vinegar, and put it on a reed, and gave him to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9459,51 +11295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. ஆகையால், அவனுடைய சீஷர்கள் இராத்திரியிலே வந்து, அவனைக் களவாய்க் கொண்டு போய், மரித்தோரிலிருந்து எழுந்தானென்று ஜனங்களுக்குச் சொல்லாதபடிக்கும், முந்தின எத்தைப்பார்க்கிலும் பிந்தின எத்து கொடிதாகாதபடிக்கும், நீர் மூன்று நாள் வரைக்கும் கல்லறையைப் பத்திரப்படுத்தும்படி கட்டளையிட வேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[48. And immediately one of them ran, and took a sponge, and filled it with vinegar, and put it on a reed, and gave him to drink.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9568,51 +11404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. சாயங்காலமானபோது, இயேசுவுக்குச் சீஷனும் ஐசுவரியவானுமாயிருந்த யோசேப்பு என்னும் பேர் கொண்ட அரிமத்தியா ஊரானாகிய ஒரு மனுஷன் வந்து,]]></a:t>
+              <a:t><![CDATA[49. The rest said, Let be, let us see whether Elijah will come to save him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9677,51 +11513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. சாயங்காலமானபோது, இயேசுவுக்குச் சீஷனும் ஐசுவரியவானுமாயிருந்த யோசேப்பு என்னும் பேர் கொண்ட அரிமத்தியா ஊரானாகிய ஒரு மனுஷன் வந்து,]]></a:t>
+              <a:t><![CDATA[50. Jesus, when he had cried again with a loud voice, yielded up the spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9786,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. அதற்குப் பிலாத்து: உங்களுக்குக் காவல்சேவகர் உண்டே; போய், உங்களால் கூடியமட்டும் பத்திரப்படுத்திக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[51. And, behold, the veil of the temple was rent in two from the top to the bottom; and the earth did quake, and the rocks rent;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9895,51 +11731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. பிலாத்துவினிடத்தில் போய், இயேசுவின் சரீரத்தைக் கேட்டான். அப்பொழுது, சரீரத்தைக்கொடுக்கும்படி பிலாத்து கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[51. And, behold, the veil of the temple was rent in two from the top to the bottom; and the earth did quake, and the rocks rent;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10004,51 +11840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. அவர்கள் போய்க் கல்லுக்கு முத்திரைபோட்டு, காவல் வைத்து, கல்லறையைப் பத்திரப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[52. And the graves were opened; and many bodies of the saints which slept arose,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10113,51 +11949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இயேசு தேசாதிபதிக்கு முன்பாக நின்றார்; தேசாதிபதி அவரை நோக்கி நீ யூதருடைய ராஜாவா என்று கேட்டான். அதற்கு இயேசு: நீர் சொல்லுகிறபடிதான் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Saying, I have sinned in that I have betrayed the innocent blood. And they said, What is that to us? see you to that.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10222,51 +12058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. யோசேப்பு அந்தச் சரீரத்தை எடுத்து, துய்யதான மெல்லிய துப்பட்டியிலே சுற்றி,]]></a:t>
+              <a:t><![CDATA[53. And came out of the graves after his resurrection, and went into the holy city, and appeared unto many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10331,51 +12167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. தான் கன்மலையில் வெட்டியிருந்த தன்னுடைய புதிய கல்லறையிலே அதை வைத்து, கல்லறையின் வாசலில் ஒரு பெரிய கல்லைப் புரட்டிவைத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[53. And came out of the graves after his resurrection, and went into the holy city, and appeared unto many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10440,51 +12276,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. தான் கன்மலையில் வெட்டியிருந்த தன்னுடைய புதிய கல்லறையிலே அதை வைத்து, கல்லறையின் வாசலில் ஒரு பெரிய கல்லைப் புரட்டிவைத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[54. Now when the centurion, and they that were with him, watching Jesus, saw the earthquake, and those things that were done, they feared greatly, saying, Truly this was the Son of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[54. Now when the centurion, and they that were with him, watching Jesus, saw the earthquake, and those things that were done, they feared greatly, saying, Truly this was the Son of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. And many women were there beholding far off, which followed Jesus from Galilee, ministering unto him:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. And many women were there beholding far off, which followed Jesus from Galilee, ministering unto him:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. Among which was Mary Magdalene, and Mary the mother of James and Joses, and the mother of Zebedees children.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. Among which was Mary Magdalene, and Mary the mother of James and Joses, and the mother of Zebedees children.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. When the even was come, there came a rich man of Arimathaea, named Joseph, who also himself was Jesus' disciple:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. When the even was come, there came a rich man of Arimathaea, named Joseph, who also himself was Jesus' disciple:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10519,51 +13118,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102500" r:id="rId1"/>
+    <p:sldLayoutId id="2481564181" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10571,58 +13170,186 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide108.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide108.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide109.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide109.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide110.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide110.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide111.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide111.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide112.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide112.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide113.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide113.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide114.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide114.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide115.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide115.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11287,50 +14014,106 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11435,51 +14218,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. जब महायाजक और पुरिनए उस पर दोष लगा रहे थे, तो उस ने कुछ उत्तर नहीं दिया।]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது, அவன் அந்த வெள்ளிக்காசை தேவாலயத்திலே எறிந்துவிட்டு, புறப்பட்டுப்போய், நான்றுகொண்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[58. பிலாத்துவினிடத்தில் போய், இயேசுவின் சரீரத்தைக் கேட்டான். அப்பொழுது, சரீரத்தைக்கொடுக்கும்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிலாத்து கட்டளையிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[59. யோசேப்பு அந்தச் சரீரத்தை எடுத்து, துய்யதான மெல்லிய துப்பட்டியிலே சுற்றி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. தான் கன்மலையில் வெட்டியிருந்த தன்னுடைய புதிய கல்லறையிலே அதை வைத்து, கல்லறையின் வாசலில் ஒரு பெரிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கல்லைப் புரட்டிவைத்துப்போனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. அங்கே மகதலேனா மரியாளும், மற்ற மரியாளும் கல்லறைக்கு எதிராக உட்கார்ந்திருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. ஆயத்தநாளுக்குப் பின்னான மறுநாளிலே பிரதான ஆசாரியரும் பரிசேயரும் பிலாத்துவினிடத்தில் கூடிவந்து:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. ஆண்டவனே, அந்த எத்தன் உயிரோடிருக்கும்போது, மூன்று நாளைக்குப் பின் எழுந்திருப்பேன் என்று சொன்னது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide108.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எங்களுக்கு ஞாபகமிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide109.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[64. ஆகையால், அவனுடைய சீஷர்கள் இராத்திரியிலே வந்து, அவனைக் களவாய்க் கொண்டு போய், மரித்தோரிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +15670,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. इस पर पीलातुस ने उस से कहा: क्या तू नहीं सुनता, कि ये तेरे विरोध में कितनी गवाहियां दे रहे हैं?]]></a:t>
+              <a:t><![CDATA[செத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide110.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எழுந்தானென்று ஜனங்களுக்குச் சொல்லாதபடிக்கும், முந்தின எத்தைப்பார்க்கிலும் பிந்தின எத்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide111.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொடிதாகாதபடிக்கும், நீர் மூன்று நாள் வரைக்கும் கல்லறையைப் பத்திரப்படுத்தும்படி கட்டளையிட வேண்டும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide112.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide113.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[65. அதற்குப் பிலாத்து: உங்களுக்குக் காவல்சேவகர் உண்டே; போய், உங்களால் கூடியமட்டும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide114.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பத்திரப்படுத்திக்கொள்ளுங்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide115.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[66. அவர்கள் போய்க் கல்லுக்கு முத்திரைபோட்டு, காவல் வைத்து, கல்லறையைப் பத்திரப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. परन्तु उस ने उस को एक बात का भी उत्तर नहीं दिया, यहां तक कि हाकिम को बड़ा आश्चर्य हुआ।]]></a:t>
+              <a:t><![CDATA[6. பிரதான ஆசாரியர் அந்த வெள்ளிக்காசை எடுத்து: இது இரத்தக்கிரயமானதால், காணிக்கைப் பெட்டியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और हाकिम की यह रीति थी, कि उस पर्व्व में लोगों के लिये किसी एक बन्धुए को जिसे वे चाहते थे, छोड़]]></a:t>
+              <a:t><![CDATA[இதைப்போடலாகாதென்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देता था।]]></a:t>
+              <a:t><![CDATA[7. ஆலோசனைபண்ணின பின்பு, அந்நியரை அடக்கம்பண்ணுவதற்குக் குயவனுடைய நிலத்தை அதினாலே கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. उस समय बरअब्बा नाम उन्हीं में का एक नामी बन्धुआ था।]]></a:t>
+              <a:t><![CDATA[8. இதினிமித்தம் அந்த நிலம் இந்நாள் வரைக்கும் இரத்தநிலம் என்னப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +17122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. सो जब वे इकट्ठे हुए, तो पीलातुस ने उन से कहा; तुम किस को चाहते हो, कि मैं तुम्हारे लिये छोड़]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரரால் மதிக்கப்பட்டவருக்குக் கிரயமாகிய முப்பது வெள்ளிக்காசை அவர்கள் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +17254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दूं? बरअब्बा को, या यीशु को जो मसीह कहलाता है?]]></a:t>
+              <a:t><![CDATA[10. கர்த்தர் எனக்குக் கற்பித்தபடி குயவனுடைய நிலத்திற்காக அதைக் கொடுத்தார்கள் என்று எரேமியா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +17386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. क्योंकि वह जानता था कि उन्होंने उसे डाह से पकड़वाया है।]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசியினால் உரைக்கப்பட்டது அப்பொழுது நிறைவேறிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +17518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. जब वह न्याय की गद्दी पर बैठा हुआ था तो उस की पत्नी ने उसे कहला भेजा, कि तू उस धर्मी के मामले में]]></a:t>
+              <a:t><![CDATA[11. இயேசு தேசாதிபதிக்கு முன்பாக நின்றார்; தேசாதிபதி அவரை நோக்கி நீ யூதருடைய ராஜாவா என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +17650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. महायाजकों ने उन सिक्कों लेकर कहा, इन्हें भण्डार में रखना उचित नहीं, क्योंकि यह लोहू का दाम है।]]></a:t>
+              <a:t><![CDATA[1. விடியற்காலமானபோது, சகல பிரதான ஆசாரியரும் ஜனத்தின் மூப்பரும், இயேசுவைக் கொலைசெய்யும்படி, அவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +17782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हाथ न डालना; क्योंकि मैं ने आज स्वप्न में उसके कारण बहुत दुख उठाया है।]]></a:t>
+              <a:t><![CDATA[அதற்கு இயேசு: நீர் சொல்லுகிறபடிதான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +17914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. महायाजकों और पुरनियों ने लोगों को उभारा, कि वे बरअब्बा को मांग ले, और यीशु को नाश कराएं।]]></a:t>
+              <a:t><![CDATA[12. பிரதான ஆசாரியரும் மூப்பரும் அவர்மேல் குற்றஞ்சாட்டுகையில், அவர் மாறுத்தரம் ஒன்றும் சொல்லவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +18046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. हाकिम ने उन से पूछा, कि इन दोनों में से किस को चाहते हो, कि तुम्हारे लिये छोड़ दूं? उन्होंने]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது, பிலாத்து அவரை நோக்கி: இவர்கள் உன்மேல் எத்தனையோ குற்றங்களைச் சாட்டுகிறார்களே, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +18178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कहा; बरअब्बा को।]]></a:t>
+              <a:t><![CDATA[அவைகளைக் கேட்கவில்லையா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +18310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. पीलातुस ने उन से पूछा; फिर यीशु को जो मसीह कहलाता है, क्या करूं? सब ने उस से कहा, वह क्रूस पर]]></a:t>
+              <a:t><![CDATA[14. அவரோ ஒரு வார்த்தையும் மாறுத்தரமாகச் சொல்லவில்லை; அதனால் தேசாதிபதி மிகவும் ஆச்சரியப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +18442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चढ़ाया जाए।]]></a:t>
+              <a:t><![CDATA[15. காவல்பண்ணப்பட்டவர்களில் எவனை விடுதலையாக்கவேண்டுமென்று ஜனங்கள் கேட்டுக்கொள்வார்களோ, அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +18574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. हाकिम ने कहा; क्यों उस ने क्या बुराई की है? परन्तु वे और भी चिल्ला, चिल्लाकर कहने लगे, “वह क्रूस]]></a:t>
+              <a:t><![CDATA[அவர்களுக்காக விடுதலையாக்குவது பண்டிகைதோறும் தேசாதிபதிக்கு வழக்கமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +18706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पर चढ़ाया जाए”।]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது காவல் பண்ணப்பட்டவர்களில் பரபாஸ் என்னப்பட்ட பேர்போன ஒருவன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +18838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. जब पीलातुस ने देखा, कि कुछ बन नहीं पड़ता परन्तु इस के विपरीत हुल्लड़ होता जाता है, तो उस ने पानी]]></a:t>
+              <a:t><![CDATA[17. பொறாமையினாலே அவரை ஒப்புக்கொடுத்தார்கள் என்று பிலாத்து அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +18970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लेकर भीड़ के साम्हने अपने हाथ धोए, और कहा; मैं इस धर्मी के लोहू से निर्दोष हूं; तुम ही जानो।]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் கூடியிருக்கையில், அவர்களை நோக்கி: எவனை நான் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +19102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. सो उन्होंने सम्मति करके उन सिक्कों से परदेशियों के गाड़ने के लिये कुम्हार का खेत मोल ले लिया।]]></a:t>
+              <a:t><![CDATA[விரோதமாக ஆலோசனைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +19234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. सब लोगों ने उत्तर दिया, कि इस का लोहू हम पर और हमारी सन्तान पर हो।]]></a:t>
+              <a:t><![CDATA[விடுதலையாக்கவேண்டுமென்றிருக்கிறீர்கள்? பரபாசையோ? கிறிஸ்து என்னப்படுகிற இயேசுவையோ? என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +19366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. इस पर उस ने बरअब्बा को उन के लिये छोड़ दिया, और यीशु को कोड़े लगवाकर सौंप दिया, कि क्रूस पर]]></a:t>
+              <a:t><![CDATA[19. அவன் நியாயாசனத்தில் உட்கார்ந்திருக்கையில், அவனுடைய மனைவி அவனிடத்தில் ஆளனுப்பி: நீர் அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +19498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चढ़ाया जाए॥]]></a:t>
+              <a:t><![CDATA[நீதிமானை ஒன்றும் செய்யவேண்டாம்; அவர் நிமித்தம் இன்றைக்குச் சொப்பனத்தில் வெகு பாடுபட்டேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +19630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. तब हाकिम के सिपाहियों ने यीशु को किले में ले जाकर सारी पलटन उसके चहुं ओर इकट्ठी की।]]></a:t>
+              <a:t><![CDATA[சொல்லச் சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +19762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. और उसके कपड़े उतारकर उसे किरिमजी बागा पहिनाया।]]></a:t>
+              <a:t><![CDATA[20. பரபாசை விட்டுவிடக் கேட்டுக்கொள்ளவும், இயேசுவை கொலைசெய்விக்கவும் பிரதான ஆசாரியரும் மூப்பரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +19894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. और काटों को मुकुट गूंथकर उसके सिर पर रखा; और उसके दाहिने हाथ में सरकण्डा दिया और उसके आगे घुटने]]></a:t>
+              <a:t><![CDATA[ஜனங்களை ஏவிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +20026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[टेककर उसे ठट्ठे में उड़ाने लगे, कि हे यहूदियों के राजा नमस्कार।]]></a:t>
+              <a:t><![CDATA[21. தேசாதிபதி ஜனங்களை நோக்கி: இவ்விருவரில் எவனை நான் உங்களுக்காக விடுதலையாக்கவேண்டும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +20158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. और उस पर थूका; और वही सरकण्डा लेकर उसके सिर पर मारने लगे।]]></a:t>
+              <a:t><![CDATA[கேட்டான். அதற்கு அவர்கள்: பரபாசை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +20290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. जब वे उसका ठट्ठा कर चुके, तो वह बागा उस पर से उतारकर फिर उसी के कपड़े उसे पहिनाए, और क्रूस पर]]></a:t>
+              <a:t><![CDATA[22. பிலாத்து அவர்களை நோக்கி: அப்படியானால், கிறிஸ்து என்னப்படுகிற இயேசுவை நான் என்ன செய்யவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +20422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चढ़ाने के लिये ले चले॥]]></a:t>
+              <a:t><![CDATA[என்று கேட்டான். அவனைச் சிலுவையில் அறையவேண்டும் என்று எல்லாரும் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +20554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. इस कारण वह खेत आज तक लोहू का खेत कहलाता है।]]></a:t>
+              <a:t><![CDATA[2. அவரைக் கட்டி, கொண்டுபோய், தேசாதிபதியாகிய பொந்தியு பிலாத்துவினிடத்தில் ஒப்புக்கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +20686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. बाहर जाते हुए उन्हें शमौन नाम एक कुरेनी मनुष्य मिला, उन्होंने उसे बेगार में पकड़ा कि उसका क्रूस]]></a:t>
+              <a:t><![CDATA[23. தேசாதிபதியோ: ஏன், என்ன பொல்லாப்புச் செய்தான் என்றான். அதற்கு அவர்கள்: அவனைச் சிலுவையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +20818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उठा ले चले।]]></a:t>
+              <a:t><![CDATA[அறையவேண்டும் என்று அதிகமதிகமாய்க் கூக்குரலிட்டுச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +20950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. और उस स्थान पर जो गुलगुता नाम की जगह अर्थात खोपड़ी का स्थान कहलाता है पहुंचकर।]]></a:t>
+              <a:t><![CDATA[24. கலகம் அதிகமாகிறதேயல்லாமல் தன் பிரயத்தனத்தினாலே பிரயோஜனமில்லையென்று பிலாத்து கண்டு, தண்ணீரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +21082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. उन्होंने पित्त मिलाया हुआ दाखरस उसे पीने को दिया, परन्तु उस ने चखकर पीना न चाहा।]]></a:t>
+              <a:t><![CDATA[அள்ளி, ஜனங்களுக்கு முன்பாகக் கைகளைக்கழுவி: இந்த நீதிமானுடைய இரத்தப்பழிக்கு நான் குற்றமற்றவன் நீங்களே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +21214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जब भोर हुई, तो सब महायाजकों और लोगों के पुरनियों ने यीशु के मार डालने की सम्मति की।]]></a:t>
+              <a:t><![CDATA[பார்த்துக்கொள்ளுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +21346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. तब उन्होंने उसे क्रूस पर चढ़ाया; और चिट्ठियां डालकर उसके कपड़े बांट लिए।]]></a:t>
+              <a:t><![CDATA[25. அதற்கு ஜனங்களெல்லாரும்: இவனுடைய இரத்தப்பழி எங்கள் மேலும் எங்கள் பிள்ளைகள் மேலும் இருப்பதாக என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +21478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. और वहां बैठकर उसका पहरा देने लगे।]]></a:t>
+              <a:t><![CDATA[சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +21610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और उन्होंने उसे बान्धा और ले जाकर पीलातुस हाकिम के हाथ में सौंप दिया॥]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது, அவன் பரபாசை அவர்களுக்கு விடுதலையாக்கி, இயேசுவையோ வாரினால் அடிப்பித்து, சிலுவையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +21742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. और उसका दोषपत्र, उसके सिर के ऊपर लगाया, कि “यह यहूदियों का राजा यीशु है”।]]></a:t>
+              <a:t><![CDATA[அறையும்படிக்கு ஒப்புக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +21874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. तब उसके साथ दो डाकू एक दाहिने और एक बाएं क्रूसों पर चढ़ाए गए।]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது, தேசாதிபதியின் போர்ச்சேவகர் இயேசுவைத் தேசாதிபதியின் அரமனையிலே கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +22006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तब जो वचन यिर्मयाह भविष्यद्वक्ता के द्वारा कहा गया था वह पूरा हुआ; कि उन्होंने वे तीस सिक्के]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது, அவரைக் காட்டிக்கொடுத்த யூதாஸ், அவர் மரணாக்கினைக்குள்ளாகத் தீர்க்கப்பட்டதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +22138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. जब उसके पकड़वाने वाले यहूदा ने देखा कि वह दोषी ठहराया गया है तो वह पछताया और वे तीस चान्दी के]]></a:t>
+              <a:t><![CDATA[போர்ச்சேவகரின் கூட்டம் முழுவதையும் அவரிடத்தில் கூடிவரச்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17375,51 +22270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सिक्के महायाजकों और पुरनियों के पास फेर लाया।]]></a:t>
+              <a:t><![CDATA[28. அவர் வஸ்திரங்களைக் கழற்றி, சிவப்பான மேலங்கியை அவருக்கு உடுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17507,51 +22402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. और आने जाने वाले सिर हिला हिलाकर उस की निन्दा करते थे।]]></a:t>
+              <a:t><![CDATA[29. முள்ளுகளால் ஒரு முடியைப் பின்னி, அவர் சிரசின்மேல் வைத்து, அவர் வலதுகையில் ஒரு கோலைக்கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17639,51 +22534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और कहा, मैं ने निर्दोषी को घात के लिये पकड़वाकर पाप किया है? उन्होंने कहा, हमें क्या? तू ही जान।]]></a:t>
+              <a:t><![CDATA[அவர் முன்பாக முழங்காற்படியிட்டு: யூதருடைய ராஜாவே, வாழ்க என்று அவரைப் பரியாசம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17771,51 +22666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. और यह कहते थे, कि हे मन्दिर के ढाने वाले और तीन दिन में बनाने वाले, अपने आप को तो बचा; यदि तू]]></a:t>
+              <a:t><![CDATA[30. அவர்மேல் துப்பி, அந்தக் கோலை எடுத்து, அவரைச் சிரசில் அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17903,51 +22798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर का पुत्र है, तो क्रूस पर से उतर आ।]]></a:t>
+              <a:t><![CDATA[31. அவரைப் பரியாசம்பண்ணினபின்பு, அவருக்கு உடுத்தின மேலங்கியைக் கழற்றி, அவருடைய வஸ்திரங்களை அவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18035,51 +22930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. इसी रीति से महायाजक भी शास्त्रियों और पुरनियों समेत ठट्ठा कर करके कहते थे, इस ने औरों को बचाया,]]></a:t>
+              <a:t><![CDATA[உடுத்தி, அவரைச் சிலுவையில் அறையும்படி கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18167,51 +23062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और अपने को नहीं बचा सकता।]]></a:t>
+              <a:t><![CDATA[32. போகையில் சிரேனே ஊரானாகிய சீமோன் என்னப்பட்ட ஒரு மனுஷனை அவர்கள் கண்டு, அவருடைய சிலுவையைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18299,51 +23194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब वह उन सिक्कों मन्दिर में फेंककर चला गया, और जाकर अपने आप को फांसी दी।]]></a:t>
+              <a:t><![CDATA[சுமக்கும்படி அவனைப் பலவந்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18431,51 +23326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. यह तो “इस्राएल का राजा है”। अब क्रूस पर से उतर आए, तो हम उस पर विश्वास करें।]]></a:t>
+              <a:t><![CDATA[33. கபாலஸ்தலம் என்று அர்த்தங்கொள்ளும் கொல்கொதா என்னும் இடத்துக்கு அவர்கள் வந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18563,51 +23458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अर्थात उस ठहराए हुए मूल्य को (जिसे इस्त्राएल की सन्तान में से कितनों ने ठहराया था) ले लिए।]]></a:t>
+              <a:t><![CDATA[மனஸ்தாபப்பட்டு, அந்த முப்பது வெள்ளிக்காசைப் பிரதான ஆசாரியத்திடத்திற்கும் மூப்பரிடத்திற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18695,51 +23590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. उस ने परमेश्वर का भरोसा रखा है, यदि वह इस को चाहता है, तो अब इसे छुड़ा ले, क्योंकि इस ने कहा था,]]></a:t>
+              <a:t><![CDATA[34. கசப்புக்கலந்த காடியை அவருக்குக் குடிக்கக் கொடுத்தார்கள்; அவர் அதை ருசிபார்த்து, குடிக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18827,51 +23722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि “मैं परमेश्वर का पुत्र हूं”।]]></a:t>
+              <a:t><![CDATA[மனதில்லாதிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18959,51 +23854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. इसी प्रकार डाकू भी जो उसके साथ क्रूसों पर चढ़ाए गए थे उस की निन्दा करते थे॥]]></a:t>
+              <a:t><![CDATA[35. அவரைச் சிலுவையில் அறைந்தபின்பு, அவர்கள் சீட்டுப்போட்டு அவருடைய வஸ்திரங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19091,51 +23986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. दोपहर से लेकर तीसरे पहर तक उस सारे देश में अन्धेरा छाया रहा।]]></a:t>
+              <a:t><![CDATA[பங்கிட்டுக்கொண்டார்கள். என் வஸ்திரங்களைத் தங்களுக்குள்ளே பங்கிட்டு, என் உடையின் பேரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19223,51 +24118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. तीसरे पहर के निकट यीशु ने बड़े शब्द से पुकारकर कहा, एली, एली, लमा शबक्तनी अर्थात हे मेरे]]></a:t>
+              <a:t><![CDATA[சீட்டுப்போட்டார்கள் என்று தீர்க்கதரிசியால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19355,51 +24250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर, हे मेरे परमेश्वर, तू ने मुझे क्यों छोड़ दिया?]]></a:t>
+              <a:t><![CDATA[36. அவர்கள் அங்கே உட்கார்ந்து, அவரைக் காவல்காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19487,51 +24382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. जो वहां खड़े थे, उन में से कितनों ने यह सुनकर कहा, वह तो एलिय्याह को पुकारता है।]]></a:t>
+              <a:t><![CDATA[37. அன்றியும் அவர் அடைந்த ஆக்கினையின் முகாந்தரத்தைக் காண்பிக்கும் பொருட்டு, இவன் யூதருடைய ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19619,51 +24514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. उन में से एक तुरन्त दौड़ा, और स्पंज लेकर सिरके में डुबोया, और सरकण्डे पर रखकर उसे चुसाया।]]></a:t>
+              <a:t><![CDATA[இயேசு என்று எழுதி, அவர் சிரசுக்கு மேலாக வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19751,51 +24646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. औरों ने कहा, रह जाओ, देखें, एलिय्याह उसे बचाने आता है कि नहीं।]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது, அவருடைய வலது பக்கத்தில் ஒருவனும் அவருடைய இடது பக்கத்தில் ஒருவனுமாக இரண்டு கள்ளர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19883,51 +24778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. तब यीशु ने फिर बड़े शब्द से चिल्लाकर प्राण छोड़ दिए।]]></a:t>
+              <a:t><![CDATA[அவரோடேகூடச் சிலுவைகளில் அறையப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20015,51 +24910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और जैसे प्रभु ने मुझे आज्ञा दी थी वैसे ही उन्हें कुम्हार के खेत के मूल्य में दे दिया॥]]></a:t>
+              <a:t><![CDATA[திரும்பக் கொண்டுவந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20147,51 +25042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. और देखो मन्दिर का परदा ऊपर से नीचे तक फट कर दो टुकड़े हो गया: और धरती डोल गई और चटानें तड़क गईं।]]></a:t>
+              <a:t><![CDATA[39. அந்த வழியாய் நடந்துபோகிறவர்கள் தங்கள் தலைகளைத் துலுக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20279,51 +25174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. और मरियम मगदलीनी और दूसरी मरियम वहां कब्र के साम्हने बैठी थीं॥]]></a:t>
+              <a:t><![CDATA[40. தேவாலயத்தை இடித்து மூன்று நாளைக்குள்ளே கட்டுகிறவனே, உன்னை நீயே ரட்சித்துக்கொள்; நீ தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20411,51 +25306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. और कब्रें खुल गईं; और सोए हुए पवित्र लोगों की बहुत लोथें जी उठीं।]]></a:t>
+              <a:t><![CDATA[குமாரனானால் சிலுவையிலிருந்து இறங்கி வா என்று அவரைத் தூஷித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20543,51 +25438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. और उसके जी उठने के बाद वे कब्रों में से निकलकर पवित्र नगर में गए, और बहुतों को दिखाई दिए।]]></a:t>
+              <a:t><![CDATA[41. அப்படியே பிரதான ஆசாரியரும் வேதபாரகரும் மூப்பரும் பரியாசம்பண்ணி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20675,51 +25570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. दूसरे दिन जो तैयारी के दिन के बाद का दिन था, महायाजकों और फरीसियों ने पीलातुस के पास इकट्ठे होकर]]></a:t>
+              <a:t><![CDATA[42. மற்றவர்களை ரட்சித்தான்; தன்னைத்தான் ரட்சித்துக்கொள்ளத் திராணியில்லை; இவன் இஸ்ரவேலின் ராஜாவானால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20807,51 +25702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कहा।]]></a:t>
+              <a:t><![CDATA[இப்பொழுது சிலுவையிலிருந்து இறங்கிவரட்டும், அப்பொழுது இவனை விசுவாசிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20939,51 +25834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. तब सूबेदार और जो उसके साथ यीशु का पहरा दे रहे थे, भुईंडोल और जो कुछ हुआ था, देखकर अत्यन्त डर गए,]]></a:t>
+              <a:t><![CDATA[43. தன்னை தேவனுடைய குமாரனென்று சொல்லி, தேவன்மேல் நம்பிக்கையாயிருந்தானே; அவர் இவன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21071,51 +25966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और कहा, सचमुच “यह परमेश्वर का पुत्र था”।]]></a:t>
+              <a:t><![CDATA[பிரியமாயிருந்தால் இப்பொழுது இவனை இரட்சிக்கட்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21203,51 +26098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. हे महाराज, हमें स्मरण है, कि उस भरमाने वाले ने अपने जीते जी कहा था, कि मैं तीन दिन के बाद जी]]></a:t>
+              <a:t><![CDATA[44. அவரோடேகூடச் சிலுவைகளில் அறையப்பட்ட கள்ளரும் அந்தப்படியே அவரை நிந்தித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21335,51 +26230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उठूंगा।]]></a:t>
+              <a:t><![CDATA[45. ஆறாம் மணி நேரமுதல் ஒன்பதாம் மணி நேரம் வரைக்கும் பூமியெங்கும் அந்தகாரம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21467,51 +26362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. जब यीशु हाकिम के साम्हने खड़ा था, तो हाकिम ने उस से पूछा; कि क्या तू यहूदियों का राजा है? यीशु]]></a:t>
+              <a:t><![CDATA[4. குற்றமில்லாத இரத்தத்தை நான் காட்டிக்கொடுத்ததினால் பாவஞ்செய்தேன் என்றான். அதற்கு அவர்கள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21599,51 +26494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. वहां बहुत सी स्त्रियां जो गलील से यीशु की सेवा करती हुईं उसके साथ आईं थीं, दूर से यह देख रही]]></a:t>
+              <a:t><![CDATA[46. ஒன்பதாம் மணி நேரத்தில் இயேசு: ஏலீ! ஏலீ! லாமா சபக்தானி, என்று மிகுந்த சத்தமிட்டுக் கூப்பிட்டார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21731,51 +26626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[थीं।]]></a:t>
+              <a:t><![CDATA[அதற்கு என் தேவனே! என் தேவனே! ஏன் என்னைக் கைவிட்டீர் என்று அர்த்தமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21863,51 +26758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. उन में मरियम मगदलीली और याकूब और योसेस की माता मरियम और जब्दी के पुत्रों की माता थीं।]]></a:t>
+              <a:t><![CDATA[47. அங்கே நின்றவர்களில் சிலர் அதைக் கேட்டபொழுது: இவன் எலியாவைக் கூப்பிடுகிறான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21995,51 +26890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. सो आज्ञा दे कि तीसरे दिन तक कब्र की रखवाली की जाए, ऐसा न हो कि उसके चेले आकर उसे चुरा ले जाएं,]]></a:t>
+              <a:t><![CDATA[48. உடனே அவர்களில் ஒருவன் ஓடி, கடற்காளானை எடுத்து, காடியில் தோய்த்து, அதை ஒரு கோலில் மாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22127,51 +27022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और लोगों से कहने लगें, कि वह मरे हुओं में से जी उठा है: तब पिछला धोखा पहिले से भी बुरा होगा।]]></a:t>
+              <a:t><![CDATA[அவருக்குக் குடிக்கக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22259,51 +27154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. जब सांझ हुई तो यूसुफ नाम अरिमतियाह का एक धनी मनुष्य जो आप ही यीशु का चेला था आया: उस ने पीलातुस]]></a:t>
+              <a:t><![CDATA[49. மற்றவர்களோ: பொறு, எலியா இவனை இரட்சிக்க வருவானோ, பார்ப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22391,51 +27286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के पास जाकर यीशु की लोथ मांगी।]]></a:t>
+              <a:t><![CDATA[50. இயேசு மறுபடியும் மகாசத்தமாய்க் கூப்பிட்டு, ஆவியை விட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22523,51 +27418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. पीलातुस ने उन से कहा, तुम्हारे पास पहरूए तो हैं जाओ, अपनी समझ के अनुसार रखवाली करो।]]></a:t>
+              <a:t><![CDATA[51. அப்பொழுது, தேவாலயத்தின் திரைச்சீலை மேல்தொடங்கிக் கீழ்வரைக்கும் இரண்டாகக் கிழிந்தது, பூமியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22655,51 +27550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. इस पर पीलातुस ने दे देने की आज्ञा दी।]]></a:t>
+              <a:t><![CDATA[அதிர்ந்தது கன்மலைகளும் பிளந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22787,51 +27682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. सो वे पहरूओं को साथ ले कर गए, और पत्थर पर मुहर लगाकर कब्र की रखवाली की॥]]></a:t>
+              <a:t><![CDATA[52. கல்லறைகளும் திறந்தது, நித்திரை அடைந்திருந்த அநேக பரிசுத்தவான்களுடைய சரீரங்களும் எழுந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22919,51 +27814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने उस से कहा, तू आप ही कह रहा है।]]></a:t>
+              <a:t><![CDATA[எங்களுக்கென்ன, அது உன்பாடு என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23051,51 +27946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. यूसुफ ने लोथ को लेकर उसे उज्ज़वल चादर में लपेटा।]]></a:t>
+              <a:t><![CDATA[53. அவர் உயிர்த்தெழுந்தபின்பு, இவர்கள் கல்லறைகளைவிட்டுப் புறப்பட்டு, பரிசுத்த நகரத்தில் பிரவேசித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23183,51 +28078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. और उसे अपनी नई कब्र में रखा, जो उस ने चट्टान में खुदवाई थी, और कब्र के द्वार पर बड़ा पत्थर]]></a:t>
+              <a:t><![CDATA[அநேகருக்குக் காணப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23315,51 +28210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लुढ़काकर चला गया।]]></a:t>
+              <a:t><![CDATA[54. நூற்றுக்கு அதிபதியும், அவனோடேகூட இயேசுவைக் காவல் காத்திருந்தவர்களும், பூமியதிர்ச்சியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23375,92 +28270,1016 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சம்பவித்த காரியங்களையும் கண்டு, மிகவும் பயந்து: மெய்யாகவே இவர் தேவனுடைய குமாரன் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[55. மேலும், இயேசுவுக்கு ஊழியஞ்செய்யும்படி கலிலேயாவிலிருந்து அவரோடே வந்திருந்த அநேக ஸ்திரீகள் அங்கே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தூரத்திலே நின்று பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[56. அவர்களுக்குள்ளே மகதலேனா மரியாளும், யாக்கோபுக்கும் யோசேக்கும் தாயாகிய மரியாளும், செபதேயுவின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரருடைய தாயும் இருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[57. சாயங்காலமானபோது, இயேசுவுக்குச் சீஷனும் ஐசுவரியவானுமாயிருந்த யோசேப்பு என்னும் பேர் கொண்ட]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அரிமத்தியா ஊரானாகிய ஒரு மனுஷன் வந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme87">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme87">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23486,51 +29305,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme87">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23661,51 +29480,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>92</Slides>
+  <Slides>115</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>