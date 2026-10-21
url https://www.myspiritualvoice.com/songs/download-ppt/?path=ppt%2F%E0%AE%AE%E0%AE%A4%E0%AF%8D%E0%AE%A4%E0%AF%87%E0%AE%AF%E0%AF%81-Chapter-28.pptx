--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -61,50 +61,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +122,51 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +299,54 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவர்கள் மூப்பரோடே கூடிவந்து, ஆலோசனைபண்ணி, சேவகருக்கு வேண்டிய பணத்தைக் கொடுத்து:]]></a:t>
+              <a:t><![CDATA[6. He is not here: for he has risen, as he said. Come, see the place where the Lord lay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவர்கள் மூப்பரோடே கூடிவந்து, ஆலோசனைபண்ணி, சேவகருக்கு வேண்டிய பணத்தைக் கொடுத்து:]]></a:t>
+              <a:t><![CDATA[7. And go quickly, and tell his disciples that he has risen from the dead; and, behold, he goes before you into Galilee; there shall all of you see him: lo, I have told you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் நித்திரைபண்ணுகையில், அவனுடைய சீஷர்கள் இராத்திரியிலே வந்து, அவனைக் களவாய்க் கொண்டு போய்விட்டார்கள் என்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. And go quickly, and tell his disciples that he has risen from the dead; and, behold, he goes before you into Galilee; there shall all of you see him: lo, I have told you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் நித்திரைபண்ணுகையில், அவனுடைய சீஷர்கள் இராத்திரியிலே வந்து, அவனைக் களவாய்க் கொண்டு போய்விட்டார்கள் என்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. And go quickly, and tell his disciples that he has risen from the dead; and, behold, he goes before you into Galilee; there shall all of you see him: lo, I have told you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இது தேசாதிபதிக்குக் கேள்வியானால், நாங்கள் அவரைச் சம்மதப்படுத்தி, உங்களைத் தப்புவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And they departed quickly from the tomb with fear and great joy; and did run to bring his disciples word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் பணத்தை வாங்கிக்கொண்டு, தங்களுக்குப் போதிக்கப்பட்டபடியே செய்தார்கள். இந்தப் பேச்சு யூதருக்குள்ளே இந்நாள்வரைக்கும் பிரசித்தமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. And they departed quickly from the tomb with fear and great joy; and did run to bring his disciples word.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் பணத்தை வாங்கிக்கொண்டு, தங்களுக்குப் போதிக்கப்பட்டபடியே செய்தார்கள். இந்தப் பேச்சு யூதருக்குள்ளே இந்நாள்வரைக்கும் பிரசித்தமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. And as they went to tell his disciples, behold, Jesus met them, saying, All hail. And they came and held him by the feet, and worshipped him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பதினொரு சீஷர்களும், கலிலேயாவிலே இயேசு தங்களுக்குக் குறித்திருந்த மலைக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And as they went to tell his disciples, behold, Jesus met them, saying, All hail. And they came and held him by the feet, and worshipped him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அங்கே அவர்கள் அவரைக் கண்டு பணிந்துகொண்டார்கள், சிலரோ சந்தேகப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then said Jesus unto them, Be not afraid: go tell my brethren that they go into Galilee, and there shall they see me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஓய்வு நாள் முடிந்து, வாரத்தின் முதலாம் நாள் விடிந்துவருகையில், மகதலேனா மரியாளும் மற்ற மரியாளும் கல்லறையைப் பார்க்க வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then said Jesus unto them, Be not afraid: go tell my brethren that they go into Galilee, and there shall they see me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் பயத்தோடும் மகா சந்தோஷத்தோடும் கல்லறையை விட்டுச் சீக்கிரமாய்ப் புறப்பட்டு, அவருடைய சீஷர்களுக்கு அறிவிக்க ஓடினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. In the end of the sabbath, as it began to dawn toward the first day of the week, came Mary Magdalene and the other Mary to see the tomb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஓய்வு நாள் முடிந்து, வாரத்தின் முதலாம் நாள் விடிந்துவருகையில், மகதலேனா மரியாளும் மற்ற மரியாளும் கல்லறையைப் பார்க்க வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Now when they were going, behold, some of the watch came into the city, and showed unto the chief priests all the things that were done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது இயேசு சமீபத்தில் வந்து, அவர்களை நோக்கி: வானத்திலும் பூமியிலும் சகல அதிகாரமும் எனக்குக் கொடுக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Now when they were going, behold, some of the watch came into the city, and showed unto the chief priests all the things that were done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது, பூமி மிகவும் அதிரும்படி, கர்த்தருடைய தூதன் வானத்திலிருந்திறங்கி வந்து, வாசலிலிருந்த கல்லைப் புரட்டித் தள்ளி, அதின்மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And when they were assembled with the elders, and had taken counsel, they gave large money unto the soldiers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது, பூமி மிகவும் அதிரும்படி, கர்த்தருடைய தூதன் வானத்திலிருந்திறங்கி வந்து, வாசலிலிருந்த கல்லைப் புரட்டித் தள்ளி, அதின்மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[13. Saying, Say all of you, His disciples came by night, and stole him away while we slept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால், நீங்கள் புறப்பட்டுப்போய் சகல ஜாதிகளையும் சீஷராக்கி, பிதா குமாரன் பரிசுத்த ஆவியின் நாமத்திலே அவர்களுக்கு ஞானஸ்நானங்கொடுத்து,]]></a:t>
+              <a:t><![CDATA[13. Saying, Say all of you, His disciples came by night, and stole him away while we slept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால், நீங்கள் புறப்பட்டுப்போய் சகல ஜாதிகளையும் சீஷராக்கி, பிதா குமாரன் பரிசுத்த ஆவியின் நாமத்திலே அவர்களுக்கு ஞானஸ்நானங்கொடுத்து,]]></a:t>
+              <a:t><![CDATA[14. And if this come to the governor's ears, we will persuade him, and secure you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் உங்களுக்குக் கட்டளையிட்ட யாவையும் அவர்கள் கைக்கொள்ளும்படி அவர்களுக்கு உபதேசம் பண்ணுங்கள்; இதோ, உலகத்தின் முடிவுபரியந்தம் சகல நாட்களிலும் நான் உங்களுடனேகூட இருக்கிறேன் என்றார். ஆமென்.]]></a:t>
+              <a:t><![CDATA[14. And if this come to the governor's ears, we will persuade him, and secure you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் உங்களுக்குக் கட்டளையிட்ட யாவையும் அவர்கள் கைக்கொள்ளும்படி அவர்களுக்கு உபதேசம் பண்ணுங்கள்; இதோ, உலகத்தின் முடிவுபரியந்தம் சகல நாட்களிலும் நான் உங்களுடனேகூட இருக்கிறேன் என்றார். ஆமென்.]]></a:t>
+              <a:t><![CDATA[15. So they took the money, and did as they were taught: and this saying is commonly reported among the Jews until this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுடைய ரூபம் மின்னல் போலவும், அவனுடைய வஸ்திரம் உறைந்த மழையைப்போல வெண்மையாகவும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[15. So they took the money, and did as they were taught: and this saying is commonly reported among the Jews until this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. காவலாளர் அவனுக்குப் பயந்ததினால் திடுக்கிட்டுச் செத்தவர்கள் போலானார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then the eleven disciples went away into Galilee, into a mountain where Jesus had appointed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் பயத்தோடும் மகா சந்தோஷத்தோடும் கல்லறையை விட்டுச் சீக்கிரமாய்ப் புறப்பட்டு, அவருடைய சீஷர்களுக்கு அறிவிக்க ஓடினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. In the end of the sabbath, as it began to dawn toward the first day of the week, came Mary Magdalene and the other Mary to see the tomb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தூதன் அந்த ஸ்திரீகளை நோக்கி: நீங்கள் பயப்படாதிருங்கள்; சிலுவையில் அறையப்பட்ட இயேசுவைத் தேடுகிறீர்கள் என்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[17. And when they saw him, they worshipped him: but some doubted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தூதன் அந்த ஸ்திரீகளை நோக்கி: நீங்கள் பயப்படாதிருங்கள்; சிலுவையில் அறையப்பட்ட இயேசுவைத் தேடுகிறீர்கள் என்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[18. And Jesus came and spoke unto them, saying, All power is given unto me in heaven and in earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் இங்கே இல்லை; தாம் சொன்னபடியே உயிர்த்தெழுந்தார்; கர்த்தரை வைத்த இடத்தை வந்து பாருங்கள்;]]></a:t>
+              <a:t><![CDATA[18. And Jesus came and spoke unto them, saying, All power is given unto me in heaven and in earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் இங்கே இல்லை; தாம் சொன்னபடியே உயிர்த்தெழுந்தார்; கர்த்தரை வைத்த இடத்தை வந்து பாருங்கள்;]]></a:t>
+              <a:t><![CDATA[19. Go all of you therefore, and teach all nations, baptizing them in the name of the Father, and of the Son, and of the Holy Spirit:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சீக்கிரமாய்ப் போய், அவர் மரித்தோரிலிருந்து எழுந்தார் என்று அவருடைய சீஷர்களுக்குச் சொல்லுங்கள். அவர் உங்களுக்கு முன்னே கலிலேயாவுக்குப் போகிறார்; அங்கே அவரைக் காண்பீர்கள்; இதோ, உங்களுக்குச் சொன்னேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Go all of you therefore, and teach all nations, baptizing them in the name of the Father, and of the Son, and of the Holy Spirit:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3349,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சீக்கிரமாய்ப் போய், அவர் மரித்தோரிலிருந்து எழுந்தார் என்று அவருடைய சீஷர்களுக்குச் சொல்லுங்கள். அவர் உங்களுக்கு முன்னே கலிலேயாவுக்குப் போகிறார்; அங்கே அவரைக் காண்பீர்கள்; இதோ, உங்களுக்குச் சொன்னேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. Teaching them to observe all things whatsoever I have commanded you: and, lo, I am with you always, even unto the end of the world. Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Teaching them to observe all things whatsoever I have commanded you: and, lo, I am with you always, even unto the end of the world. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அவருடைய சீஷர்களுக்கு அறிவிக்கப் போகிறபோது, இயேசு தாமே அவர்களுக்கு எதிர்பட்டு: வாழ்க என்றார். அவர்கள் கிட்டவந்து, அவர் பாதங்களைத் தழுவி, அவரைப் பணிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And, behold, there was a great earthquake: for the angel of the Lord descended from heaven, and came and rolled back the stone from the door, and sat upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் அவருடைய சீஷர்களுக்கு அறிவிக்கப் போகிறபோது, இயேசு தாமே அவர்களுக்கு எதிர்பட்டு: வாழ்க என்றார். அவர்கள் கிட்டவந்து, அவர் பாதங்களைத் தழுவி, அவரைப் பணிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And, behold, there was a great earthquake: for the angel of the Lord descended from heaven, and came and rolled back the stone from the door, and sat upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது இயேசு அவர்களை நோக்கி: பயப்படாதிருங்கள்; நீங்கள் போய், என் சகோதரர் கலிலேயாவுக்குப் போகும்படி அவர்களுக்குச் சொல்லுங்கள்; அங்கே அவர்கள் என்னைக் காண்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. His countenance was like lightning, and his raiment white as snow:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது இயேசு அவர்களை நோக்கி: பயப்படாதிருங்கள்; நீங்கள் போய், என் சகோதரர் கலிலேயாவுக்குப் போகும்படி அவர்களுக்குச் சொல்லுங்கள்; அங்கே அவர்கள் என்னைக் காண்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And for fear of him the keepers did shake, and became as dead men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் போகையில், காவல் சேவகரில் சிலர் நகரத்திற்குள்ளே வந்து, நடந்த யாவற்றையும் பிரதான ஆசாரியருக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the angel answered and said unto the women, Fear not all of you: for I know that all of you seek Jesus, which was crucified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் போகையில், காவல் சேவகரில் சிலர் நகரத்திற்குள்ளே வந்து, நடந்த யாவற்றையும் பிரதான ஆசாரியருக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the angel answered and said unto the women, Fear not all of you: for I know that all of you seek Jesus, which was crucified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729499" r:id="rId1"/>
+    <p:sldLayoutId id="2481564107" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,50 +4459,58 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রধান যাজকরা ইহুদী নেতাদের সঙ্গে দেখা করে একটা ফন্দি আঁটলো৷ তারা সেই পাহারাদারদের অনেক টাকা]]></a:t>
+              <a:t><![CDATA[6. அவர் இங்கே இல்லை; தாம் சொன்னபடியே உயிர்த்தெழுந்தார்; கர்த்தரை வைத்த இடத்தை வந்து பாருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে বলল,]]></a:t>
+              <a:t><![CDATA[7. சீக்கிரமாய்ப் போய், அவர் மரித்தோரிலிருந்து எழுந்தார் என்று அவருடைய சீஷர்களுக்குச் சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ‘তোমরা লোকদের বলো, ‘আমরা রাতে যখন ঘুমাচ্ছিলাম সেইসময় যীশুর শিষ্যরা এসে তাঁর দেহটা চুরি করে]]></a:t>
+              <a:t><![CDATA[அவர் உங்களுக்கு முன்னே கலிலேயாவுக்குப் போகிறார்; அங்கே அவரைக் காண்பீர்கள்; இதோ, உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে গেছে৷]]></a:t>
+              <a:t><![CDATA[சொன்னேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আর একথা যদি রাজ্যপালের কানে যায়, আমরা তাঁকে বোঝাব আর তোমাদের ঝামেলার হাত থেকে দূরে রাখব৷’]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் பயத்தோடும் மகா சந்தோஷத்தோடும் கல்லறையை விட்டுச் சீக்கிரமாய்ப் புறப்பட்டு, அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তারা সেইটাকা নিয়ে তাদের য়েমন বলতে শেখানো হয়েছিল তেমনই বলল৷ ইহুদীদের মধ্যে আজও এই গল্পটাই]]></a:t>
+              <a:t><![CDATA[சீஷர்களுக்கு அறிவிக்க ஓடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রচলিত আছে৷]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் அவருடைய சீஷர்களுக்கு அறிவிக்கப் போகிறபோது, இயேசு தாமே அவர்களுக்கு எதிர்பட்டு: வாழ்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. এবার সেই এগারো জন শিষ্য গালীলে ফিরে গিয়ে যীশু তাঁদের য়েমন বলেছিলেন সেই মতো সেই পর্বতে গেলেন৷]]></a:t>
+              <a:t><![CDATA[என்றார். அவர்கள் கிட்டவந்து, அவர் பாதங்களைத் தழுவி, அவரைப் பணிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তাঁরা যীশুকে দেখে ভুমিষ্ঠ হয়ে তাঁকে প্রণাম করলেন৷ তবে তাঁদের কয়েকজনের মধ্যে সন্দেহ দেখা দিল,]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது இயேசு அவர்களை நோக்கி: பயப்படாதிருங்கள்; நீங்கள் போய், என் சகோதரர் கலிலேயாவுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. বিশ্রামবারেরশেষে সপ্তাহের প্রথম দিন, অর্থাত্, ববিবার খুব ভোরে মগ্দলীনী মরিয়ম ও অন্য মরিয়ম কবরটা]]></a:t>
+              <a:t><![CDATA[போகும்படி அவர்களுக்குச் சொல்லுங்கள்; அங்கே அவர்கள் என்னைக் காண்பார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তখন সেইস্ত্রীলোকেরা তাড়াতাড়ি কবরের কাছ থেকে চলে গেলেন৷ তাঁরা খুব ভয় পেয়ে গিয়েছিলেন, তবু]]></a:t>
+              <a:t><![CDATA[1. ஓய்வு நாள் முடிந்து, வாரத்தின் முதலாம் நாள் விடிந்துவருகையில், மகதலேனா மரியாளும் மற்ற மரியாளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখতে এলেন৷]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் போகையில், காவல் சேவகரில் சிலர் நகரத்திற்குள்ளே வந்து, நடந்த யாவற்றையும் பிரதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তখন যীশু কাছে এসে তাদের বললেন, ‘স্বর্গে ও পৃথিবীতে পূর্ণ ক্ষমতা ও কর্ত্তৃত্ব আমাকে দেওযা হয়েছে৷]]></a:t>
+              <a:t><![CDATA[ஆசாரியருக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তখন হঠাত্ ভীষণ ভূমিকম্প হল, কারণ প্রভুর একজন স্বর্গদূত স্বর্গ থেকে নেমে এসে সেই পাথরখানা]]></a:t>
+              <a:t><![CDATA[12. இவர்கள் மூப்பரோடே கூடிவந்து, ஆலோசனைபண்ணி, சேவகருக்கு வேண்டிய பணத்தைக் கொடுத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমাধিগুহার মুখ থেকে সরিয়ে দিলেন ও তার ওপরে বসলেন৷]]></a:t>
+              <a:t><![CDATA[13. நாங்கள் நித்திரைபண்ணுகையில், அவனுடைய சீஷர்கள் இராத்திரியிலே வந்து, அவனைக் களவாய்க் கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাই তোমরা যাও, তোমরা গিয়ে সকল জাতির মানুষকে আমার শিষ্য কর৷ পিতা, পুত্র ও পবিত্র আত্মার নামে]]></a:t>
+              <a:t><![CDATA[போய்விட்டார்கள் என்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাপ্তিস্ম দাও৷]]></a:t>
+              <a:t><![CDATA[14. இது தேசாதிபதிக்குக் கேள்வியானால், நாங்கள் அவரைச் சம்மதப்படுத்தி, உங்களைத் தப்புவிப்போம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আমি তোমাদের য়েসব আদেশ দিয়েছি, সেসব তাদের পালন করতে শেখাও আর দেখ যুগান্ত পর্যন্ত প্রতিদিন আমি]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সর্বদাইতোমাদের সঙ্গে সঙ্গে আছি৷’]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் பணத்தை வாங்கிக்கொண்டு, தங்களுக்குப் போதிக்கப்பட்டபடியே செய்தார்கள். இந்தப் பேச்சு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তাঁর চেহারা বিদ্যুত ঝলকের মতো উজ্জ্বল ও তাঁর পোশাক তুষারশুভ্র৷]]></a:t>
+              <a:t><![CDATA[யூதருக்குள்ளே இந்நாள்வரைக்கும் பிரசித்தமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তাঁর ভয়ে পাহারাদাররা কাঁপতে কাঁপতে মড়ার মতো হয়ে গেল৷]]></a:t>
+              <a:t><![CDATA[16. பதினொரு சீஷர்களும், கலிலேயாவிலே இயேசு தங்களுக்குக் குறித்திருந்த மலைக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁদের মন আনন্দে ভরে গিয়েছিল, তাঁরা যীশুর শিষ্যদের একথা বলার জন্য দৌড়ালেন৷]]></a:t>
+              <a:t><![CDATA[கல்லறையைப் பார்க்க வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. সেই স্বর্গদূত ঐ স্ত্রীলোকদের বললেন, ‘তোমরা ভয় পেও না, আমি জানি তোমরা, য়াঁকে ক্রুশে দিয়েছিলে]]></a:t>
+              <a:t><![CDATA[17. அங்கே அவர்கள் அவரைக் கண்டு பணிந்துகொண்டார்கள், சிலரோ சந்தேகப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁকে খুঁজছ৷]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது இயேசு சமீபத்தில் வந்து, அவர்களை நோக்கி: வானத்திலும் பூமியிலும் சகல அதிகாரமும் எனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কিন্তু তিনি এখানে নেই৷ তিনি য়েমন বলেছিলেন, তেমনি পুনরুত্থিত হয়েছেন৷ এস, য়েখানে তাঁকে শুইয়ে]]></a:t>
+              <a:t><![CDATA[கொடுக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখা হয়েছিল তা দেখ;]]></a:t>
+              <a:t><![CDATA[19. ஆகையால், நீங்கள் புறப்பட்டுப்போய் சகல ஜாதிகளையும் சீஷராக்கி, பிதா குமாரன் பரிசுத்த ஆவியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. আর তাড়াতাড়ি গিয়ে তাঁর শিষ্যদের বল, ‘তিনি মৃতদের মধ্য থেকে পুনরুত্থিত হয়েছেন৷ তিনি তোমাদের আগে]]></a:t>
+              <a:t><![CDATA[நாமத்திலே அவர்களுக்கு ஞானஸ்நானங்கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8223,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগে গালীলে যাচ্ছেন, তোমরা তাঁকে সেখানে দেখতে পাবে৷'" আমি তোমাদের য়ে কথা বললাম তা মনে রেখো৷]]></a:t>
+              <a:t><![CDATA[20. நான் உங்களுக்குக் கட்டளையிட்ட யாவையும் அவர்கள் கைக்கொள்ளும்படி அவர்களுக்கு உபதேசம் பண்ணுங்கள்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இதோ, உலகத்தின் முடிவுபரியந்தம் சகல நாட்களிலும் நான் உங்களுடனேகூட இருக்கிறேன் என்றார். ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. হঠাত্ যীশু তাঁদের সঙ্গে সাক্ষাত্ করে বললেন, ‘শুভেচ্ছা নাও!’ তখন তাঁরা যীশুর কাছে গিয়ে তাঁর পা]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது, பூமி மிகவும் அதிரும்படி, கர்த்தருடைய தூதன் வானத்திலிருந்திறங்கி வந்து, வாசலிலிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জড়িয়ে ধরে তাঁকে প্রণাম করলেন৷]]></a:t>
+              <a:t><![CDATA[கல்லைப் புரட்டித் தள்ளி, அதின்மேல் உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. যীশু তাঁদের বললেন, ‘ভয় করো না, তোমরা যাও, আমার ভাইদের গিয়ে বল, তারা য়েন গালীলে যায়, সেখানেই]]></a:t>
+              <a:t><![CDATA[3. அவனுடைய ரூபம் மின்னல் போலவும், அவனுடைய வஸ்திரம் உறைந்த மழையைப்போல வெண்மையாகவும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার দেখা পাবে৷’]]></a:t>
+              <a:t><![CDATA[4. காவலாளர் அவனுக்குப் பயந்ததினால் திடுக்கிட்டுச் செத்தவர்கள் போலானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সেই মহিলারা যখন যাচ্ছিলেন, তখন সেই পাহারাদারদের কয়েকজন শহরে গিয়ে যা যা ঘটেছিল তা প্রধান]]></a:t>
+              <a:t><![CDATA[5. தூதன் அந்த ஸ்திரீகளை நோக்கி: நீங்கள் பயப்படாதிருங்கள்; சிலுவையில் அறையப்பட்ட இயேசுவைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাজকদের বলল৷]]></a:t>
+              <a:t><![CDATA[தேடுகிறீர்கள் என்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>