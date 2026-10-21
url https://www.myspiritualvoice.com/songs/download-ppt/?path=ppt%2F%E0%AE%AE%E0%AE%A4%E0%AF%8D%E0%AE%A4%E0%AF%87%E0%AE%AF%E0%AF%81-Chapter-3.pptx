--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -47,50 +47,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -99,50 +107,54 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -268,53 +280,57 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -374,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பரிசேயரிலும் சதுசேயரிலும் அநேகர் தன்னிடத்தில் ஞானஸ்நானம் பெறும்படி வருகிறதை அவன் கண்டு: விரியன் பாம்புக்குட்டிகளே! வருங்கோபத்துக்குத் தப்பித்துக்கொள்ள உங்களுக்கு வகைகாட்டினவன் யார்?]]></a:t>
+              <a:t><![CDATA[6. And were baptized of him in Jordan, confessing their sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -483,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மனந்திரும்புதலுக்கு ஏற்ற கனிகளைக் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. But when he saw many of the Pharisees and Sadducees come to his baptism, he said unto them, O generation of vipers, who has warned you to flee from the wrath to come?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -592,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆபிரகாம் எங்களுக்குத் தகப்பன் என்று உங்களுக்குள்ளே சொல்லிக்கொள்ள நினையாதிருங்கள்; தேவன் இந்தக் கல்லுகளினாலே ஆபிரகாமுக்குப் பிள்ளைகளை உண்டுபண்ண வல்லவராயிருக்கிறார் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[7. But when he saw many of the Pharisees and Sadducees come to his baptism, he said unto them, O generation of vipers, who has warned you to flee from the wrath to come?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -701,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆபிரகாம் எங்களுக்குத் தகப்பன் என்று உங்களுக்குள்ளே சொல்லிக்கொள்ள நினையாதிருங்கள்; தேவன் இந்தக் கல்லுகளினாலே ஆபிரகாமுக்குப் பிள்ளைகளை உண்டுபண்ண வல்லவராயிருக்கிறார் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. Bring forth therefore fruits meet for repentance:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -810,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்பொழுதே கோடரியானது மரங்களின் வேர் அருகே வைத்திருக்கிறது. ஆகையால் நல்ல கனிகொடாத மரமெல்லாம் வெட்டுண்டு அக்கினியிலே போடப்படும்.]]></a:t>
+              <a:t><![CDATA[9. And think not to say within yourselves, We have Abraham to our father: for I say unto you, that God is able of these stones to raise up children unto Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -919,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்பொழுதே கோடரியானது மரங்களின் வேர் அருகே வைத்திருக்கிறது. ஆகையால் நல்ல கனிகொடாத மரமெல்லாம் வெட்டுண்டு அக்கினியிலே போடப்படும்.]]></a:t>
+              <a:t><![CDATA[9. And think not to say within yourselves, We have Abraham to our father: for I say unto you, that God is able of these stones to raise up children unto Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனந்திரும்புதலுக்கென்று நான் ஜலத்தினால் உங்களுக்கு ஞானஸ்நானம் கொடுக்கிறேன்; எனக்குப்பின் வருகிறவர் என்னிலும் வல்லவராயிருக்கிறார், அவருடைய பாதரட்சைகளைச் சுமக்கிறதற்கு நான் பாத்திரன் அல்ல; அவர் பரிசுத்த ஆவியினாலும் அக்கினியினாலும் ஞானஸ்நானம் கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[10. And now also the axe is laid unto the root of the trees: therefore every tree which brings not forth good fruit is hewn down, and cast into the fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1137,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனந்திரும்புதலுக்கென்று நான் ஜலத்தினால் உங்களுக்கு ஞானஸ்நானம் கொடுக்கிறேன்; எனக்குப்பின் வருகிறவர் என்னிலும் வல்லவராயிருக்கிறார், அவருடைய பாதரட்சைகளைச் சுமக்கிறதற்கு நான் பாத்திரன் அல்ல; அவர் பரிசுத்த ஆவியினாலும் அக்கினியினாலும் ஞானஸ்நானம் கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[10. And now also the axe is laid unto the root of the trees: therefore every tree which brings not forth good fruit is hewn down, and cast into the fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தூற்றுக்கூடை அவர் கையில் இருக்கிறது; அவர் தமது களத்தை நன்றாய் விளக்கி, தமது கோதுமையைக் களஞ்சியத்தில் சேர்ப்பார்; பதரையோ அவியாத அக்கினியினால் சுட்டெரிப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. I indeed baptize you with water unto repentance. but he that comes after me is mightier than I, whose shoes I am not worthy to bear: he shall baptize you with the Holy Spirit, and with fire:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1355,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தூற்றுக்கூடை அவர் கையில் இருக்கிறது; அவர் தமது களத்தை நன்றாய் விளக்கி, தமது கோதுமையைக் களஞ்சியத்தில் சேர்ப்பார்; பதரையோ அவியாத அக்கினியினால் சுட்டெரிப்பார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. I indeed baptize you with water unto repentance. but he that comes after me is mightier than I, whose shoes I am not worthy to bear: he shall baptize you with the Holy Spirit, and with fire:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1464,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களில் யோவான்ஸ்நானன் யூதேயாவின் வனாந்தரத்தில் வந்து:]]></a:t>
+              <a:t><![CDATA[1. In those days came John the Baptist, preaching in the wilderness of Judaea,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1573,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது யோவானால் ஞானஸ்நானம் பெறுவதற்கு இயேசு கலிலேயாவைவிட்டு யோர்தானுக்கு அருகே அவனிடத்தில் வந்தார்.]]></a:t>
+              <a:t><![CDATA[11. I indeed baptize you with water unto repentance. but he that comes after me is mightier than I, whose shoes I am not worthy to bear: he shall baptize you with the Holy Spirit, and with fire:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1682,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோவான் அவருக்குத் தடை செய்து: நான் உம்மாலே ஞானஸ்நானம் பெறவேண்டியதாயிருக்க, நீர் என்னிடத்தில் வரலாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Whose fan is in his hand, and he will thoroughly purge his floor, and gather his wheat into the garner; but he will burn up the chaff with unquenchable fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1791,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோவான் அவருக்குத் தடை செய்து: நான் உம்மாலே ஞானஸ்நானம் பெறவேண்டியதாயிருக்க, நீர் என்னிடத்தில் வரலாமா என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Whose fan is in his hand, and he will thoroughly purge his floor, and gather his wheat into the garner; but he will burn up the chaff with unquenchable fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1900,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இயேசு அவனுக்குப் பிரதியுத்தரமாக: இப்பொழுது இடங்கொடு, இப்படி எல்லா நீதியையும் நிறைவேற்றுவது நமக்கு ஏற்றதாயிருக்கிறது என்றார். அப்பொழுது அவருக்கு இடங்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[13. Then comes Jesus from Galilee to Jordan unto John, to be baptized of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2009,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இயேசு அவனுக்குப் பிரதியுத்தரமாக: இப்பொழுது இடங்கொடு, இப்படி எல்லா நீதியையும் நிறைவேற்றுவது நமக்கு ஏற்றதாயிருக்கிறது என்றார். அப்பொழுது அவருக்கு இடங்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[13. Then comes Jesus from Galilee to Jordan unto John, to be baptized of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2118,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இயேசு ஞானஸ்நானம் பெற்று, ஜலத்திலிருந்து கரையேறினவுடனே, இதோ வானம் அவருக்குத் திறக்கப்பட்டது; தேவ ஆவி புறாவைப்போல இறங்கி, தம்மேல் வருகிறதைக் கண்டார்.]]></a:t>
+              <a:t><![CDATA[14. But John forbad him, saying, I have need to be baptized of you, and come you to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2227,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இயேசு ஞானஸ்நானம் பெற்று, ஜலத்திலிருந்து கரையேறினவுடனே, இதோ வானம் அவருக்குத் திறக்கப்பட்டது; தேவ ஆவி புறாவைப்போல இறங்கி, தம்மேல் வருகிறதைக் கண்டார்.]]></a:t>
+              <a:t><![CDATA[14. But John forbad him, saying, I have need to be baptized of you, and come you to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2336,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும், வானத்திலிருந்து ஒரு சத்தம் உண்டாகி, இவர் என்னுடைய நேசகுமாரன், இவரில் பிரியமாயிருக்கிறேன் என்று உரைத்தது.]]></a:t>
+              <a:t><![CDATA[15. And Jesus answering said unto him, Suffer it to be so now: for thus it becomes us to fulfill all righteousness. Then he suffered him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2445,51 +2461,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும், வானத்திலிருந்து ஒரு சத்தம் உண்டாகி, இவர் என்னுடைய நேசகுமாரன், இவரில் பிரியமாயிருக்கிறேன் என்று உரைத்தது.]]></a:t>
+              <a:t><![CDATA[15. And Jesus answering said unto him, Suffer it to be so now: for thus it becomes us to fulfill all righteousness. Then he suffered him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And Jesus, when he was baptized, went up immediately out of the water: and, lo, the heavens were opened unto him, and he saw the Spirit of God descending like a dove, and lighting upon him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2554,51 +2679,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மனந்திரும்புங்கள், பரலோகராஜ்யம் சமீபித்திருக்கிறது என்று பிரசங்கம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[2. And saying, Repent all of you: for the kingdom of heaven is at hand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And Jesus, when he was baptized, went up immediately out of the water: and, lo, the heavens were opened unto him, and he saw the Spirit of God descending like a dove, and lighting upon him:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And lo a voice from heaven, saying, This is my beloved Son, in whom I am well pleased.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And lo a voice from heaven, saying, This is my beloved Son, in whom I am well pleased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2663,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள்; அவருக்குப் பாதைகளைச் செவ்வைபண்ணுங்கள் என்று வனாந்தரத்தில் கூப்பிடுகிறவனுடைய சத்தம் உண்டென்று, ஏசாயா தீர்க்கதரிசியினால் சொல்லப்பட்டவன் இவனே.]]></a:t>
+              <a:t><![CDATA[3. For this is he that was spoken of by the prophet Isaiah, saying, The voice of one crying in the wilderness, Prepare all of you the way of the Lord, make his paths straight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2772,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள்; அவருக்குப் பாதைகளைச் செவ்வைபண்ணுங்கள் என்று வனாந்தரத்தில் கூப்பிடுகிறவனுடைய சத்தம் உண்டென்று, ஏசாயா தீர்க்கதரிசியினால் சொல்லப்பட்டவன் இவனே.]]></a:t>
+              <a:t><![CDATA[3. For this is he that was spoken of by the prophet Isaiah, saying, The voice of one crying in the wilderness, Prepare all of you the way of the Lord, make his paths straight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2881,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்த யோவான் ஒட்டகமயிர் உடையைத் தரித்து, தன் அரையில் வார்கச்சையைக் கட்டிக்கொண்டிருந்தான்; வெட்டுக்கிளியும் காட்டுத் தேனும் அவனுக்கு ஆகாரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. And the same John had his raiment of camel's hair, and a leathern girdle about his loins; and his food was locusts and wild honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2990,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது, எருசலேம் நகரத்தாரும், யூதேயா தேசத்தார் அனைவரும், யோர்தானுக்கு அடுத்த சுற்றுப்புறத்தார் யாவரும் அவனிடத்திற்குப் போய்,]]></a:t>
+              <a:t><![CDATA[4. And the same John had his raiment of camel's hair, and a leathern girdle about his loins; and his food was locusts and wild honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3099,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தங்கள் பாவங்களை அறிக்கையிட்டு யோர்தான் நதியில் அவனால் ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Then went out to him Jerusalem, and all Judaea, and all the region round about Jordan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3208,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பரிசேயரிலும் சதுசேயரிலும் அநேகர் தன்னிடத்தில் ஞானஸ்நானம் பெறும்படி வருகிறதை அவன் கண்டு: விரியன் பாம்புக்குட்டிகளே! வருங்கோபத்துக்குத் தப்பித்துக்கொள்ள உங்களுக்கு வகைகாட்டினவன் யார்?]]></a:t>
+              <a:t><![CDATA[5. Then went out to him Jerusalem, and all Judaea, and all the region round about Jordan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3287,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474722049" r:id="rId1"/>
+    <p:sldLayoutId id="2481564057" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3491,54 +3943,86 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3691,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘তোমরা সাপের বাচ্চারা! ঈশ্বরের আসন্ন ক্রোধ থেকে নিষ্কৃতি পাবার জন্য কে তোমাদের চেতনা দিল?]]></a:t>
+              <a:t><![CDATA[6. தங்கள் பாவங்களை அறிக்கையிட்டு யோர்தான் நதியில் அவனால் ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তোমরা কাজে দেখাও, যাতে বোঝা যায় য়ে তোমরা সত্যিই মন ফিরিয়েছ৷]]></a:t>
+              <a:t><![CDATA[7. பரிசேயரிலும் சதுசேயரிலும் அநேகர் தன்னிடத்தில் ஞானஸ்நானம் பெறும்படி வருகிறதை அவன் கண்டு: விரியன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আর নিজেরা মনে মনে একথা চিন্তা করে গর্ব করো না য়ে, ‘আমাদের পিতৃপুরুষ অব্রাহাম৷’ আমি তোমাদের বলছি,]]></a:t>
+              <a:t><![CDATA[பாம்புக்குட்டிகளே! வருங்கோபத்துக்குத் தப்பித்துக்கொள்ள உங்களுக்கு வகைகாட்டினவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বর এই পাথরগুলিকেও অব্রাহামের সন্তানে পরিণত করতে পারেন৷]]></a:t>
+              <a:t><![CDATA[8. மனந்திரும்புதலுக்கு ஏற்ற கனிகளைக் கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. প্রতিটি গাছের গোড়াতে কুড়ুল লাগানোই আছে৷ আর য়ে গাছে ভাল ফল ধরে না, তা কেটে আগুনে ফেলে দেওয়া]]></a:t>
+              <a:t><![CDATA[9. ஆபிரகாம் எங்களுக்குத் தகப்பன் என்று உங்களுக்குள்ளே சொல்லிக்கொள்ள நினையாதிருங்கள்; தேவன் இந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে৷’]]></a:t>
+              <a:t><![CDATA[கல்லுகளினாலே ஆபிரகாமுக்குப் பிள்ளைகளை உண்டுபண்ண வல்லவராயிருக்கிறார் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ‘তোমরা মন ফিরিয়েছ বলে আমি তোমাদের জলে বাপ্তাইজ করছি৷ আমার পরে একজন আসছেন, যিনি আমার থেকে মহান,]]></a:t>
+              <a:t><![CDATA[10. இப்பொழுதே கோடரியானது மரங்களின் வேர் அருகே வைத்திருக்கிறது. ஆகையால் நல்ல கனிகொடாத மரமெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর জুতো জোড়া বইবার য়োগ্যও আমি নই ৷ তিনি পবিত্র আত্মায় ও আগুনে তোমাদের বাপ্তাইজ করবেন৷]]></a:t>
+              <a:t><![CDATA[வெட்டுண்டு அக்கினியிலே போடப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তাঁর কুলা তাঁর হাতেই আছে, তাঁর খামার তিনি পরিষ্কার করবেন৷ তিনি তাঁর গম গোলায় তুলবেন৷ কিন্তু য়ে]]></a:t>
+              <a:t><![CDATA[11. மனந்திரும்புதலுக்கென்று நான் ஜலத்தினால் உங்களுக்கு ஞானஸ்நானம் கொடுக்கிறேன்; எனக்குப்பின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগুন কখনও নেভে না সেই আগুনে তূষ পুড়িয়ে ফেলবেন৷’]]></a:t>
+              <a:t><![CDATA[வருகிறவர் என்னிலும் வல்லவராயிருக்கிறார், அவருடைய பாதரட்சைகளைச் சுமக்கிறதற்கு நான் பாத்திரன் அல்ல;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. সেই সময় বাপ্তিস্মদাতা য়োহন এসে যিহূদিয়ার প্রান্তর এলাকায় প্রচার করতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[1. அந்நாட்களில் யோவான்ஸ்நானன் யூதேயாவின் வனாந்தரத்தில் வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সেই সময় যীশু গালীল থেকে যর্দন নদীর ধারে এলেন৷ তিনি য়োহনের কাছে বাপ্তিস্মের জন্য এগিয়ে গেলেন৷]]></a:t>
+              <a:t><![CDATA[அவர் பரிசுத்த ஆவியினாலும் அக்கினியினாலும் ஞானஸ்நானம் கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কিন্তু য়োহন তাঁকে বাধা দিতে চেষ্টা করলেন৷ য়োহন বললেন, ‘আমারই বরং আপনার কাছে বাপ্তাইজ হওয়া]]></a:t>
+              <a:t><![CDATA[12. தூற்றுக்கூடை அவர் கையில் இருக்கிறது; அவர் தமது களத்தை நன்றாய் விளக்கி, தமது கோதுமையைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উচিত৷ আর আপনি কি না আমার কাছে এসেছেন?’]]></a:t>
+              <a:t><![CDATA[களஞ்சியத்தில் சேர்ப்பார்; பதரையோ அவியாத அக்கினியினால் சுட்டெரிப்பார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. এর উত্তরে যীশু তাঁকে বললেন, ‘এখন এরকমই হতে দাও, কারণ ঈশ্বরের ইচ্ছা এই ভাবেই আমাদের পূর্ণ করা]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது யோவானால் ஞானஸ்நானம் பெறுவதற்கு இயேசு கலிலேயாவைவிட்டு யோர்தானுக்கு அருகே அவனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উচিত৷’ তখন য়োহন যীশুকে বাপ্তাইজ করতে রাজী হলেন৷]]></a:t>
+              <a:t><![CDATA[வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. যীশু বাপ্তাইজিত হয়ে জল থেকে উঠে আসার সঙ্গে সঙ্গে তাঁর সামনে আকাশ খুলে গেল, আর তিনি দেখলেন]]></a:t>
+              <a:t><![CDATA[14. யோவான் அவருக்குத் தடை செய்து: நான் உம்மாலே ஞானஸ்நானம் பெறவேண்டியதாயிருக்க, நீர் என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের আত্মা কপোতের মতো নেমে তাঁর ওপরে আসছেন৷]]></a:t>
+              <a:t><![CDATA[வரலாமா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. স্বর্গ থেকে একটি স্বর শোনা গেল, সেই স্বর বলল, ‘এই আমার প্রিয় পুত্র, এর প্রতি আমি অত্যন্ত]]></a:t>
+              <a:t><![CDATA[15. இயேசு அவனுக்குப் பிரதியுத்தரமாக: இப்பொழுது இடங்கொடு, இப்படி எல்லா நீதியையும் நிறைவேற்றுவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6683,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রীত৷’]]></a:t>
+              <a:t><![CDATA[நமக்கு ஏற்றதாயிருக்கிறது என்றார். அப்பொழுது அவருக்கு இடங்கொடுத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. இயேசு ஞானஸ்நானம் பெற்று, ஜலத்திலிருந்து கரையேறினவுடனே, இதோ வானம் அவருக்குத் திறக்கப்பட்டது; தேவ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6947,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তিনি বললেন, ‘তোমরা মন ফেরাও, দেখ স্বর্গরাজ্য এসে পড়ল৷’]]></a:t>
+              <a:t><![CDATA[2. மனந்திரும்புங்கள், பரலோகராஜ்யம் சமீபித்திருக்கிறது என்று பிரசங்கம் பண்ணினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆவி புறாவைப்போல இறங்கி, தம்மேல் வருகிறதைக் கண்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. அன்றியும், வானத்திலிருந்து ஒரு சத்தம் உண்டாகி, இவர் என்னுடைய நேசகுமாரன், இவரில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரியமாயிருக்கிறேன் என்று உரைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এই য়োহনের বিষয়েই ভাববাদী যিশাইয় বলেছিলেন: ‘প্রান্তরে এক উচ্চ রব শোনা যাচ্ছে, ‘তোমরা প্রভুর পথ]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள்; அவருக்குப் பாதைகளைச் செவ்வைபண்ணுங்கள் என்று வனாந்தரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রস্তুত কর; য়ে পথ দিয়ে তিনি যাবেন তা সমান কর৷’ যিশাইয় 40 :3]]></a:t>
+              <a:t><![CDATA[கூப்பிடுகிறவனுடைய சத்தம் உண்டென்று, ஏசாயா தீர்க்கதரிசியினால் சொல்லப்பட்டவன் இவனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. য়োহন উটের লোমের তৈরী পোশাক পরতেন, কোমরে চামড়ার বেল্ট বাঁধতেন৷পঙ্গপালও বনমধু ছিল তাঁর খাদ্য৷]]></a:t>
+              <a:t><![CDATA[4. இந்த யோவான் ஒட்டகமயிர் உடையைத் தரித்து, தன் அரையில் வார்கச்சையைக் கட்டிக்கொண்டிருந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. জেরুশালেম, সমগ্র যিহূদিয়া ও যর্দনের আশপাশের অঞ্চলের লোকেরা প্রান্তরে তাঁর কাছে আসতে লাগল৷]]></a:t>
+              <a:t><![CDATA[வெட்டுக்கிளியும் காட்டுத் தேனும் அவனுக்கு ஆகாரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তারা এসে নিজেদের পাপ স্বীকার করত আর তিনি তাদের যর্দন নদীতে বাপ্তাইজ করতেন৷]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது, எருசலேம் நகரத்தாரும், யூதேயா தேசத்தார் அனைவரும், யோர்தானுக்கு அடுத்த சுற்றுப்புறத்தார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. য়োহন যখন দেখলেন য়ে অনেক ফরীশীও সদ্দূকীতাঁর কাছে বাপ্তিস্মের জন্য আসছে, তখন তিনি তাদের বললেন,]]></a:t>
+              <a:t><![CDATA[யாவரும் அவனிடத்திற்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7184,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme29">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme29">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7294,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme29">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7469,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>