--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -75,50 +75,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +153,56 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +342,59 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீர் தேவனுடைய குமாரனேயானால் தாழக்குதியும்; ஏனெனில், தம்முடைய தூதர்களுக்கு உம்மைக்குறித்துக் கட்டளையிடுவார்; உமது பாதம் கல்லில் இடறாதபடிக்கு, அவர்கள் உம்மைக் கைகளில் ஏந்திக்கொண்டு போவார்கள் என்பதாய் எழுதியிருக்கிறது என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. And says unto him, If you be the Son of God, cast yourself down: for it is written, He shall give his angels charge concerning you: and in their hands they shall bear you up, lest at any time you dash your foot against a stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீர் தேவனுடைய குமாரனேயானால் தாழக்குதியும்; ஏனெனில், தம்முடைய தூதர்களுக்கு உம்மைக்குறித்துக் கட்டளையிடுவார்; உமது பாதம் கல்லில் இடறாதபடிக்கு, அவர்கள் உம்மைக் கைகளில் ஏந்திக்கொண்டு போவார்கள் என்பதாய் எழுதியிருக்கிறது என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. And says unto him, If you be the Son of God, cast yourself down: for it is written, He shall give his angels charge concerning you: and in their hands they shall bear you up, lest at any time you dash your foot against a stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு இயேசு: உன் தேவனாகிய கர்த்தரைப் பரீட்சை பாராதிருப்பாயாக என்றும் எழுதியிருக்கிறதே என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And says unto him, If you be the Son of God, cast yourself down: for it is written, He shall give his angels charge concerning you: and in their hands they shall bear you up, lest at any time you dash your foot against a stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு இயேசு: உன் தேவனாகிய கர்த்தரைப் பரீட்சை பாராதிருப்பாயாக என்றும் எழுதியிருக்கிறதே என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Jesus said unto him, It is written again, You shall not tempt the Lord your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மறுபடியும் பிசாசு அவரை மிகவும் உயர்ந்த மலையின்மேல் கொண்டுபோய், உலகத்தின் சகல ராஜ்யங்களையும் அவைகளின் மகிமையையும் அவருக்குக் காண்பித்து:]]></a:t>
+              <a:t><![CDATA[8. Again, the devil takes him up into an exceeding high mountain, and shows him all the kingdoms of the world, and the glory of them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் சாஷ்டாங்கமாய் விழுந்து, என்னைப் பணிந்துகொண்டால், இவைகளையெல்லாம் உமக்குத் தருவேன் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. Again, the devil takes him up into an exceeding high mountain, and shows him all the kingdoms of the world, and the glory of them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் சாஷ்டாங்கமாய் விழுந்து, என்னைப் பணிந்துகொண்டால், இவைகளையெல்லாம் உமக்குத் தருவேன் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And says unto him, All these things will I give you, if you will fall down and worship me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது இயேசு: அப்பாலே போ சாத்தானே; உன் தேவனாகிய கர்த்தரைப் பணிந்துகொண்டு அவர் ஒருவருக்கே ஆராதனை செய்வாயாக என்று எழுதியிருக்கிறதே என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And says unto him, All these things will I give you, if you will fall down and worship me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது இயேசு: அப்பாலே போ சாத்தானே; உன் தேவனாகிய கர்த்தரைப் பணிந்துகொண்டு அவர் ஒருவருக்கே ஆராதனை செய்வாயாக என்று எழுதியிருக்கிறதே என்றார்.]]></a:t>
+              <a:t><![CDATA[10. Then says Jesus unto him, Get you behind, Satan: for it is written, You shall worship the Lord your God, and him only shall you serve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது பிசாசானவன் அவரை விட்டு விலகிப்போனான். உடனே தேவதூதர்கள் வந்து, அவருக்குப் பணிவிடை செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then says Jesus unto him, Get you behind, Satan: for it is written, You shall worship the Lord your God, and him only shall you serve.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது இயேசு பிசாசினால் சோதிக்கப்படுவதற்கு ஆவியானவராலே வனாந்தரத்திற்குக் கொண்டுபோகப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[1. Then was Jesus led up of the spirit into the wilderness to be tempted of the devil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோவான் காவலில் வைக்கப்பட்டான் என்று இயேசு கேள்விப்பட்டு கலிலேயாவுக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[11. Then the devil left him, and, behold, angels came and ministered unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாசரேத்தை விட்டு, செபுலோன் நப்தலி என்னும் நாடுகளின் எல்லைகளிலிருக்கும் கடற்கரைக்கு அருகான கப்பர்நகூமிலே வந்து வாசம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[11. Then the devil left him, and, behold, angels came and ministered unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாசரேத்தை விட்டு, செபுலோன் நப்தலி என்னும் நாடுகளின் எல்லைகளிலிருக்கும் கடற்கரைக்கு அருகான கப்பர்நகூமிலே வந்து வாசம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[12. Now when Jesus had heard that John was cast into prison, he departed into Galilee;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கடற்கரையருகிலும் யோர்தானுக்கு அப்புறத்திலுமுள்ள செபுலோன் நாடும் நப்தலி நாடும் ஆகிய புறஜாதியாருடைய கலிலேயாவிலே,]]></a:t>
+              <a:t><![CDATA[13. And leaving Nazareth, he came and dwelt in Capernaum, which is upon the sea coast, in the borders of Zabulon and Nephthalim:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இருளில் இருக்கும் ஜனங்கள் பெரிய வெளிச்சத்தைக் கண்டார்கள்; மரண இருளின் திசையிலிருக்கிறவர்களுக்கு வெளிச்சம் உதித்தது என்று,]]></a:t>
+              <a:t><![CDATA[13. And leaving Nazareth, he came and dwelt in Capernaum, which is upon the sea coast, in the borders of Zabulon and Nephthalim:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏசாயா தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[14. That it might be fulfilled which was spoken by Isaiah the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏசாயா தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[14. That it might be fulfilled which was spoken by Isaiah the prophet, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதுமுதல் இயேசு: மனந்திரும்புங்கள், பரலோகராஜ்யம் சமீபித்திருக்கிறது என்று பிரசங்கிக்கத் தொடங்கினார்.]]></a:t>
+              <a:t><![CDATA[15. The land of Zabulon, and the land of Nephthalim, by the way of the sea, beyond Jordan, Galilee of the Gentiles;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதுமுதல் இயேசு: மனந்திரும்புங்கள், பரலோகராஜ்யம் சமீபித்திருக்கிறது என்று பிரசங்கிக்கத் தொடங்கினார்.]]></a:t>
+              <a:t><![CDATA[15. The land of Zabulon, and the land of Nephthalim, by the way of the sea, beyond Jordan, Galilee of the Gentiles;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இயேசு கலிலேயா கடலோரமாய் நடந்து போகையில், மீன்பிடிக்கிறவர்களாயிருந்த இரண்டு சகோதரராகிய பேதுரு என்னப்பட்ட சீமோனும், அவன் சகோதரன் அந்திரேயாவும், கடலில் வலைபோட்டுக்கொண்டிருக்கிறபோது, அவர்களைக் கண்டு:]]></a:t>
+              <a:t><![CDATA[16. The people which sat in darkness saw great light; and to them which sat in the region and shadow of death light is sprung up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் இரவும் பகலும் நாற்பது நாள் உபவாசமாயிருந்தபின்பு, அவருக்குப் பசியுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[2. And when he had fasted forty days and forty nights, he was afterward an hungered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இயேசு கலிலேயா கடலோரமாய் நடந்து போகையில், மீன்பிடிக்கிறவர்களாயிருந்த இரண்டு சகோதரராகிய பேதுரு என்னப்பட்ட சீமோனும், அவன் சகோதரன் அந்திரேயாவும், கடலில் வலைபோட்டுக்கொண்டிருக்கிறபோது, அவர்களைக் கண்டு:]]></a:t>
+              <a:t><![CDATA[17. From that time Jesus began to preach, and to say, Repent: for the kingdom of heaven is at hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் பின்னே வாருங்கள், உங்களை மனுஷரைப் பிடிக்கிறவர்களாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. From that time Jesus began to preach, and to say, Repent: for the kingdom of heaven is at hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உடனே அவர்கள் வலைகளை விட்டு அவருக்குப் பின் சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And Jesus, walking by the sea of Galilee, saw two brethren, Simon called Peter, and Andrew his brother, casting a net into the sea: for they were fishers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் அவ்விடம் விட்டுப் போகையில், வேறே இரண்டு சகோதரராகிய செபதேயுவின் மகன் யாக்கோபும், அவன் சகோதரன் யோவானும் தங்கள் தகப்பன் செபதேயுவுடனே படவிலிருந்து, தங்கள் வலைகளைப் பழுதுபார்த்துக்கொண்டிருக்கிறபோது, அவர்களைக் கண்டு, அவர்களையும் அழைத்தார்.]]></a:t>
+              <a:t><![CDATA[18. And Jesus, walking by the sea of Galilee, saw two brethren, Simon called Peter, and Andrew his brother, casting a net into the sea: for they were fishers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் அவ்விடம் விட்டுப் போகையில், வேறே இரண்டு சகோதரராகிய செபதேயுவின் மகன் யாக்கோபும், அவன் சகோதரன் யோவானும் தங்கள் தகப்பன் செபதேயுவுடனே படவிலிருந்து, தங்கள் வலைகளைப் பழுதுபார்த்துக்கொண்டிருக்கிறபோது, அவர்களைக் கண்டு, அவர்களையும் அழைத்தார்.]]></a:t>
+              <a:t><![CDATA[18. And Jesus, walking by the sea of Galilee, saw two brethren, Simon called Peter, and Andrew his brother, casting a net into the sea: for they were fishers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உடனே அவர்கள் படவையும் தங்கள் தகப்பனையும் விட்டு, அவருக்குப் பின் சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And he says unto them, Follow me, and I will make you fishers of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு, இயேசு கலிலேயா எங்கும் சுற்றி நடந்து, அவர்களுடைய ஜெப ஆலயங்களில் உபதேசித்து, ராஜ்யத்தின் சுவிசேஷத்தைப் பிரசங்கித்து, ஜனங்களுக்கு உண்டாயிருந்த சகல வியாதிகளையும் சகல நோய்களையும் நீக்கிச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[20. And they immediately left their nets, and followed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு, இயேசு கலிலேயா எங்கும் சுற்றி நடந்து, அவர்களுடைய ஜெப ஆலயங்களில் உபதேசித்து, ராஜ்யத்தின் சுவிசேஷத்தைப் பிரசங்கித்து, ஜனங்களுக்கு உண்டாயிருந்த சகல வியாதிகளையும் சகல நோய்களையும் நீக்கிச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[21. And going on from thence, he saw other two brethren, James the son of Zebedee, and John his brother, in a ship with Zebedee their father, mending their nets; and he called them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு, இயேசு கலிலேயா எங்கும் சுற்றி நடந்து, அவர்களுடைய ஜெப ஆலயங்களில் உபதேசித்து, ராஜ்யத்தின் சுவிசேஷத்தைப் பிரசங்கித்து, ஜனங்களுக்கு உண்டாயிருந்த சகல வியாதிகளையும் சகல நோய்களையும் நீக்கிச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[21. And going on from thence, he saw other two brethren, James the son of Zebedee, and John his brother, in a ship with Zebedee their father, mending their nets; and he called them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவருடைய கீர்த்தி சீரியா எங்கும் பிரசித்தமாயிற்று. அப்பொழுது பலவித வியாதிகளையும் வேதனைகளையும் அடைந்திருந்த சகல பிணியாளிகளையும், பிசாசு பிடித்தவர்களையும் சந்திரரோகிகளையும் திமிர்வாதக்காரரையும் அவரிடத்தில் கொண்டுவந்தார்கள். அவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[21. And going on from thence, he saw other two brethren, James the son of Zebedee, and John his brother, in a ship with Zebedee their father, mending their nets; and he called them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது சோதனைக்காரன் அவரிடத்தில் வந்து: நீர் தேவனுடைய குமாரனேயானால், இந்தக் கல்லுகள் அப்பங்களாகும்படி சொல்லும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And when the tempter came to him, he said, If you be the Son of God, command that these stones be made bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவருடைய கீர்த்தி சீரியா எங்கும் பிரசித்தமாயிற்று. அப்பொழுது பலவித வியாதிகளையும் வேதனைகளையும் அடைந்திருந்த சகல பிணியாளிகளையும், பிசாசு பிடித்தவர்களையும் சந்திரரோகிகளையும் திமிர்வாதக்காரரையும் அவரிடத்தில் கொண்டுவந்தார்கள். அவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[22. And they immediately left the ship and their father, and followed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவருடைய கீர்த்தி சீரியா எங்கும் பிரசித்தமாயிற்று. அப்பொழுது பலவித வியாதிகளையும் வேதனைகளையும் அடைந்திருந்த சகல பிணியாளிகளையும், பிசாசு பிடித்தவர்களையும் சந்திரரோகிகளையும் திமிர்வாதக்காரரையும் அவரிடத்தில் கொண்டுவந்தார்கள். அவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[23. And Jesus went about all Galilee, teaching in their synagogues, and preaching the gospel of the kingdom, and healing all manner of sickness and all manner of disease among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4269,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கலிலேயாவிலும், தெக்கப்போலியிலும், எருசலேமிலும், யூதேயாவிலும், யோர்தானுக்கு அப்புறத்திலும் இருந்த திரளான ஜனங்கள் வந்து, அவருக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And Jesus went about all Galilee, teaching in their synagogues, and preaching the gospel of the kingdom, and healing all manner of sickness and all manner of disease among the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And Jesus went about all Galilee, teaching in their synagogues, and preaching the gospel of the kingdom, and healing all manner of sickness and all manner of disease among the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And his fame went throughout all Syria: and they brought unto him all sick people that were taken with divers diseases and torments, and those which were possessed with devils, and those which were lunatic, and those that had the palsy; and he healed them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And his fame went throughout all Syria: and they brought unto him all sick people that were taken with divers diseases and torments, and those which were possessed with devils, and those which were lunatic, and those that had the palsy; and he healed them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And his fame went throughout all Syria: and they brought unto him all sick people that were taken with divers diseases and torments, and those which were possessed with devils, and those which were lunatic, and those that had the palsy; and he healed them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And there followed him great multitudes of people from Galilee, and from Decapolis, and from Jerusalem, and from Judaea, and from beyond Jordan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And there followed him great multitudes of people from Galilee, and from Decapolis, and from Jerusalem, and from Judaea, and from beyond Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது சோதனைக்காரன் அவரிடத்தில் வந்து: நீர் தேவனுடைய குமாரனேயானால், இந்தக் கல்லுகள் அப்பங்களாகும்படி சொல்லும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And when the tempter came to him, he said, If you be the Son of God, command that these stones be made bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் பிரதியுத்தரமாக: மனுஷன் அப்பத்தினாலேமாத்திரமல்ல, தேவனுடைய வாயிலிருந்து புறப்படுகிற ஒவ்வொரு வார்த்தையினாலும் பிழைப்பான் என்று எழுதியிருக்கிறதே என்றார்.]]></a:t>
+              <a:t><![CDATA[4. But he answered and said, It is written, Man shall not live by bread alone, but by every word that proceeds out of the mouth of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் பிரதியுத்தரமாக: மனுஷன் அப்பத்தினாலேமாத்திரமல்ல, தேவனுடைய வாயிலிருந்து புறப்படுகிற ஒவ்வொரு வார்த்தையினாலும் பிழைப்பான் என்று எழுதியிருக்கிறதே என்றார்.]]></a:t>
+              <a:t><![CDATA[4. But he answered and said, It is written, Man shall not live by bread alone, but by every word that proceeds out of the mouth of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது பிசாசு அவரைப் பரிசுத்த நகரத்திற்குக் கொண்டுபோய், தேவாலயத்து உப்பரிகையின் மேல் அவரை நிறுத்தி:]]></a:t>
+              <a:t><![CDATA[5. Then the devil takes him up into the holy city, and sets him on a pinnacle of the temple,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீர் தேவனுடைய குமாரனேயானால் தாழக்குதியும்; ஏனெனில், தம்முடைய தூதர்களுக்கு உம்மைக்குறித்துக் கட்டளையிடுவார்; உமது பாதம் கல்லில் இடறாதபடிக்கு, அவர்கள் உம்மைக் கைகளில் ஏந்திக்கொண்டு போவார்கள் என்பதாய் எழுதியிருக்கிறது என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[5. Then the devil takes him up into the holy city, and sets him on a pinnacle of the temple,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474722092" r:id="rId1"/>
+    <p:sldLayoutId id="2481564057" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,50 +5879,98 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘তিনি তাঁর স্বর্গদূতদের তোমার উপর দৃষ্টি রাখতে আদেশ দেবেন আর তারা তোমাকে তুলে ধরবেন, য়েন পাথরের উপর]]></a:t>
+              <a:t><![CDATA[6. நீர் தேவனுடைய குமாரனேயானால் தாழக்குதியும்; ஏனெனில், தம்முடைய தூதர்களுக்கு உம்மைக்குறித்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়ে তোমার পায়ে আঘাত না লাগে৷'" গীতসংহিতা 91 :11 -12]]></a:t>
+              <a:t><![CDATA[கட்டளையிடுவார்; உமது பாதம் கல்லில் இடறாதபடிக்கு, அவர்கள் உம்மைக் கைகளில் ஏந்திக்கொண்டு போவார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. যীশু তখন তাকে বললেন, ‘শাস্ত্রে একথাও লেখা আছে, ‘তোমার প্রভু ঈশ্বরকে তুমি পরীক্ষা করবে না৷’]]></a:t>
+              <a:t><![CDATA[என்பதாய் எழுதியிருக்கிறது என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দ্বিতীয় বিবরণ 6:16]]></a:t>
+              <a:t><![CDATA[7. அதற்கு இயேசு: உன் தேவனாகிய கர்த்தரைப் பரீட்சை பாராதிருப்பாயாக என்றும் எழுதியிருக்கிறதே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এরপর দিয়াবল আবার তাঁকে খুব উঁচু একটা পাহাড়ে নিয়ে গিয়ে জগতের সমস্ত রাজ্য ও তার সম্পদ দেখাল৷]]></a:t>
+              <a:t><![CDATA[8. மறுபடியும் பிசாசு அவரை மிகவும் உயர்ந்த மலையின்மேல் கொண்டுபோய், உலகத்தின் சகல ராஜ்யங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. পরে দিয়াবল যীশুকে বলল, ‘তুমি যদি আমার সামনে মাথা নত করে আমার উপাসনা কর, তবে এসবই আমি তোমায়]]></a:t>
+              <a:t><![CDATA[அவைகளின் மகிமையையும் அவருக்குக் காண்பித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেব৷’]]></a:t>
+              <a:t><![CDATA[9. நீர் சாஷ்டாங்கமாய் விழுந்து, என்னைப் பணிந்துகொண்டால், இவைகளையெல்லாம் உமக்குத் தருவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তখন যীশু তাকে বললেন, ‘দূর হও শয়তান! কারণ শাস্ত্রে লেখা আছে,‘তোমরা অবশ্যই প্রভু ঈশ্বরেরই উপাসনা]]></a:t>
+              <a:t><![CDATA[சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে, একমাত্র তাঁরই সেবা করবে৷'" দ্বিতীয় বিবরণ 6:13]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது இயேசு: அப்பாலே போ சாத்தானே; உன் தேவனாகிய கர்த்தரைப் பணிந்துகொண்டு அவர் ஒருவருக்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তখন দিয়াবল তাঁকে ছেড়েচলে গেল আর স্বর্গদূতরা এসে যীশুর সেবা করলেন৷]]></a:t>
+              <a:t><![CDATA[ஆராதனை செய்வாயாக என்று எழுதியிருக்கிறதே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এরপর দিয়াবল য়েন যীশুকে পরীক্ষা করতে পারে তাই আত্মা যীশুকে প্রান্তরে নিয়ে গেলেন৷]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது இயேசு பிசாசினால் சோதிக்கப்படுவதற்கு ஆவியானவராலே வனாந்தரத்திற்குக் கொண்டுபோகப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. যীশু যখন শুনলেন য়োহনকে গ্রেপ্তার করে নিয়ে গেছে, তখন তিনি গালীলে চলে গেলেন৷]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது பிசாசானவன் அவரை விட்டு விலகிப்போனான். உடனே தேவதூதர்கள் வந்து, அவருக்குப் பணிவிடை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তিনি নাসরতে থাকলেন না, সেখান থেকে সবূলূন ও নপ্তালির সীমানার মধ্যে গালীল হ্রদের ধারে কফরনাহূমে]]></a:t>
+              <a:t><![CDATA[செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিয়ে বাস করতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[12. யோவான் காவலில் வைக்கப்பட்டான் என்று இயேசு கேள்விப்பட்டு கலிலேயாவுக்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. এই সকল ঘটল যাতে ভাববাদী যিশাইয়র মাধ্যমে ঈশ্বর যা বলেছিলেন তা পূর্ণ হয়:]]></a:t>
+              <a:t><![CDATA[13. நாசரேத்தை விட்டு, செபுலோன் நப்தலி என்னும் நாடுகளின் எல்லைகளிலிருக்கும் கடற்கரைக்கு அருகான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. সাগরের পথে যর্দনের পশ্চিমপারে সবূলূন ও নপ্তালি দেশ, অইহুদীদের গালীল৷]]></a:t>
+              <a:t><![CDATA[கப்பர்நகூமிலே வந்து வாசம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. য়ে লোকরা অন্ধকারে বাস করে, তারা মহাজ্যোতি দেখতে পেল, আর যাঁরা মৃত্যুছায়ার দেশে থাকে, তাদের উপর]]></a:t>
+              <a:t><![CDATA[14. கடற்கரையருகிலும் யோர்தானுக்கு அப்புறத்திலுமுள்ள செபுலோன் நாடும் நப்தலி நாடும் ஆகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আলোর উদয় হল৷’যিশাইয় 9:1-2]]></a:t>
+              <a:t><![CDATA[புறஜாதியாருடைய கலிலேயாவிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. সেই সময় থেকে যীশু এই বলে প্রচার করতে শুরু করলেন, ‘তোমরা মন ফেরাও, কারণ স্বর্গরাজ্য কাছে এসে]]></a:t>
+              <a:t><![CDATA[15. இருளில் இருக்கும் ஜனங்கள் பெரிய வெளிச்சத்தைக் கண்டார்கள்; மரண இருளின் திசையிலிருக்கிறவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেছে৷’]]></a:t>
+              <a:t><![CDATA[வெளிச்சம் உதித்தது என்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. যীশু যখন গালীল হ্রদের ধার দিয়ে যাচ্ছিলেন, তখন তিনি দুই ভাইকে দেখতে পেলেন, শিমোন যার অন্য নাম]]></a:t>
+              <a:t><![CDATA[16. ஏசாயா தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. একটানা চল্লিশ দিন ও চল্লিশ রাত সেখানে উপোস করে কাটানোর পর যীশু ক্ষুধিত হলেন৷]]></a:t>
+              <a:t><![CDATA[2. அவர் இரவும் பகலும் நாற்பது நாள் உபவாசமாயிருந்தபின்பு, அவருக்குப் பசியுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পিতর ও তাঁর ভাই আন্দ্রিয়৷ তাঁরা তখন ্ব্রদে জাল ফেলছিলেন৷]]></a:t>
+              <a:t><![CDATA[17. அதுமுதல் இயேசு: மனந்திரும்புங்கள், பரலோகராஜ்யம் சமீபித்திருக்கிறது என்று பிரசங்கிக்கத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. যীশু তাদের বললেন, ‘আমার সঙ্গে চল, মাছ নয়, কেমন করে মানুষ ধরতে হয়, আমি তা তোমাদের শেখাব৷’]]></a:t>
+              <a:t><![CDATA[தொடங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. শিমোন এবং আন্দরিয় তখনই জাল ফেলে যীশুর সঙ্গে চললেন৷]]></a:t>
+              <a:t><![CDATA[18. இயேசு கலிலேயா கடலோரமாய் நடந்து போகையில், மீன்பிடிக்கிறவர்களாயிருந்த இரண்டு சகோதரராகிய பேதுரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. সেখান থেকে যীশু আরও এগিয়ে গেলে আরো দুজন লোককে দেখতে পেলেন৷ সিবদিয়ের ছেলে যাকোব ও তাঁর]]></a:t>
+              <a:t><![CDATA[என்னப்பட்ட சீமோனும், அவன் சகோதரன் அந்திரேயாவும், கடலில் வலைபோட்டுக்கொண்டிருக்கிறபோது, அவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাইয়োহন৷ যীশু দেখলেন, ‘তাঁরা তাদের বাবার সঙ্গে নৌকাতে জাল সারাচ্ছেন৷ যীশু তাঁদের ডাকলেন,]]></a:t>
+              <a:t><![CDATA[கண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তাঁরা তখনইনৌকা ও তাঁদের বাবাকে ছেড়ে যীশুর সঙ্গে চললেন৷]]></a:t>
+              <a:t><![CDATA[19. என் பின்னே வாருங்கள், உங்களை மனுஷரைப் பிடிக்கிறவர்களாக்குவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যীশু গালীলের সব জায়গায় ঘুরে ঘুরে, ইহুদীদের সমাজ-গৃহে গিয়ে শিক্ষা দিতে লাগলেন এবং সকলের কাছে]]></a:t>
+              <a:t><![CDATA[20. உடனே அவர்கள் வலைகளை விட்டு அவருக்குப் பின் சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বর্গরাজ্যের বিষয়ে সুসমাচার প্রচার করতে লাগলেন৷ তিনি লোকদের মধ্যে নানারকম রোগ-ব্যাধি ভাল করতে]]></a:t>
+              <a:t><![CDATA[21. அவர் அவ்விடம் விட்டுப் போகையில், வேறே இரண்டு சகோதரராகிய செபதேயுவின் மகன் யாக்கோபும், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকলেন৷]]></a:t>
+              <a:t><![CDATA[சகோதரன் யோவானும் தங்கள் தகப்பன் செபதேயுவுடனே படவிலிருந்து, தங்கள் வலைகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. সমস্ত সুরিয়া দেশে তাঁর কথা ছড়িয়ে পড়ল, ফলে লোকরা নানা রোগে অসুস্থ রোগীদের সুস্থ করার জন্য]]></a:t>
+              <a:t><![CDATA[பழுதுபார்த்துக்கொண்டிருக்கிறபோது, அவர்களைக் கண்டு, அவர்களையும் அழைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তখন সেই পরীক্ষক দিয়াবল তাঁর কাছে এসে বলল, ‘তুমি যদি ঈশ্বরের পুত্র হও, তবে এই পাথরগুলিকে রুটিতে]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது சோதனைக்காரன் அவரிடத்தில் வந்து: நீர் தேவனுடைய குமாரனேயானால், இந்தக் கல்லுகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর কাছে নিয়ে এলো, য়েমন ব্যথা-বেদনাগ্রস্ত, ভূতে পাওয়া, মৃগীরোগী ও পক্ষাঘাতগ্রস্ত, আর তিনি তাদের]]></a:t>
+              <a:t><![CDATA[22. உடனே அவர்கள் படவையும் தங்கள் தகப்பனையும் விட்டு, அவருக்குப் பின் சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সকলকেই ভাল করলেন৷]]></a:t>
+              <a:t><![CDATA[23. பின்பு, இயேசு கலிலேயா எங்கும் சுற்றி நடந்து, அவர்களுடைய ஜெப ஆலயங்களில் உபதேசித்து, ராஜ்யத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10731,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. গালীল, দিকাপলি, জেরুশালেম, যিহূদিয়া ও যর্দনের ওপার থেকেও বহুলোক তাঁর পিছনে পিছনে চলল৷]]></a:t>
+              <a:t><![CDATA[சுவிசேஷத்தைப் பிரசங்கித்து, ஜனங்களுக்கு உண்டாயிருந்த சகல வியாதிகளையும் சகல நோய்களையும் நீக்கிச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொஸ்தமாக்கினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அவருடைய கீர்த்தி சீரியா எங்கும் பிரசித்தமாயிற்று. அப்பொழுது பலவித வியாதிகளையும் வேதனைகளையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடைந்திருந்த சகல பிணியாளிகளையும், பிசாசு பிடித்தவர்களையும் சந்திரரோகிகளையும் திமிர்வாதக்காரரையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவரிடத்தில் கொண்டுவந்தார்கள். அவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. கலிலேயாவிலும், தெக்கப்போலியிலும், எருசலேமிலும், யூதேயாவிலும், யோர்தானுக்கு அப்புறத்திலும் இருந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[திரளான ஜனங்கள் வந்து, அவருக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিণত হতে বল৷’]]></a:t>
+              <a:t><![CDATA[அப்பங்களாகும்படி சொல்லும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কিন্তু যীশু এর উত্তরে বললেন: ‘শাস্ত্রে একথা লেখা আছে, ‘মানুষ কেবল রুটিতে বাঁচে না, কিন্তু ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[4. அவர் பிரதியுத்தரமாக: மனுஷன் அப்பத்தினாலேமாத்திரமல்ல, தேவனுடைய வாயிலிருந்து புறப்படுகிற ஒவ்வொரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মুখের প্রত্যেকটি বাক্যেই বাঁচে৷’দ্বিতীয় বিবরণ 8:3]]></a:t>
+              <a:t><![CDATA[வார்த்தையினாலும் பிழைப்பான் என்று எழுதியிருக்கிறதே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. দিয়াবল তখন পবিত্র নগরী জেরুশালেমের মন্দিরের চূড়ায় যীশুকে নিয়ে গেল;]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது பிசாசு அவரைப் பரிசுத்த நகரத்திற்குக் கொண்டுபோய், தேவாலயத்து உப்பரிகையின் மேல் அவரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আর যীশুকে বলল, ‘তুমি যদি ঈশ্বরের পুত্র হও তবে লাফ দিয়ে নীচে পড়, কারণ শাস্ত্রে তো একথা লেখা আছে:]]></a:t>
+              <a:t><![CDATA[நிறுத்தி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>