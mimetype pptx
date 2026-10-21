--- v0 (2026-07-15)
+++ v1 (2026-10-21)
@@ -157,50 +157,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -264,50 +276,56 @@
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -488,53 +506,59 @@
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
-  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -594,51 +618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் பூமிக்கு உப்பாயிருக்கிறீர்கள்; உப்பானது சாரமற்றுப்போனால், எதினால் சாரமாக்கப்படும்? வெளியே கொட்டப்படுவதற்கும், மனுஷரால் மிதிக்கப்படுவதற்குமே ஒழிய வேறொன்றுக்கும் உதவாது.]]></a:t>
+              <a:t><![CDATA[8. Blessed are the pure in heart: for they shall see God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -703,51 +727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் உலகத்துக்கு வெளிச்சமாயிருக்கிறீர்கள்; மலையின் மேல் இருக்கிற பட்டணம் மறைந்திருக்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[9. Blessed are the peacemakers: for they shall be called the children of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -812,51 +836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. விளக்கைக் கொளுத்தி மரக்காலால் மூடிவைக்காமல், விளக்குத் தண்டின்மேல் வைப்பார்கள்; அப்பொழுது அது வீட்டிலுள்ள யாவருக்கும் வெளிச்சம் கொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[10. Blessed are they which are persecuted for righteousness' sake: for theirs is the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -921,51 +945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. விளக்கைக் கொளுத்தி மரக்காலால் மூடிவைக்காமல், விளக்குத் தண்டின்மேல் வைப்பார்கள்; அப்பொழுது அது வீட்டிலுள்ள யாவருக்கும் வெளிச்சம் கொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[11. Blessed are all of you, when men shall revile you, and persecute you, and shall say all manner of evil against you falsely, for my sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1030,51 +1054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவ்விதமாக மனுஷர் உங்கள் நற்கிரியைகளைக்கண்டு, பரலோகத்திலிருக்கிற உங்கள் பிதாவை மகிமைப்படுத்தும்படி, உங்கள் வெளிச்சம் அவர்கள் முன்பாகப் பிரகாசிக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[11. Blessed are all of you, when men shall revile you, and persecute you, and shall say all manner of evil against you falsely, for my sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1139,51 +1163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவ்விதமாக மனுஷர் உங்கள் நற்கிரியைகளைக்கண்டு, பரலோகத்திலிருக்கிற உங்கள் பிதாவை மகிமைப்படுத்தும்படி, உங்கள் வெளிச்சம் அவர்கள் முன்பாகப் பிரகாசிக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[12. Rejoice, and be exceeding glad: for great is your reward in heaven: for so persecuted they the prophets which were before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1248,51 +1272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நியாயப்பிரமாணத்தையானாலும் தீர்க்கதரிசனங்களையானாலும் அழிக்கிறதற்கு வந்தேன் என்று எண்ணிக்கொள்ளாதேயுங்கள்; அழிக்கிறதற்கு அல்ல, நிறைவேற்றுகிறதற்கே வந்தேன்.]]></a:t>
+              <a:t><![CDATA[12. Rejoice, and be exceeding glad: for great is your reward in heaven: for so persecuted they the prophets which were before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1357,51 +1381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நியாயப்பிரமாணத்தையானாலும் தீர்க்கதரிசனங்களையானாலும் அழிக்கிறதற்கு வந்தேன் என்று எண்ணிக்கொள்ளாதேயுங்கள்; அழிக்கிறதற்கு அல்ல, நிறைவேற்றுகிறதற்கே வந்தேன்.]]></a:t>
+              <a:t><![CDATA[13. All of you are the salt of the earth: but if the salt have lost his savour, wherewith shall it be salted? it is thenceforth good for nothing, but to be cast out, and to be trodden under foot of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1466,51 +1490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வானமும் பூமியும் ஒழிந்துபோனாலும், நியாயப்பிரமாணத்திலுள்ளதெல்லாம் நிறைவேறுமளவும், அதில் ஒரு எழுத்தாகிலும், ஒரு எழுத்தின் உறுப்பாகிலும் ஒழிந்து போகாது என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. All of you are the salt of the earth: but if the salt have lost his savour, wherewith shall it be salted? it is thenceforth good for nothing, but to be cast out, and to be trodden under foot of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1575,51 +1599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வானமும் பூமியும் ஒழிந்துபோனாலும், நியாயப்பிரமாணத்திலுள்ளதெல்லாம் நிறைவேறுமளவும், அதில் ஒரு எழுத்தாகிலும், ஒரு எழுத்தின் உறுப்பாகிலும் ஒழிந்து போகாது என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[14. All of you are the light of the world. A city that is set on an hill cannot be hid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1684,51 +1708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீதியினிமித்தம் துன்பப்படுகிறவர்கள் பாக்கியவான்கள்; பரலோக ராஜ்யம் அவர்களுடையது.]]></a:t>
+              <a:t><![CDATA[1. And seeing the multitudes, he went up into a mountain: and when he was set, his disciples came unto him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1793,51 +1817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால், இந்தக் கற்பனைகள் எல்லாவற்றிலும் சிறிதொன்றையாகிலும் மீறி, அவ்விதமாய் மனுஷருக்குப் போதிக்கிறவன் பரலோகராஜ்யத்தில் எல்லாரிலும் சிறியவன் என்னப்படுவான்; இவைகளைக் கைக்கொண்டு போதிக்கிறவன் பரலோகராஜ்யத்தில் எல்லாரிலும் பெரியவன் என்னப்படுவான்.]]></a:t>
+              <a:t><![CDATA[14. All of you are the light of the world. A city that is set on an hill cannot be hid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1902,51 +1926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால், இந்தக் கற்பனைகள் எல்லாவற்றிலும் சிறிதொன்றையாகிலும் மீறி, அவ்விதமாய் மனுஷருக்குப் போதிக்கிறவன் பரலோகராஜ்யத்தில் எல்லாரிலும் சிறியவன் என்னப்படுவான்; இவைகளைக் கைக்கொண்டு போதிக்கிறவன் பரலோகராஜ்யத்தில் எல்லாரிலும் பெரியவன் என்னப்படுவான்.]]></a:t>
+              <a:t><![CDATA[15. Neither do men light a candle, and put it under a bushel, but on a candlestick; and it gives light unto all that are in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2011,51 +2035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால், இந்தக் கற்பனைகள் எல்லாவற்றிலும் சிறிதொன்றையாகிலும் மீறி, அவ்விதமாய் மனுஷருக்குப் போதிக்கிறவன் பரலோகராஜ்யத்தில் எல்லாரிலும் சிறியவன் என்னப்படுவான்; இவைகளைக் கைக்கொண்டு போதிக்கிறவன் பரலோகராஜ்யத்தில் எல்லாரிலும் பெரியவன் என்னப்படுவான்.]]></a:t>
+              <a:t><![CDATA[15. Neither do men light a candle, and put it under a bushel, but on a candlestick; and it gives light unto all that are in the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2120,51 +2144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வேதபாரகர் பரிசேயர் என்பவர்களுடைய நீதியிலும் உங்கள் நீதி அதிகமாயிராவிட்டால், பரலோகராஜ்யத்தில் பிரவேசிக்கமாட்டீர்கள் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. Let your light so shine before men, that they may see your good works, and glorify your Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2229,51 +2253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வேதபாரகர் பரிசேயர் என்பவர்களுடைய நீதியிலும் உங்கள் நீதி அதிகமாயிராவிட்டால், பரலோகராஜ்யத்தில் பிரவேசிக்கமாட்டீர்கள் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. Let your light so shine before men, that they may see your good works, and glorify your Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2338,51 +2362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொலை செய்யாதிருப்பாயாக என்பதும், கொலைசெய்கிறவன் நியாயத்தீர்ப்புக்கு ஏதுவாயிருப்பான் என்பதும், பூர்வத்தாருக்கு உரைக்கப்பட்டதென்று கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Think not that I am come to destroy the law, or the prophets: I am not come to destroy, but to fulfill.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2447,51 +2471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொலை செய்யாதிருப்பாயாக என்பதும், கொலைசெய்கிறவன் நியாயத்தீர்ப்புக்கு ஏதுவாயிருப்பான் என்பதும், பூர்வத்தாருக்கு உரைக்கப்பட்டதென்று கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. Think not that I am come to destroy the law, or the prophets: I am not come to destroy, but to fulfill.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2556,51 +2580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் உங்களுக்குச் சொல்லுகிறேன்; தன் சகோதரனை நியாயமில்லாமல் கோபித்துக்கொள்ளுகிறவன் நியாயத்தீர்ப்புக்கு ஏதுவாயிருப்பான்; தன் சகோதரனை வீணனென்று சொல்லுகிறவன் ஆலோசனைச் சங்கத்தீர்ப்புக்கு ஏதுவாயிருப்பான்; மூடனே என்று சொல்லுகிறவன் எரிநரகத்திற்கு ஏதுவாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[18. For verily I say unto you, Till heaven and earth pass, one jot or one tittle shall in no wise pass from the law, till all be fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2665,51 +2689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் உங்களுக்குச் சொல்லுகிறேன்; தன் சகோதரனை நியாயமில்லாமல் கோபித்துக்கொள்ளுகிறவன் நியாயத்தீர்ப்புக்கு ஏதுவாயிருப்பான்; தன் சகோதரனை வீணனென்று சொல்லுகிறவன் ஆலோசனைச் சங்கத்தீர்ப்புக்கு ஏதுவாயிருப்பான்; மூடனே என்று சொல்லுகிறவன் எரிநரகத்திற்கு ஏதுவாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[18. For verily I say unto you, Till heaven and earth pass, one jot or one tittle shall in no wise pass from the law, till all be fulfilled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2774,51 +2798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் உங்களுக்குச் சொல்லுகிறேன்; தன் சகோதரனை நியாயமில்லாமல் கோபித்துக்கொள்ளுகிறவன் நியாயத்தீர்ப்புக்கு ஏதுவாயிருப்பான்; தன் சகோதரனை வீணனென்று சொல்லுகிறவன் ஆலோசனைச் சங்கத்தீர்ப்புக்கு ஏதுவாயிருப்பான்; மூடனே என்று சொல்லுகிறவன் எரிநரகத்திற்கு ஏதுவாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[19. Whosoever therefore shall break one of these least commandments, and shall teach men so, he shall be called the least in the kingdom of heaven: but whosoever shall do and teach them, the same shall be called great in the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2883,51 +2907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீதியினிமித்தம் துன்பப்படுகிறவர்கள் பாக்கியவான்கள்; பரலோக ராஜ்யம் அவர்களுடையது.]]></a:t>
+              <a:t><![CDATA[1. And seeing the multitudes, he went up into a mountain: and when he was set, his disciples came unto him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2992,51 +3016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் நீ பலிபீடத்தினிடத்தில் உன் காணிக்கையைச் செலுத்த வந்து, உன் பேரில் உன் சகோதரனுக்குக் குறை உண்டென்று அங்கே நினைவு கூருவாயாகில்,]]></a:t>
+              <a:t><![CDATA[19. Whosoever therefore shall break one of these least commandments, and shall teach men so, he shall be called the least in the kingdom of heaven: but whosoever shall do and teach them, the same shall be called great in the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3101,51 +3125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால் நீ பலிபீடத்தினிடத்தில் உன் காணிக்கையைச் செலுத்த வந்து, உன் பேரில் உன் சகோதரனுக்குக் குறை உண்டென்று அங்கே நினைவு கூருவாயாகில்,]]></a:t>
+              <a:t><![CDATA[19. Whosoever therefore shall break one of these least commandments, and shall teach men so, he shall be called the least in the kingdom of heaven: but whosoever shall do and teach them, the same shall be called great in the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3210,51 +3234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கேதானே பலிபீடத்தின் முன் உன் காணிக்கையை வைத்துவிட்டுப் போய், முன்பு உன் சகோதரனோடே ஒப்புரவாகி, பின்பு வந்து உன் காணிக்கையைச் செலுத்து.]]></a:t>
+              <a:t><![CDATA[20. For I say unto you, That except your righteousness shall exceed the righteousness of the scribes and Pharisees, all of you shall in no case enter into the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3319,51 +3343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கேதானே பலிபீடத்தின் முன் உன் காணிக்கையை வைத்துவிட்டுப் போய், முன்பு உன் சகோதரனோடே ஒப்புரவாகி, பின்பு வந்து உன் காணிக்கையைச் செலுத்து.]]></a:t>
+              <a:t><![CDATA[20. For I say unto you, That except your righteousness shall exceed the righteousness of the scribes and Pharisees, all of you shall in no case enter into the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3428,51 +3452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எதிராளி உன்னை நியாயாதிபதியினிடத்தில் ஒப்புக்கொடாமலும், நியாயாதிபதி உன்னைச் சேவகனிடத்தில் ஒப்புக்கொடாமலும், நீ சிறைச்சாலையில் வைக்கப்படாமலும் இருக்கும்படியாக, நீ உன் எதிராளியோடு வழியில் இருக்கும்போதே சீக்கிரமாய் அவனுடனே நல்மனம் பொருந்து.]]></a:t>
+              <a:t><![CDATA[21. All of you have heard that it was said of them of old time, You shall not kill; and whosoever shall kill shall be in danger of the judgment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3537,51 +3561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எதிராளி உன்னை நியாயாதிபதியினிடத்தில் ஒப்புக்கொடாமலும், நியாயாதிபதி உன்னைச் சேவகனிடத்தில் ஒப்புக்கொடாமலும், நீ சிறைச்சாலையில் வைக்கப்படாமலும் இருக்கும்படியாக, நீ உன் எதிராளியோடு வழியில் இருக்கும்போதே சீக்கிரமாய் அவனுடனே நல்மனம் பொருந்து.]]></a:t>
+              <a:t><![CDATA[21. All of you have heard that it was said of them of old time, You shall not kill; and whosoever shall kill shall be in danger of the judgment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3646,51 +3670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எதிராளி உன்னை நியாயாதிபதியினிடத்தில் ஒப்புக்கொடாமலும், நியாயாதிபதி உன்னைச் சேவகனிடத்தில் ஒப்புக்கொடாமலும், நீ சிறைச்சாலையில் வைக்கப்படாமலும் இருக்கும்படியாக, நீ உன் எதிராளியோடு வழியில் இருக்கும்போதே சீக்கிரமாய் அவனுடனே நல்மனம் பொருந்து.]]></a:t>
+              <a:t><![CDATA[22. But I say unto you, That whosoever is angry with his brother without a cause shall be in danger of the judgment: and whosoever shall say to his brother, Raca, shall be in danger of the council: but whosoever shall say, You fool, shall be in danger of hell fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3755,51 +3779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பொருந்தாவிட்டால், நீ ஒரு காசும் குறைவின்றிக் கொடுத்துத் தீர்க்குமட்டும் அவ்விடத்திலிருந்து புறப்படமாட்டாய் என்று, மெய்யாகவே உனக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[22. But I say unto you, That whosoever is angry with his brother without a cause shall be in danger of the judgment: and whosoever shall say to his brother, Raca, shall be in danger of the council: but whosoever shall say, You fool, shall be in danger of hell fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3864,51 +3888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பொருந்தாவிட்டால், நீ ஒரு காசும் குறைவின்றிக் கொடுத்துத் தீர்க்குமட்டும் அவ்விடத்திலிருந்து புறப்படமாட்டாய் என்று, மெய்யாகவே உனக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[22. But I say unto you, That whosoever is angry with his brother without a cause shall be in danger of the judgment: and whosoever shall say to his brother, Raca, shall be in danger of the council: but whosoever shall say, You fool, shall be in danger of hell fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3973,51 +3997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. விபசாரஞ் செய்யாதிருப்பாயாக என்பது பூர்வத்தாருக்கு உரைக்கப்பட்டதென்று கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. Therefore if you bring your gift to the altar, and there remember that your brother has ought against you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4082,51 +4106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என்னிமித்தம் உங்களை நிந்தித்துத் துன்பப்படுத்தி, பலவித தீமையான மொழிகளையும் உங்கள்பேரில் பொய்யாய்ச் சொல்வார்களானால் பாக்கியவான்களாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. And he opened his mouth, and taught them, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4191,51 +4215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் உங்களுக்குச் சொல்லுகிறேன் ஒரு ஸ்திரீயை இச்சையோடு பார்க்கிற எவனும் தன் இருதயத்தில் அவளோடே விபசாரஞ்செய்தாயிற்று.]]></a:t>
+              <a:t><![CDATA[23. Therefore if you bring your gift to the altar, and there remember that your brother has ought against you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4300,51 +4324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நான் உங்களுக்குச் சொல்லுகிறேன் ஒரு ஸ்திரீயை இச்சையோடு பார்க்கிற எவனும் தன் இருதயத்தில் அவளோடே விபசாரஞ்செய்தாயிற்று.]]></a:t>
+              <a:t><![CDATA[24. Leave there your gift before the altar, and go your way; first be reconciled to your brother, and then come and offer your gift.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4409,51 +4433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உன் வலது கண் உனக்கு இடறலுண்டாக்கினால், அதைப் பிடுங்கி எறிந்து போடு; உன் சரீரம் முழுவதும் நரகத்தில் தள்ளப்படுவதைப்பார்க்கிலும், உன் அவயவங்களில் ஒன்று கெட்டுப்போவது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. Leave there your gift before the altar, and go your way; first be reconciled to your brother, and then come and offer your gift.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4518,51 +4542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உன் வலது கண் உனக்கு இடறலுண்டாக்கினால், அதைப் பிடுங்கி எறிந்து போடு; உன் சரீரம் முழுவதும் நரகத்தில் தள்ளப்படுவதைப்பார்க்கிலும், உன் அவயவங்களில் ஒன்று கெட்டுப்போவது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[25. Agree with yours adversary quickly, while you are in the way with him; lest at any time the adversary deliver you to the judge, and the judge deliver you to the officer, and you be cast into prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4627,51 +4651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உன் வலது கை உனக்கு இடறலுண்டாக்கினால், அதைத் தறித்து எறிந்து போடு; உன் சரீரம் முழுவதும் நரகத்தில் தள்ளப்படுவதைப்பார்க்கிலும், உன் அவயவங்களில் ஒன்று கெட்டுப்போவது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[25. Agree with yours adversary quickly, while you are in the way with him; lest at any time the adversary deliver you to the judge, and the judge deliver you to the officer, and you be cast into prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4736,51 +4760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உன் வலது கை உனக்கு இடறலுண்டாக்கினால், அதைத் தறித்து எறிந்து போடு; உன் சரீரம் முழுவதும் நரகத்தில் தள்ளப்படுவதைப்பார்க்கிலும், உன் அவயவங்களில் ஒன்று கெட்டுப்போவது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[25. Agree with yours adversary quickly, while you are in the way with him; lest at any time the adversary deliver you to the judge, and the judge deliver you to the officer, and you be cast into prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4845,51 +4869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தன் மனைவியைத் தள்ளிவிடுகிற எவனும் தள்ளுதற்சீட்டை அவளுக்கு கொடுக்கக்கடவன் என்று உரைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[26. Verily I say unto you, You shall by no means come out thence, till you have paid the uttermost farthing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4954,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் உங்களுக்குச் சொல்லுகிறேன் வேசித்தன முகாந்தரத்தினாலொழிய தன் மனைவியைத் தள்ளிவிடுகிறவன், அவளை விபசாரஞ்செய்யப்பண்ணுகிறவனாயிருப்பான்; அப்படித் தள்ளிவிட்டவளை விவாகம் பண்ணுகிறவனும் விபசாரஞ்செய்கிறவனாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[26. Verily I say unto you, You shall by no means come out thence, till you have paid the uttermost farthing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5063,51 +5087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நான் உங்களுக்குச் சொல்லுகிறேன் வேசித்தன முகாந்தரத்தினாலொழிய தன் மனைவியைத் தள்ளிவிடுகிறவன், அவளை விபசாரஞ்செய்யப்பண்ணுகிறவனாயிருப்பான்; அப்படித் தள்ளிவிட்டவளை விவாகம் பண்ணுகிறவனும் விபசாரஞ்செய்கிறவனாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[27. All of you have heard that it was said by them of old time, You shall not commit adultery:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5172,51 +5196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அன்றியும், பொய்யாணையிடாமல் உன் ஆணைகளைக் கர்த்தர் முன்னிலையாய்ச் செலுத்துவாயாக என்று பூர்வத்தாருக்கு உரைக்கப்பட்டதென்று கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. But I say unto you, That whosoever looks on a woman to lust after her has committed adultery with her already in his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5281,51 +5305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என்னிமித்தம் உங்களை நிந்தித்துத் துன்பப்படுத்தி, பலவித தீமையான மொழிகளையும் உங்கள்பேரில் பொய்யாய்ச் சொல்வார்களானால் பாக்கியவான்களாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Blessed are the poor in spirit: for theirs is the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5390,51 +5414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அன்றியும், பொய்யாணையிடாமல் உன் ஆணைகளைக் கர்த்தர் முன்னிலையாய்ச் செலுத்துவாயாக என்று பூர்வத்தாருக்கு உரைக்கப்பட்டதென்று கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. But I say unto you, That whosoever looks on a woman to lust after her has committed adultery with her already in his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5499,51 +5523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நான் உங்களுக்குச் சொல்லுகிறேன் பரிச்சேதம் சத்தியம்பண்ணவேண்டாம்; வானத்தின் பேரில் சத்தியம்பண்ணவேண்டாம், அது தேவனுடைய சிங்காசனம்.]]></a:t>
+              <a:t><![CDATA[29. And if your right eye offend you, pluck it out, and cast it from you: for it is profitable for you that one of your members should perish, and not that your whole body should be cast into hell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5608,51 +5632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பூமியின் பேரிலும் சத்தியம்பண்ணவேண்டாம், அது தேவனுடைய பாதபடி; எருசலேமின் பேரிலும் சத்தியம்பண்ணவேண்டாம், அது மகாராஜாவின் நகரம்.]]></a:t>
+              <a:t><![CDATA[29. And if your right eye offend you, pluck it out, and cast it from you: for it is profitable for you that one of your members should perish, and not that your whole body should be cast into hell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5717,51 +5741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பூமியின் பேரிலும் சத்தியம்பண்ணவேண்டாம், அது தேவனுடைய பாதபடி; எருசலேமின் பேரிலும் சத்தியம்பண்ணவேண்டாம், அது மகாராஜாவின் நகரம்.]]></a:t>
+              <a:t><![CDATA[30. And if your right hand offend you, cut it off, and cast it from you: for it is profitable for you that one of your members should perish, and not that your whole body should be cast into hell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5826,51 +5850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. உன் சிரசின் பேரிலும் சத்தியம்பண்ணவேண்டாம், அதின் ஒரு மயிரையாவது வெண்மையாக்கவும் கறுப்பாக்கவும் உன்னால் கூடாதே.]]></a:t>
+              <a:t><![CDATA[30. And if your right hand offend you, cut it off, and cast it from you: for it is profitable for you that one of your members should perish, and not that your whole body should be cast into hell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5935,51 +5959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. உள்ளதை உள்ளதென்றும் இல்லதை இல்லதென்றும் சொல்லுங்கள்; இதற்கு மிஞ்சினது தீமையினால் உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[31. It has been said, Whosoever shall put away his wife, let him give her a writing of divorcement:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6044,51 +6068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. உள்ளதை உள்ளதென்றும் இல்லதை இல்லதென்றும் சொல்லுங்கள்; இதற்கு மிஞ்சினது தீமையினால் உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[32. But I say unto you, That whosoever shall put away his wife, saving for the cause of fornication, causes her to commit adultery: and whosoever shall marry her that is divorced commits adultery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6153,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. கண்ணுக்குக் கண், பல்லுக்கு பல் என்று உரைக்கப்பட்டதைக் கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[32. But I say unto you, That whosoever shall put away his wife, saving for the cause of fornication, causes her to commit adultery: and whosoever shall marry her that is divorced commits adultery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6262,51 +6286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நான் உங்களுக்குச் சொல்லுகிறேன் தீமையோடு எதிர்த்து நிற்கவேண்டாம்; ஒருவன் உன்னை வலது கன்னத்தில் அறைந்தால், அவனுக்கு மறு கன்னத்தையும் திருப்பிக் கொடு.]]></a:t>
+              <a:t><![CDATA[32. But I say unto you, That whosoever shall put away his wife, saving for the cause of fornication, causes her to commit adultery: and whosoever shall marry her that is divorced commits adultery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6371,51 +6395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நான் உங்களுக்குச் சொல்லுகிறேன் தீமையோடு எதிர்த்து நிற்கவேண்டாம்; ஒருவன் உன்னை வலது கன்னத்தில் அறைந்தால், அவனுக்கு மறு கன்னத்தையும் திருப்பிக் கொடு.]]></a:t>
+              <a:t><![CDATA[33. Again, all of you have heard that it has been said by them of old time, You shall not renounce swearing yourself, but shall perform unto the Lord yours oaths:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6480,51 +6504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சந்தோஷப்பட்டு, களிகூருங்கள்; பரலோகத்தில் உங்கள் பலன் மிகுதியாயிருக்கும்; உங்களுக்கு முன்னிருந்த தீர்க்கதரிசிகளையும் அப்படியே துன்பப்படுத்தினார்களே.]]></a:t>
+              <a:t><![CDATA[4. Blessed are they that mourn: for they shall be comforted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6589,51 +6613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. உன்னோடு வழக்காடி உன் வஸ்திரத்தை எடுத்துக்கொள்ளவேண்டுமென்றிருக்கிறவனுக்கு உன் அங்கியையும் விட்டுவிடு.]]></a:t>
+              <a:t><![CDATA[33. Again, all of you have heard that it has been said by them of old time, You shall not renounce swearing yourself, but shall perform unto the Lord yours oaths:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6698,51 +6722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ஒருவன் உன்னை ஒரு மைல் தூரம் வரப் பலவந்தம் பண்ணினால், அவனோடு இரண்டு மைல் தூரம் போ.]]></a:t>
+              <a:t><![CDATA[34. But I say unto you, Swear not at all; neither by heaven; for it is God's throne:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6807,51 +6831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உன்னிடத்தில் கேட்கிறவனுக்குக் கொடு, உன்னிடத்தில் கடன் வாங்க விரும்புகிறவனுக்கு முகங்கோணாதே.]]></a:t>
+              <a:t><![CDATA[34. But I say unto you, Swear not at all; neither by heaven; for it is God's throne:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6916,51 +6940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. உனக்கடுத்தவனைச் சிநேகித்து, உன் சத்துருவைப் பகைப்பாயாக என்று சொல்லப்பட்டதைக் கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[35. Nor by the earth; for it is his footstool: neither by Jerusalem; for it is the city of the great King.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7025,51 +7049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. உனக்கடுத்தவனைச் சிநேகித்து, உன் சத்துருவைப் பகைப்பாயாக என்று சொல்லப்பட்டதைக் கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[35. Nor by the earth; for it is his footstool: neither by Jerusalem; for it is the city of the great King.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7134,51 +7158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நான் உங்களுக்குச் சொல்லுகிறேன், உங்கள் சத்துருக்களைச் சிநேகியுங்கள்; உங்களைச் சபிக்கிறவர்களை ஆசீர்வதியுங்கள்; உங்களைப் பகைக்கிறவர்களுக்கு நன்மை செய்யுங்கள்; உங்களை நிந்திக்கிறவர்களுக்காகவும் உங்களைத் துன்பப்படுத்துகிறவர்களுக்காகவும் ஜெபம் பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[36. Neither shall you swear by your head, because you can not make one hair white or black.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7243,51 +7267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. நான் உங்களுக்குச் சொல்லுகிறேன், உங்கள் சத்துருக்களைச் சிநேகியுங்கள்; உங்களைச் சபிக்கிறவர்களை ஆசீர்வதியுங்கள்; உங்களைப் பகைக்கிறவர்களுக்கு நன்மை செய்யுங்கள்; உங்களை நிந்திக்கிறவர்களுக்காகவும் உங்களைத் துன்பப்படுத்துகிறவர்களுக்காகவும் ஜெபம் பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[36. Neither shall you swear by your head, because you can not make one hair white or black.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7352,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. இப்படிச் செய்வதினால் நீங்கள் பரலோகத்திலிருக்கிற உங்கள் பரம பிதாவுக்கு புத்திரராயிருப்பீர்கள்; அவர் தீயோர் மேலும் நல்லோர் மேலும் தமது சூரியனை உதிக்கப்பண்ணி, நீதியுள்ளவர்கள் மேலும் அநீதியுள்ளவர்கள் மேலும் மழையைப் பெய்யப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[37. But let your communication be, Yea, yea; Nay, nay: for whatsoever is more than these comes of evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7461,51 +7485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. இப்படிச் செய்வதினால் நீங்கள் பரலோகத்திலிருக்கிற உங்கள் பரம பிதாவுக்கு புத்திரராயிருப்பீர்கள்; அவர் தீயோர் மேலும் நல்லோர் மேலும் தமது சூரியனை உதிக்கப்பண்ணி, நீதியுள்ளவர்கள் மேலும் அநீதியுள்ளவர்கள் மேலும் மழையைப் பெய்யப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[37. But let your communication be, Yea, yea; Nay, nay: for whatsoever is more than these comes of evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7570,51 +7594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. உங்களைச் சிநேகிக்கிறவர்களையே நீங்கள் சிநேகிப்பீர்களானால், உங்களுக்குப் பலன் என்ன? ஆயக்காரரும் அப்படிச்செய்கிறார்களல்லவா?]]></a:t>
+              <a:t><![CDATA[38. All of you have heard that it has been said, An eye for an eye, and a tooth for a tooth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7679,51 +7703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சந்தோஷப்பட்டு, களிகூருங்கள்; பரலோகத்தில் உங்கள் பலன் மிகுதியாயிருக்கும்; உங்களுக்கு முன்னிருந்த தீர்க்கதரிசிகளையும் அப்படியே துன்பப்படுத்தினார்களே.]]></a:t>
+              <a:t><![CDATA[5. Blessed are the meek: for they shall inherit the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7788,51 +7812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. உங்களைச் சிநேகிக்கிறவர்களையே நீங்கள் சிநேகிப்பீர்களானால், உங்களுக்குப் பலன் என்ன? ஆயக்காரரும் அப்படிச்செய்கிறார்களல்லவா?]]></a:t>
+              <a:t><![CDATA[39. But I say unto you, That all of you resist not evil: but whosoever shall strike you on your right cheek, turn to him the other also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7897,51 +7921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. உங்கள் சகோதரரைமாத்திரம் வாழ்த்துவீர்களானால், நீங்கள் விசேஷித்துச் செய்கிறது என்ன? ஆயக்காரரும் அப்படிச்செய்கிறார்களல்லவா?]]></a:t>
+              <a:t><![CDATA[39. But I say unto you, That all of you resist not evil: but whosoever shall strike you on your right cheek, turn to him the other also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8006,51 +8030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. உங்கள் சகோதரரைமாத்திரம் வாழ்த்துவீர்களானால், நீங்கள் விசேஷித்துச் செய்கிறது என்ன? ஆயக்காரரும் அப்படிச்செய்கிறார்களல்லவா?]]></a:t>
+              <a:t><![CDATA[40. And if any man will sue you at the law, and take away your coat, let him have your cloak also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8115,51 +8139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ஆகையால், பரலோகத்திலிருக்கிற உங்கள் பிதா பூரண சற்குணராயிருக்கிறதுபோல, நீங்களும் பூரண சற்குணராயிருக்கக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[40. And if any man will sue you at the law, and take away your coat, let him have your cloak also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8224,51 +8248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர் திரளான ஜனங்களைக் கண்டு மலையின் மேல் ஏறினார்; அவர் உட்கார்ந்தபொழுது, அவருடைய சீஷர்கள் அவரிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And whosoever shall compel you to go a mile, go with him two.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8333,51 +8357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர் திரளான ஜனங்களைக் கண்டு மலையின் மேல் ஏறினார்; அவர் உட்கார்ந்தபொழுது, அவருடைய சீஷர்கள் அவரிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[42. Give to him that asks you, and from him that would borrow of you turn not you away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8442,51 +8466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவர் தமது வாயைத் திறந்து அவர்களுக்கு உபதேசித்துச் சொன்னது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[43. All of you have heard that it has been said, You shall love your neighbour, and hate yours enemy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8551,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆவியில் எளிமையுள்ளவர்கள் பாக்கியவான்கள்; பரலோக ராஜ்யம் அவர்களுடையது.]]></a:t>
+              <a:t><![CDATA[43. All of you have heard that it has been said, You shall love your neighbour, and hate yours enemy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8660,51 +8684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. துயரப்படுகிறவர்கள் பாக்கியவான்கள்; அவர்கள் ஆறுதலடைவார்கள்.]]></a:t>
+              <a:t><![CDATA[44. But I say unto you, Love your enemies, bless them that curse you, do good to them that hate you, and pray for them which despitefully use you, and persecute you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8769,51 +8793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சாந்தகுணமுள்ளவர்கள் பாக்கியவான்கள்; அவர்கள் பூமியைச் சுதந்தரித்துக்கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[44. But I say unto you, Love your enemies, bless them that curse you, do good to them that hate you, and pray for them which despitefully use you, and persecute you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8878,51 +8902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் பூமிக்கு உப்பாயிருக்கிறீர்கள்; உப்பானது சாரமற்றுப்போனால், எதினால் சாரமாக்கப்படும்? வெளியே கொட்டப்படுவதற்கும், மனுஷரால் மிதிக்கப்படுவதற்குமே ஒழிய வேறொன்றுக்கும் உதவாது.]]></a:t>
+              <a:t><![CDATA[6. Blessed are they which do hunger and thirst after righteousness: for they shall be filled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8987,51 +9011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீதியின்மேல் பசிதாகமுள்ளவர்கள் பாக்கியவான்கள்; அவர்கள் திருப்தியடைவார்கள்.]]></a:t>
+              <a:t><![CDATA[44. But I say unto you, Love your enemies, bless them that curse you, do good to them that hate you, and pray for them which despitefully use you, and persecute you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9096,51 +9120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இரக்கமுடையவர்கள் பாக்கியவான்கள்; அவர்கள் இரக்கம் பெறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[45. That all of you may be the children of your Father which is in heaven: for he makes his sun to rise on the evil and on the good, and sends rain on the just and on the unjust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9205,51 +9229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இருதயத்தில் சுத்தமுள்ளவர்கள் பாக்கியவான்கள்; அவர்கள் தேவனைத் தரிசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[45. That all of you may be the children of your Father which is in heaven: for he makes his sun to rise on the evil and on the good, and sends rain on the just and on the unjust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9314,51 +9338,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சமாதானம் பண்ணுகிறவர்கள் பாக்கியவான்கள்; அவர்கள் தேவனுடைய புத்திரர் என்னப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[45. That all of you may be the children of your Father which is in heaven: for he makes his sun to rise on the evil and on the good, and sends rain on the just and on the unjust.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. For if all of you love them which love you, what reward have all of you? do not even the publicans the same?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. For if all of you love them which love you, what reward have all of you? do not even the publicans the same?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And if all of you salute your brethren only, what do all of you more than others? do not even the publicans so?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And if all of you salute your brethren only, what do all of you more than others? do not even the publicans so?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. Be all of you therefore perfect, even as your Father which is in heaven is perfect.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. Be all of you therefore perfect, even as your Father which is in heaven is perfect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9423,51 +10101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் பூமிக்கு உப்பாயிருக்கிறீர்கள்; உப்பானது சாரமற்றுப்போனால், எதினால் சாரமாக்கப்படும்? வெளியே கொட்டப்படுவதற்கும், மனுஷரால் மிதிக்கப்படுவதற்குமே ஒழிய வேறொன்றுக்கும் உதவாது.]]></a:t>
+              <a:t><![CDATA[7. Blessed are the merciful: for they shall obtain mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9502,51 +10180,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089600" r:id="rId1"/>
+    <p:sldLayoutId id="2481564105" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10194,50 +10872,98 @@
 
 <file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10346,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[men.]]></a:t>
+              <a:t><![CDATA[8. இருதயத்தில் சுத்தமுள்ளவர்கள் பாக்கியவான்கள்; அவர்கள் தேவனைத் தரிசிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. All of you are the light of the world. A city that is set on an hill cannot be hid.]]></a:t>
+              <a:t><![CDATA[9. சமாதானம் பண்ணுகிறவர்கள் பாக்கியவான்கள்; அவர்கள் தேவனுடைய புத்திரர் என்னப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Neither do men light a candle, and put it under a bushel, but on a candlestick; and it gives]]></a:t>
+              <a:t><![CDATA[10. நீதியினிமித்தம் துன்பப்படுகிறவர்கள் பாக்கியவான்கள்; பரலோக ராஜ்யம் அவர்களுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[light unto all that are in the house.]]></a:t>
+              <a:t><![CDATA[11. என்னிமித்தம் உங்களை நிந்தித்துத் துன்பப்படுத்தி, பலவித தீமையான மொழிகளையும் உங்கள்பேரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Let your light so shine before men, that they may see your good works, and glorify your Father]]></a:t>
+              <a:t><![CDATA[பொய்யாய்ச் சொல்வார்களானால் பாக்கியவான்களாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which is in heaven.]]></a:t>
+              <a:t><![CDATA[12. சந்தோஷப்பட்டு, களிகூருங்கள்; பரலோகத்தில் உங்கள் பலன் மிகுதியாயிருக்கும்; உங்களுக்கு முன்னிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Think not that I am come to destroy the law, or the prophets: I am not come to destroy, but to]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகளையும் அப்படியே துன்பப்படுத்தினார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fulfill.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் பூமிக்கு உப்பாயிருக்கிறீர்கள்; உப்பானது சாரமற்றுப்போனால், எதினால் சாரமாக்கப்படும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For verily I say unto you, Till heaven and earth pass, one jot or one tittle shall in no wise]]></a:t>
+              <a:t><![CDATA[வெளியே கொட்டப்படுவதற்கும், மனுஷரால் மிதிக்கப்படுவதற்குமே ஒழிய வேறொன்றுக்கும் உதவாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pass from the law, till all be fulfilled.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் உலகத்துக்கு வெளிச்சமாயிருக்கிறீர்கள்; மலையின் மேல் இருக்கிற பட்டணம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Blessed are they which are persecuted for righteousness' sake: for theirs is the kingdom of]]></a:t>
+              <a:t><![CDATA[1. அவர் திரளான ஜனங்களைக் கண்டு மலையின் மேல் ஏறினார்; அவர் உட்கார்ந்தபொழுது, அவருடைய சீஷர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Whosoever therefore shall break one of these least commandments, and shall teach men so, he]]></a:t>
+              <a:t><![CDATA[மறைந்திருக்கமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be called the least in the kingdom of heaven: but whosoever shall do and teach them, the same]]></a:t>
+              <a:t><![CDATA[15. விளக்கைக் கொளுத்தி மரக்காலால் மூடிவைக்காமல், விளக்குத் தண்டின்மேல் வைப்பார்கள்; அப்பொழுது அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be called great in the kingdom of heaven.]]></a:t>
+              <a:t><![CDATA[வீட்டிலுள்ள யாவருக்கும் வெளிச்சம் கொடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For I say unto you, That except your righteousness shall exceed the righteousness of the scribes]]></a:t>
+              <a:t><![CDATA[16. இவ்விதமாக மனுஷர் உங்கள் நற்கிரியைகளைக்கண்டு, பரலோகத்திலிருக்கிற உங்கள் பிதாவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Pharisees, all of you shall in no case enter into the kingdom of heaven.]]></a:t>
+              <a:t><![CDATA[மகிமைப்படுத்தும்படி, உங்கள் வெளிச்சம் அவர்கள் முன்பாகப் பிரகாசிக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. All of you have heard that it was said of them of old time, You shall not kill; and whosoever]]></a:t>
+              <a:t><![CDATA[17. நியாயப்பிரமாணத்தையானாலும் தீர்க்கதரிசனங்களையானாலும் அழிக்கிறதற்கு வந்தேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall kill shall be in danger of the judgment:]]></a:t>
+              <a:t><![CDATA[எண்ணிக்கொள்ளாதேயுங்கள்; அழிக்கிறதற்கு அல்ல, நிறைவேற்றுகிறதற்கே வந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But I say unto you, That whosoever is angry with his brother without a cause shall be in danger]]></a:t>
+              <a:t><![CDATA[18. வானமும் பூமியும் ஒழிந்துபோனாலும், நியாயப்பிரமாணத்திலுள்ளதெல்லாம் நிறைவேறுமளவும், அதில் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the judgment: and whosoever shall say to his brother, Raca, shall be in danger of the council:]]></a:t>
+              <a:t><![CDATA[எழுத்தாகிலும், ஒரு எழுத்தின் உறுப்பாகிலும் ஒழிந்து போகாது என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but whosoever shall say, You fool, shall be in danger of hell fire.]]></a:t>
+              <a:t><![CDATA[19. ஆகையால், இந்தக் கற்பனைகள் எல்லாவற்றிலும் சிறிதொன்றையாகிலும் மீறி, அவ்விதமாய் மனுஷருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaven.]]></a:t>
+              <a:t><![CDATA[அவரிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Therefore if you bring your gift to the altar, and there remember that your brother has ought]]></a:t>
+              <a:t><![CDATA[போதிக்கிறவன் பரலோகராஜ்யத்தில் எல்லாரிலும் சிறியவன் என்னப்படுவான்; இவைகளைக் கைக்கொண்டு போதிக்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against you;]]></a:t>
+              <a:t><![CDATA[பரலோகராஜ்யத்தில் எல்லாரிலும் பெரியவன் என்னப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Leave there your gift before the altar, and go your way; first be reconciled to your brother,]]></a:t>
+              <a:t><![CDATA[20. வேதபாரகர் பரிசேயர் என்பவர்களுடைய நீதியிலும் உங்கள் நீதி அதிகமாயிராவிட்டால், பரலோகராஜ்யத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and then come and offer your gift.]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கமாட்டீர்கள் என்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Agree with yours adversary quickly, while you are in the way with him; lest at any time the]]></a:t>
+              <a:t><![CDATA[21. கொலை செய்யாதிருப்பாயாக என்பதும், கொலைசெய்கிறவன் நியாயத்தீர்ப்புக்கு ஏதுவாயிருப்பான் என்பதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[adversary deliver you to the judge, and the judge deliver you to the officer, and you be cast into]]></a:t>
+              <a:t><![CDATA[பூர்வத்தாருக்கு உரைக்கப்பட்டதென்று கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prison.]]></a:t>
+              <a:t><![CDATA[22. நான் உங்களுக்குச் சொல்லுகிறேன்; தன் சகோதரனை நியாயமில்லாமல் கோபித்துக்கொள்ளுகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Verily I say unto you, You shall by no means come out thence, till you have paid the uttermost]]></a:t>
+              <a:t><![CDATA[நியாயத்தீர்ப்புக்கு ஏதுவாயிருப்பான்; தன் சகோதரனை வீணனென்று சொல்லுகிறவன் ஆலோசனைச் சங்கத்தீர்ப்புக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[farthing.]]></a:t>
+              <a:t><![CDATA[ஏதுவாயிருப்பான்; மூடனே என்று சொல்லுகிறவன் எரிநரகத்திற்கு ஏதுவாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. All of you have heard that it was said by them of old time, You shall not commit adultery:]]></a:t>
+              <a:t><![CDATA[23. ஆகையால் நீ பலிபீடத்தினிடத்தில் உன் காணிக்கையைச் செலுத்த வந்து, உன் பேரில் உன் சகோதரனுக்குக் குறை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Blessed are all of you, when men shall revile you, and persecute you, and shall say all manner]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அவர் தமது வாயைத் திறந்து அவர்களுக்கு உபதேசித்துச் சொன்னது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. But I say unto you, That whosoever looks on a woman to lust after her has committed adultery]]></a:t>
+              <a:t><![CDATA[உண்டென்று அங்கே நினைவு கூருவாயாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with her already in his heart.]]></a:t>
+              <a:t><![CDATA[24. அங்கேதானே பலிபீடத்தின் முன் உன் காணிக்கையை வைத்துவிட்டுப் போய், முன்பு உன் சகோதரனோடே ஒப்புரவாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And if your right eye offend you, pluck it out, and cast it from you: for it is profitable for]]></a:t>
+              <a:t><![CDATA[பின்பு வந்து உன் காணிக்கையைச் செலுத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you that one of your members should perish, and not that your whole body should be cast into hell.]]></a:t>
+              <a:t><![CDATA[25. எதிராளி உன்னை நியாயாதிபதியினிடத்தில் ஒப்புக்கொடாமலும், நியாயாதிபதி உன்னைச் சேவகனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And if your right hand offend you, cut it off, and cast it from you: for it is profitable for]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடாமலும், நீ சிறைச்சாலையில் வைக்கப்படாமலும் இருக்கும்படியாக, நீ உன் எதிராளியோடு வழியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you that one of your members should perish, and not that your whole body should be cast into hell.]]></a:t>
+              <a:t><![CDATA[இருக்கும்போதே சீக்கிரமாய் அவனுடனே நல்மனம் பொருந்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. It has been said, Whosoever shall put away his wife, let him give her a writing of divorcement:]]></a:t>
+              <a:t><![CDATA[26. பொருந்தாவிட்டால், நீ ஒரு காசும் குறைவின்றிக் கொடுத்துத் தீர்க்குமட்டும் அவ்விடத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. But I say unto you, That whosoever shall put away his wife, saving for the cause of fornication,]]></a:t>
+              <a:t><![CDATA[புறப்படமாட்டாய் என்று, மெய்யாகவே உனக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[causes her to commit adultery: and whosoever shall marry her that is divorced commits adultery.]]></a:t>
+              <a:t><![CDATA[27. விபசாரஞ் செய்யாதிருப்பாயாக என்பது பூர்வத்தாருக்கு உரைக்கப்பட்டதென்று கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Again, all of you have heard that it has been said by them of old time, You shall not renounce]]></a:t>
+              <a:t><![CDATA[28. நான் உங்களுக்குச் சொல்லுகிறேன் ஒரு ஸ்திரீயை இச்சையோடு பார்க்கிற எவனும் தன் இருதயத்தில் அவளோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of evil against you falsely, for my sake.]]></a:t>
+              <a:t><![CDATA[3. ஆவியில் எளிமையுள்ளவர்கள் பாக்கியவான்கள்; பரலோக ராஜ்யம் அவர்களுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[swearing yourself, but shall perform unto the Lord yours oaths:]]></a:t>
+              <a:t><![CDATA[விபசாரஞ்செய்தாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. But I say unto you, Swear not at all; neither by heaven; for it is God's throne:]]></a:t>
+              <a:t><![CDATA[29. உன் வலது கண் உனக்கு இடறலுண்டாக்கினால், அதைப் பிடுங்கி எறிந்து போடு; உன் சரீரம் முழுவதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Nor by the earth; for it is his footstool: neither by Jerusalem; for it is the city of the great]]></a:t>
+              <a:t><![CDATA[நரகத்தில் தள்ளப்படுவதைப்பார்க்கிலும், உன் அவயவங்களில் ஒன்று கெட்டுப்போவது உனக்கு நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[King.]]></a:t>
+              <a:t><![CDATA[30. உன் வலது கை உனக்கு இடறலுண்டாக்கினால், அதைத் தறித்து எறிந்து போடு; உன் சரீரம் முழுவதும் நரகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Neither shall you swear by your head, because you can not make one hair white or black.]]></a:t>
+              <a:t><![CDATA[தள்ளப்படுவதைப்பார்க்கிலும், உன் அவயவங்களில் ஒன்று கெட்டுப்போவது உனக்கு நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. But let your communication be, Yea, yea; Nay, nay: for whatsoever is more than these comes of]]></a:t>
+              <a:t><![CDATA[31. தன் மனைவியைத் தள்ளிவிடுகிற எவனும் தள்ளுதற்சீட்டை அவளுக்கு கொடுக்கக்கடவன் என்று உரைக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[evil.]]></a:t>
+              <a:t><![CDATA[32. நான் உங்களுக்குச் சொல்லுகிறேன் வேசித்தன முகாந்தரத்தினாலொழிய தன் மனைவியைத் தள்ளிவிடுகிறவன், அவளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. All of you have heard that it has been said, An eye for an eye, and a tooth for a tooth:]]></a:t>
+              <a:t><![CDATA[விபசாரஞ்செய்யப்பண்ணுகிறவனாயிருப்பான்; அப்படித் தள்ளிவிட்டவளை விவாகம் பண்ணுகிறவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. But I say unto you, That all of you resist not evil: but whosoever shall strike you on your]]></a:t>
+              <a:t><![CDATA[விபசாரஞ்செய்கிறவனாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[right cheek, turn to him the other also.]]></a:t>
+              <a:t><![CDATA[33. அன்றியும், பொய்யாணையிடாமல் உன் ஆணைகளைக் கர்த்தர் முன்னிலையாய்ச் செலுத்துவாயாக என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Rejoice, and be exceeding glad: for great is your reward in heaven: for so persecuted they the]]></a:t>
+              <a:t><![CDATA[4. துயரப்படுகிறவர்கள் பாக்கியவான்கள்; அவர்கள் ஆறுதலடைவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And if any man will sue you at the law, and take away your coat, let him have your cloak also.]]></a:t>
+              <a:t><![CDATA[பூர்வத்தாருக்கு உரைக்கப்பட்டதென்று கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. And whosoever shall compel you to go a mile, go with him two.]]></a:t>
+              <a:t><![CDATA[34. நான் உங்களுக்குச் சொல்லுகிறேன் பரிச்சேதம் சத்தியம்பண்ணவேண்டாம்; வானத்தின் பேரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. Give to him that asks you, and from him that would borrow of you turn not you away.]]></a:t>
+              <a:t><![CDATA[சத்தியம்பண்ணவேண்டாம், அது தேவனுடைய சிங்காசனம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. All of you have heard that it has been said, You shall love your neighbour, and hate yours]]></a:t>
+              <a:t><![CDATA[35. பூமியின் பேரிலும் சத்தியம்பண்ணவேண்டாம், அது தேவனுடைய பாதபடி; எருசலேமின் பேரிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18134,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enemy.]]></a:t>
+              <a:t><![CDATA[சத்தியம்பண்ணவேண்டாம், அது மகாராஜாவின் நகரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18266,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. But I say unto you, Love your enemies, bless them that curse you, do good to them that hate you,]]></a:t>
+              <a:t><![CDATA[36. உன் சிரசின் பேரிலும் சத்தியம்பண்ணவேண்டாம், அதின் ஒரு மயிரையாவது வெண்மையாக்கவும் கறுப்பாக்கவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18398,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and pray for them which despitefully use you, and persecute you;]]></a:t>
+              <a:t><![CDATA[உன்னால் கூடாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18530,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. That all of you may be the children of your Father which is in heaven: for he makes his sun to]]></a:t>
+              <a:t><![CDATA[37. உள்ளதை உள்ளதென்றும் இல்லதை இல்லதென்றும் சொல்லுங்கள்; இதற்கு மிஞ்சினது தீமையினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18662,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rise on the evil and on the good, and sends rain on the just and on the unjust.]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18794,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. For if all of you love them which love you, what reward have all of you? do not even the]]></a:t>
+              <a:t><![CDATA[38. கண்ணுக்குக் கண், பல்லுக்கு பல் என்று உரைக்கப்பட்டதைக் கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18926,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prophets which were before you.]]></a:t>
+              <a:t><![CDATA[5. சாந்தகுணமுள்ளவர்கள் பாக்கியவான்கள்; அவர்கள் பூமியைச் சுதந்தரித்துக்கொள்ளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19058,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[publicans the same?]]></a:t>
+              <a:t><![CDATA[39. நான் உங்களுக்குச் சொல்லுகிறேன் தீமையோடு எதிர்த்து நிற்கவேண்டாம்; ஒருவன் உன்னை வலது கன்னத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19190,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. And if all of you salute your brethren only, what do all of you more than others? do not even]]></a:t>
+              <a:t><![CDATA[அறைந்தால், அவனுக்கு மறு கன்னத்தையும் திருப்பிக் கொடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19322,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the publicans so?]]></a:t>
+              <a:t><![CDATA[40. உன்னோடு வழக்காடி உன் வஸ்திரத்தை எடுத்துக்கொள்ளவேண்டுமென்றிருக்கிறவனுக்கு உன் அங்கியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19454,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. Be all of you therefore perfect, even as your Father which is in heaven is perfect.]]></a:t>
+              <a:t><![CDATA[விட்டுவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19586,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And seeing the multitudes, he went up into a mountain: and when he was set, his disciples came]]></a:t>
+              <a:t><![CDATA[41. ஒருவன் உன்னை ஒரு மைல் தூரம் வரப் பலவந்தம் பண்ணினால், அவனோடு இரண்டு மைல் தூரம் போ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19718,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him:]]></a:t>
+              <a:t><![CDATA[42. உன்னிடத்தில் கேட்கிறவனுக்குக் கொடு, உன்னிடத்தில் கடன் வாங்க விரும்புகிறவனுக்கு முகங்கோணாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19850,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he opened his mouth, and taught them, saying,]]></a:t>
+              <a:t><![CDATA[43. உனக்கடுத்தவனைச் சிநேகித்து, உன் சத்துருவைப் பகைப்பாயாக என்று சொல்லப்பட்டதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19982,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Blessed are the poor in spirit: for theirs is the kingdom of heaven.]]></a:t>
+              <a:t><![CDATA[கேள்விப்பட்டிருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20114,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Blessed are they that mourn: for they shall be comforted.]]></a:t>
+              <a:t><![CDATA[44. நான் உங்களுக்குச் சொல்லுகிறேன், உங்கள் சத்துருக்களைச் சிநேகியுங்கள்; உங்களைச் சபிக்கிறவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20246,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Blessed are the meek: for they shall inherit the earth.]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதியுங்கள்; உங்களைப் பகைக்கிறவர்களுக்கு நன்மை செய்யுங்கள்; உங்களை நிந்திக்கிறவர்களுக்காகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20378,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. All of you are the salt of the earth: but if the salt have lost his savour, wherewith shall it]]></a:t>
+              <a:t><![CDATA[6. நீதியின்மேல் பசிதாகமுள்ளவர்கள் பாக்கியவான்கள்; அவர்கள் திருப்தியடைவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20510,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Blessed are they which do hunger and thirst after righteousness: for they shall be filled.]]></a:t>
+              <a:t><![CDATA[உங்களைத் துன்பப்படுத்துகிறவர்களுக்காகவும் ஜெபம் பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20642,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Blessed are the merciful: for they shall obtain mercy.]]></a:t>
+              <a:t><![CDATA[45. இப்படிச் செய்வதினால் நீங்கள் பரலோகத்திலிருக்கிற உங்கள் பரம பிதாவுக்கு புத்திரராயிருப்பீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20774,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Blessed are the pure in heart: for they shall see God.]]></a:t>
+              <a:t><![CDATA[அவர் தீயோர் மேலும் நல்லோர் மேலும் தமது சூரியனை உதிக்கப்பண்ணி, நீதியுள்ளவர்கள் மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20906,51 +21632,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Blessed are the peacemakers: for they shall be called the children of God.]]></a:t>
+              <a:t><![CDATA[அநீதியுள்ளவர்கள் மேலும் மழையைப் பெய்யப்பண்ணுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. உங்களைச் சிநேகிக்கிறவர்களையே நீங்கள் சிநேகிப்பீர்களானால், உங்களுக்குப் பலன் என்ன? ஆயக்காரரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்படிச்செய்கிறார்களல்லவா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. உங்கள் சகோதரரைமாத்திரம் வாழ்த்துவீர்களானால், நீங்கள் விசேஷித்துச் செய்கிறது என்ன? ஆயக்காரரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்படிச்செய்கிறார்களல்லவா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. ஆகையால், பரலோகத்திலிருக்கிற உங்கள் பிதா பூரண சற்குணராயிருக்கிறதுபோல, நீங்களும் பூரண]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சற்குணராயிருக்கக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21038,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be salted? it is thenceforth good for nothing, but to be cast out, and to be trodden under foot of]]></a:t>
+              <a:t><![CDATA[7. இரக்கமுடையவர்கள் பாக்கியவான்கள்; அவர்கள் இரக்கம் பெறுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21099,91 +22617,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21209,51 +22727,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21384,51 +22902,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>83</Slides>
+  <Slides>89</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>