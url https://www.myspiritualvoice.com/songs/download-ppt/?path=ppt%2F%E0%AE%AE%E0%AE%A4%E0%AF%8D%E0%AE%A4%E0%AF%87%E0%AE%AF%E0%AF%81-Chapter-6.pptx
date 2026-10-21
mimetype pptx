--- v0 (2026-07-15)
+++ v1 (2026-10-21)
@@ -119,50 +119,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +215,54 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +424,57 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் நீ ஜெபம்பண்ணும்போது மாயக்காரரைப் போலிருக்கவேண்டாம்; மனுஷர் காணும்படியாக அவர்கள் ஜெப ஆலயங்களிலும் வீதிகளின் சந்திகளிலும் நின்று ஜெபம்பண்ண விரும்புகிறார்கள்; அவர்கள் தங்கள் பலனை அடைந்து தீர்ந்ததென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. And when you pray, you shall not be as the hypocrites are: for they love to pray standing in the synagogues and in the corners of the streets, that they may be seen of men. Verily I say unto you, They have their reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் நீ ஜெபம்பண்ணும்போது மாயக்காரரைப் போலிருக்கவேண்டாம்; மனுஷர் காணும்படியாக அவர்கள் ஜெப ஆலயங்களிலும் வீதிகளின் சந்திகளிலும் நின்று ஜெபம்பண்ண விரும்புகிறார்கள்; அவர்கள் தங்கள் பலனை அடைந்து தீர்ந்ததென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. And when you pray, you shall not be as the hypocrites are: for they love to pray standing in the synagogues and in the corners of the streets, that they may be seen of men. Verily I say unto you, They have their reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும் நீ ஜெபம்பண்ணும்போது மாயக்காரரைப் போலிருக்கவேண்டாம்; மனுஷர் காணும்படியாக அவர்கள் ஜெப ஆலயங்களிலும் வீதிகளின் சந்திகளிலும் நின்று ஜெபம்பண்ண விரும்புகிறார்கள்; அவர்கள் தங்கள் பலனை அடைந்து தீர்ந்ததென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. And when you pray, you shall not be as the hypocrites are: for they love to pray standing in the synagogues and in the corners of the streets, that they may be seen of men. Verily I say unto you, They have their reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீயோ ஜெபம்பண்ணும்போது, உன் அறைவீட்டுக்குள் பிரவேசித்து, உன் கதவைப்பூட்டி, அந்தரங்கத்திலிருக்கிற உன் பிதாவை நோக்கி ஜெபம்பண்ணு; அப்பொழுது அந்தரங்கத்தில் பார்க்கிற உன் பிதா வெளியரங்கமாய் உனக்குப் பலனளிப்பார்.]]></a:t>
+              <a:t><![CDATA[6. But you, when you pray, enter into your closet, and when you have shut your door, pray to your Father which is in secret; and your Father which sees in secret shall reward you openly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீயோ ஜெபம்பண்ணும்போது, உன் அறைவீட்டுக்குள் பிரவேசித்து, உன் கதவைப்பூட்டி, அந்தரங்கத்திலிருக்கிற உன் பிதாவை நோக்கி ஜெபம்பண்ணு; அப்பொழுது அந்தரங்கத்தில் பார்க்கிற உன் பிதா வெளியரங்கமாய் உனக்குப் பலனளிப்பார்.]]></a:t>
+              <a:t><![CDATA[6. But you, when you pray, enter into your closet, and when you have shut your door, pray to your Father which is in secret; and your Father which sees in secret shall reward you openly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும் நீங்கள் ஜெபம்பண்ணும்போது, அஞ்ஞானிகளைப்போல வீண் வார்த்தைகளை அலப்பாதேயுங்கள்; அவர்கள், அதிக வசனிப்பினால் தங்கள் ஜெபம் கேட்கப்படுமென்று நினைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. But you, when you pray, enter into your closet, and when you have shut your door, pray to your Father which is in secret; and your Father which sees in secret shall reward you openly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அன்றியும் நீங்கள் ஜெபம்பண்ணும்போது, அஞ்ஞானிகளைப்போல வீண் வார்த்தைகளை அலப்பாதேயுங்கள்; அவர்கள், அதிக வசனிப்பினால் தங்கள் ஜெபம் கேட்கப்படுமென்று நினைக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. But when all of you pray, use not vain repetitions, as the heathen do: for they think that they shall be heard for their much speaking.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களைப்போல நீங்கள் செய்யாதிருங்கள்; உங்கள் பிதாவை நோக்கி நீங்கள் வேண்டிக்கொள்ளுகிறதற்கு முன்னமே உங்களுக்கு இன்னது தேவை என்று அவர் அறிந்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. But when all of you pray, use not vain repetitions, as the heathen do: for they think that they shall be heard for their much speaking.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களைப்போல நீங்கள் செய்யாதிருங்கள்; உங்கள் பிதாவை நோக்கி நீங்கள் வேண்டிக்கொள்ளுகிறதற்கு முன்னமே உங்களுக்கு இன்னது தேவை என்று அவர் அறிந்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. Be not all of you therefore like unto them: for your Father knows what things all of you have need of, before all of you ask him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் ஜெபம்பண்ணவேண்டிய விதமாவது; பரமண்டலங்களிலிருக்கிற எங்கள் பிதாவே, உம்முடைய நாமம் பரிசுத்தப்படுவதாக;]]></a:t>
+              <a:t><![CDATA[8. Be not all of you therefore like unto them: for your Father knows what things all of you have need of, before all of you ask him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுஷர் காணவேண்டுமென்று அவர்களுக்கு முன்பாக உங்கள் தர்மத்தைச் செய்யாதபடிக்கு எச்சரிக்கையாயிருங்கள்; செய்தால் பரலோகத்திலிருக்கிற உங்கள் பிதாவினிடத்தில் உங்களுக்குப் பலனில்லை.]]></a:t>
+              <a:t><![CDATA[1. Take heed that all of you do not your alms before men, to be seen of them: otherwise all of you have no reward of your Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் ஜெபம்பண்ணவேண்டிய விதமாவது; பரமண்டலங்களிலிருக்கிற எங்கள் பிதாவே, உம்முடைய நாமம் பரிசுத்தப்படுவதாக;]]></a:t>
+              <a:t><![CDATA[9. After this manner therefore pray all of you: Our Father which are in heaven, Hallowed be your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்முடைய ராஜ்யம் வருவதாக; உம்முடைய சித்தம் பரமண்டலத்திலே செய்யப்படுகிறதுபோல பூமியிலேயும் செய்யப்படுவதாக.]]></a:t>
+              <a:t><![CDATA[9. After this manner therefore pray all of you: Our Father which are in heaven, Hallowed be your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எங்களுக்கு வேண்டிய ஆகாரத்தை இன்று எங்களுக்குத் தாரும்.]]></a:t>
+              <a:t><![CDATA[10. Your kingdom come, Your will be done in earth, as it is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எங்கள் கடனாளிகளுக்கு நாங்கள் மன்னிக்கிறதுபோல எங்கள் கடன்களை எங்களுக்கு மன்னியும்.]]></a:t>
+              <a:t><![CDATA[10. Your kingdom come, Your will be done in earth, as it is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எங்களைச் சோதனைக்குட்படப்பண்ணாமல், தீமையினின்று எங்களை இரட்சித்துக்கொள்ளும், ராஜ்யமும், வல்லமையும், மகிமையும் என்றென்றைக்கும் உம்முடையவைகளே, ஆமென், என்பதே.]]></a:t>
+              <a:t><![CDATA[11. Give us this day our daily bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எங்களைச் சோதனைக்குட்படப்பண்ணாமல், தீமையினின்று எங்களை இரட்சித்துக்கொள்ளும், ராஜ்யமும், வல்லமையும், மகிமையும் என்றென்றைக்கும் உம்முடையவைகளே, ஆமென், என்பதே.]]></a:t>
+              <a:t><![CDATA[12. And forgive us our debts, as we forgive our debtors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷருடைய தப்பிதங்களை நீங்கள் அவர்களுக்கு மன்னித்தால், உங்கள் பரமபிதா உங்களுக்கும் மன்னிப்பார்.]]></a:t>
+              <a:t><![CDATA[13. And lead us not into temptation, but deliver us from evil: For yours is the kingdom, and the power, and the glory, for ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனுஷருடைய தப்பிதங்களை நீங்கள் அவர்களுக்கு மன்னியாதிருந்தால், உங்கள் பிதா உங்கள் தப்பிதங்களையும் மன்னியாதிருப்பார்.]]></a:t>
+              <a:t><![CDATA[13. And lead us not into temptation, but deliver us from evil: For yours is the kingdom, and the power, and the glory, for ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனுஷருடைய தப்பிதங்களை நீங்கள் அவர்களுக்கு மன்னியாதிருந்தால், உங்கள் பிதா உங்கள் தப்பிதங்களையும் மன்னியாதிருப்பார்.]]></a:t>
+              <a:t><![CDATA[14. For if all of you forgive men their trespasses, your heavenly Father will also forgive you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் உபவாசிக்கும்போது, மாயக்காரைப்போல முகவாடலாய் இராதேயுங்கள்; அவர்கள் உபவாசிக்கிறதை மனுஷர் காணும் பொருட்டாக, தங்கள் முகங்களை வாடப்பண்ணுகிறார்கள்; அவர்கள் தங்கள் பலனை அடைந்து தீர்ந்ததென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. But if all of you forgive not men their trespasses, neither will your Father forgive your trespasses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுஷர் காணவேண்டுமென்று அவர்களுக்கு முன்பாக உங்கள் தர்மத்தைச் செய்யாதபடிக்கு எச்சரிக்கையாயிருங்கள்; செய்தால் பரலோகத்திலிருக்கிற உங்கள் பிதாவினிடத்தில் உங்களுக்குப் பலனில்லை.]]></a:t>
+              <a:t><![CDATA[1. Take heed that all of you do not your alms before men, to be seen of them: otherwise all of you have no reward of your Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் உபவாசிக்கும்போது, மாயக்காரைப்போல முகவாடலாய் இராதேயுங்கள்; அவர்கள் உபவாசிக்கிறதை மனுஷர் காணும் பொருட்டாக, தங்கள் முகங்களை வாடப்பண்ணுகிறார்கள்; அவர்கள் தங்கள் பலனை அடைந்து தீர்ந்ததென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. But if all of you forgive not men their trespasses, neither will your Father forgive your trespasses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் உபவாசிக்கும்போது, மாயக்காரைப்போல முகவாடலாய் இராதேயுங்கள்; அவர்கள் உபவாசிக்கிறதை மனுஷர் காணும் பொருட்டாக, தங்கள் முகங்களை வாடப்பண்ணுகிறார்கள்; அவர்கள் தங்கள் பலனை அடைந்து தீர்ந்ததென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. Moreover when all of you fast, be not, as the hypocrites, of a sad countenance: for they disfigure their faces, that they may appear unto men to fast. Verily I say unto you, They have their reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீயோ உபவாசிக்கும்போது, அந்த உபவாசம் மனுஷர்களுக்குக் காணப்படாமல், அந்தரங்கத்திலிருக்கிற உன் பிதாவுக்கே காணப்படும்படியாக, உன் தலைக்கு எண்ணெய் பூசி, உன் முகத்தைக் கழுவு.]]></a:t>
+              <a:t><![CDATA[16. Moreover when all of you fast, be not, as the hypocrites, of a sad countenance: for they disfigure their faces, that they may appear unto men to fast. Verily I say unto you, They have their reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது, அந்தரங்கத்தில் பார்க்கிற உன் பிதா உனக்கு வெளியரங்கமாய்ப் பலனளிப்பார்.]]></a:t>
+              <a:t><![CDATA[16. Moreover when all of you fast, be not, as the hypocrites, of a sad countenance: for they disfigure their faces, that they may appear unto men to fast. Verily I say unto you, They have their reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது, அந்தரங்கத்தில் பார்க்கிற உன் பிதா உனக்கு வெளியரங்கமாய்ப் பலனளிப்பார்.]]></a:t>
+              <a:t><![CDATA[17. But you, when you fast, anoint yours head, and wash your face;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பூமியிலே உங்களுக்குப் பொக்கிஷங்களைச் சேர்த்து வைக்கவேண்டாம்; இங்கே பூச்சியும் துருவும் அவைகளைக் கெடுக்கும்; இங்கே திருடரும் கன்னமிட்டுத் திருடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[17. But you, when you fast, anoint yours head, and wash your face;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பூமியிலே உங்களுக்குப் பொக்கிஷங்களைச் சேர்த்து வைக்கவேண்டாம்; இங்கே பூச்சியும் துருவும் அவைகளைக் கெடுக்கும்; இங்கே திருடரும் கன்னமிட்டுத் திருடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. That you appear not unto men to fast, but unto your Father which is in secret: and your Father, which sees in secret, shall reward you openly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பரலோகத்திலே உங்கள் பொக்கிஷங்களைச் சேர்த்து வையுங்கள்; அங்கே பூச்சியாவது துருவாவது கெடுக்கிறதும் இல்லை; அங்கே திருடர் கன்னமிட்டுத் திருடுகிறதும் இல்லை.]]></a:t>
+              <a:t><![CDATA[19. Lay not up for yourselves treasures upon earth, where moth and rust does corrupt, and where thieves break through and steal:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பரலோகத்திலே உங்கள் பொக்கிஷங்களைச் சேர்த்து வையுங்கள்; அங்கே பூச்சியாவது துருவாவது கெடுக்கிறதும் இல்லை; அங்கே திருடர் கன்னமிட்டுத் திருடுகிறதும் இல்லை.]]></a:t>
+              <a:t><![CDATA[19. Lay not up for yourselves treasures upon earth, where moth and rust does corrupt, and where thieves break through and steal:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உங்கள் பொக்கிஷம் எங்கேயிருக்கிறதோ அங்கே உங்கள் இருதயமும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. But lay up for yourselves treasures in heaven, where neither moth nor rust does corrupt, and where thieves do not break through nor steal:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் நீ தர்மஞ்செய்யும்போது மனுஷரால் புகழப்படுவதற்கு, மாயக்காரர் ஆலயங்களிலும் வீதிகளிலும் செய்வதுபோல, உனக்கு முன்பாக தாரை ஊதுவியாதே; அவர்கள் தங்கள் பலனை அடைந்து தீர்ந்ததென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Therefore when you do yours alms, do not sound a trumpet before you, as the hypocrites do in the synagogues and in the streets, that they may have glory of men. Verily I say unto you, They have their reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கண்ணானது சரீரத்தின் விளக்காயிருக்கிறது; உன் கண் தெளிவாயிருந்தால், உன் சரீரம் முழுவதும் வெளிச்சமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. But lay up for yourselves treasures in heaven, where neither moth nor rust does corrupt, and where thieves do not break through nor steal:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கண்ணானது சரீரத்தின் விளக்காயிருக்கிறது; உன் கண் தெளிவாயிருந்தால், உன் சரீரம் முழுவதும் வெளிச்சமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. For where your treasure is, there will your heart be also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் கண் கெட்டதாயிருந்தால், உன் சரீரம் முழுவதும் இருட்டாயிருக்கும்; இப்படி உன்னிலுள்ள வெளிச்சம் இருளாயிருந்தால், அவ்விருள் எவ்வளவு அதிகமாயிருக்கும்!]]></a:t>
+              <a:t><![CDATA[22. The light of the body is the eye: if therefore yours eye be single, your whole body shall be full of light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உன் கண் கெட்டதாயிருந்தால், உன் சரீரம் முழுவதும் இருட்டாயிருக்கும்; இப்படி உன்னிலுள்ள வெளிச்சம் இருளாயிருந்தால், அவ்விருள் எவ்வளவு அதிகமாயிருக்கும்!]]></a:t>
+              <a:t><![CDATA[22. The light of the body is the eye: if therefore yours eye be single, your whole body shall be full of light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இரண்டு எஜமான்களுக்கு ஊழியம் செய்ய ஒருவனாலும் கூடாது; ஒருவனைப் பகைத்து ஒருவனைச் சிநேகிப்பான். அல்லது ஒருவனைப் பற்றிக்கொண்டு மற்றவனை அசட்டைபண்ணுவான்; தேவனுக்கும் உலகப் பொருளுக்கும் ஊழியஞ்செய்ய உங்களால் கூடாது.]]></a:t>
+              <a:t><![CDATA[23. But if yours eye be evil, your whole body shall be full of darkness. If therefore the light that is in you be darkness, how great is that darkness!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இரண்டு எஜமான்களுக்கு ஊழியம் செய்ய ஒருவனாலும் கூடாது; ஒருவனைப் பகைத்து ஒருவனைச் சிநேகிப்பான். அல்லது ஒருவனைப் பற்றிக்கொண்டு மற்றவனை அசட்டைபண்ணுவான்; தேவனுக்கும் உலகப் பொருளுக்கும் ஊழியஞ்செய்ய உங்களால் கூடாது.]]></a:t>
+              <a:t><![CDATA[23. But if yours eye be evil, your whole body shall be full of darkness. If therefore the light that is in you be darkness, how great is that darkness!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் என்னத்தை உண்போம், என்னத்தைக் குடிப்போம் என்று உங்கள் ஜீவனுக்காகவும்; என்னத்தை உடுப்போம் என்று உங்கள் சரீரத்துக்காகவும் கவலைப்படாதிருங்கள் என்று, உங்களுக்குச் சொல்லுகிறேன்; ஆகாரத்தைப் பார்க்கிலும் ஜீவனும், உடையைப்பார்க்கிலும் சரீரமும் விசேஷித்தவைகள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[24. No man can serve two masters: for either he will hate the one, and love the other; or else he will hold to the one, and despise the other. All of you cannot serve God and mammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் என்னத்தை உண்போம், என்னத்தைக் குடிப்போம் என்று உங்கள் ஜீவனுக்காகவும்; என்னத்தை உடுப்போம் என்று உங்கள் சரீரத்துக்காகவும் கவலைப்படாதிருங்கள் என்று, உங்களுக்குச் சொல்லுகிறேன்; ஆகாரத்தைப் பார்க்கிலும் ஜீவனும், உடையைப்பார்க்கிலும் சரீரமும் விசேஷித்தவைகள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[24. No man can serve two masters: for either he will hate the one, and love the other; or else he will hold to the one, and despise the other. All of you cannot serve God and mammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆகையால் என்னத்தை உண்போம், என்னத்தைக் குடிப்போம் என்று உங்கள் ஜீவனுக்காகவும்; என்னத்தை உடுப்போம் என்று உங்கள் சரீரத்துக்காகவும் கவலைப்படாதிருங்கள் என்று, உங்களுக்குச் சொல்லுகிறேன்; ஆகாரத்தைப் பார்க்கிலும் ஜீவனும், உடையைப்பார்க்கிலும் சரீரமும் விசேஷித்தவைகள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[24. No man can serve two masters: for either he will hate the one, and love the other; or else he will hold to the one, and despise the other. All of you cannot serve God and mammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகாயத்துப் பட்சிகளைக் கவனித்துப்பாருங்கள்; அவைகள் விதைக்கிறதுமில்லை, அறுக்கிறதுமில்லை, களஞ்சியங்களில் சேர்த்துவைக்கிறதுமில்லை; அவைகளையும் உங்கள் பரமபிதா பிழைப்பூட்டுகிறார்; அவைகளைப்பார்க்கிலும் நீங்கள் விசேஷித்தவர்கள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[25. Therefore I say unto you, Take no thought for your life, what all of you shall eat, or what all of you shall drink; nor yet for your body, what all of you shall put on. Is not the life more than food, and the body than raiment?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் நீ தர்மஞ்செய்யும்போது மனுஷரால் புகழப்படுவதற்கு, மாயக்காரர் ஆலயங்களிலும் வீதிகளிலும் செய்வதுபோல, உனக்கு முன்பாக தாரை ஊதுவியாதே; அவர்கள் தங்கள் பலனை அடைந்து தீர்ந்ததென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Therefore when you do yours alms, do not sound a trumpet before you, as the hypocrites do in the synagogues and in the streets, that they may have glory of men. Verily I say unto you, They have their reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகாயத்துப் பட்சிகளைக் கவனித்துப்பாருங்கள்; அவைகள் விதைக்கிறதுமில்லை, அறுக்கிறதுமில்லை, களஞ்சியங்களில் சேர்த்துவைக்கிறதுமில்லை; அவைகளையும் உங்கள் பரமபிதா பிழைப்பூட்டுகிறார்; அவைகளைப்பார்க்கிலும் நீங்கள் விசேஷித்தவர்கள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[25. Therefore I say unto you, Take no thought for your life, what all of you shall eat, or what all of you shall drink; nor yet for your body, what all of you shall put on. Is not the life more than food, and the body than raiment?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கவலைப்படுகிறதினாலே உங்களில் எவன் தன் சரீர அளவோடு ஒரு முழத்தைக் கூட்டுவான்?]]></a:t>
+              <a:t><![CDATA[25. Therefore I say unto you, Take no thought for your life, what all of you shall eat, or what all of you shall drink; nor yet for your body, what all of you shall put on. Is not the life more than food, and the body than raiment?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உடைக்காகவும் நீங்கள் கவலைப்படுகிறதென்ன? காட்டுப்புஷ்பங்கள் எப்படி வளருகிறதென்பதைக் கவனித்துப்பாருங்கள். அவைகள் உழைக்கிறதுமில்லை, நூற்கிறதுமில்லை;]]></a:t>
+              <a:t><![CDATA[26. Behold the fowls of the air: for they sow not, neither do they reap, nor gather into barns; yet your heavenly Father feeds them. Are all of you not much better than they?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. உடைக்காகவும் நீங்கள் கவலைப்படுகிறதென்ன? காட்டுப்புஷ்பங்கள் எப்படி வளருகிறதென்பதைக் கவனித்துப்பாருங்கள். அவைகள் உழைக்கிறதுமில்லை, நூற்கிறதுமில்லை;]]></a:t>
+              <a:t><![CDATA[26. Behold the fowls of the air: for they sow not, neither do they reap, nor gather into barns; yet your heavenly Father feeds them. Are all of you not much better than they?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என்றாலும் சாலொமோன் முதலாய்த் தன் சர்வ மகிமையிலும் அவைகளில் ஒன்றைப்போலாகிலும் உடுத்தியிருந்ததில்லை என்று, உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[26. Behold the fowls of the air: for they sow not, neither do they reap, nor gather into barns; yet your heavenly Father feeds them. Are all of you not much better than they?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அற்ப விசுவாசிகளே! இன்றைக்கு இருந்து நாளைக்கு அடுப்பிலே போடப்படும் காட்டுப் புல்லுக்குத் தேவன் இவ்விதமாக உடுத்துவித்தால், உங்களுக்கு உடுத்துவிப்பது அதிக நிச்சயமல்லவா?]]></a:t>
+              <a:t><![CDATA[27. Which of you by taking thought can add one cubit unto his stature?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அற்ப விசுவாசிகளே! இன்றைக்கு இருந்து நாளைக்கு அடுப்பிலே போடப்படும் காட்டுப் புல்லுக்குத் தேவன் இவ்விதமாக உடுத்துவித்தால், உங்களுக்கு உடுத்துவிப்பது அதிக நிச்சயமல்லவா?]]></a:t>
+              <a:t><![CDATA[28. And why take all of you thought for raiment? Consider the lilies of the field, how they grow; they toil not, neither do they spin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆகையால், என்னத்தை உண்போம், என்னத்தைக் குடிப்போம் என்று கவலைப்படாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[28. And why take all of you thought for raiment? Consider the lilies of the field, how they grow; they toil not, neither do they spin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆகையால், என்னத்தை உண்போம், என்னத்தைக் குடிப்போம் என்று கவலைப்படாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[29. And yet I say unto you, That even Solomon in all his glory was not arrayed like one of these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இவைகளையெல்லாம் அஞ்ஞானிகள் நாடித்தேடுகிறார்கள்; இவைகளெல்லாம் உங்களுக்கு வேண்டியவைகள் என்று உங்கள் பரமபிதா அறிந்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[29. And yet I say unto you, That even Solomon in all his glory was not arrayed like one of these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் நீ தர்மஞ்செய்யும்போது மனுஷரால் புகழப்படுவதற்கு, மாயக்காரர் ஆலயங்களிலும் வீதிகளிலும் செய்வதுபோல, உனக்கு முன்பாக தாரை ஊதுவியாதே; அவர்கள் தங்கள் பலனை அடைந்து தீர்ந்ததென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Therefore when you do yours alms, do not sound a trumpet before you, as the hypocrites do in the synagogues and in the streets, that they may have glory of men. Verily I say unto you, They have their reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இவைகளையெல்லாம் அஞ்ஞானிகள் நாடித்தேடுகிறார்கள்; இவைகளெல்லாம் உங்களுக்கு வேண்டியவைகள் என்று உங்கள் பரமபிதா அறிந்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[30. Wherefore, if God so clothe the grass of the field, which to day is, and tomorrow is cast into the oven, shall he not much more clothe you, O all of you of little faith?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. முதலாவது தேவனுடைய ராஜ்யத்தையும் அவருடைய நீதியையும் தேடுங்கள்; அப்பொழுது இவைகளெல்லாம் உங்களுக்குக் கூடக் கொடுக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[30. Wherefore, if God so clothe the grass of the field, which to day is, and tomorrow is cast into the oven, shall he not much more clothe you, O all of you of little faith?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. முதலாவது தேவனுடைய ராஜ்யத்தையும் அவருடைய நீதியையும் தேடுங்கள்; அப்பொழுது இவைகளெல்லாம் உங்களுக்குக் கூடக் கொடுக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[31. Therefore take no thought, saying, What shall we eat? or, What shall we drink? or, Wherewithal shall we be clothed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆகையால் நாளைக்காகக் கவலைப்படாதிருங்கள்; நாளையத்தினம் தன்னுடையவைகளுக்காகக் கவலைப்படும். அந்தந்த நாளுக்கு அதினதின் பாடு போதும்.]]></a:t>
+              <a:t><![CDATA[32. (For after all these things do the Gentiles seek:) for your heavenly Father knows that all of you have need of all these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6965,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஆகையால் நாளைக்காகக் கவலைப்படாதிருங்கள்; நாளையத்தினம் தன்னுடையவைகளுக்காகக் கவலைப்படும். அந்தந்த நாளுக்கு அதினதின் பாடு போதும்.]]></a:t>
+              <a:t><![CDATA[32. (For after all these things do the Gentiles seek:) for your heavenly Father knows that all of you have need of all these things.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. But seek all of you first the kingdom of God, and his righteousness; and all these things shall be added unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. But seek all of you first the kingdom of God, and his righteousness; and all these things shall be added unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Take therefore no thought for the next day: for the next day shall take thought for the things of itself. Sufficient unto the day is the evil thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Take therefore no thought for the next day: for the next day shall take thought for the things of itself. Sufficient unto the day is the evil thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீயோ தர்மஞ்செய்யும்போது, உன் தர்மம் அந்தரங்கமாயிருப்பதற்கு, உன் வலது கை செய்கிறது உன் இடது கை அறியாதிருக்கக்கடவது;]]></a:t>
+              <a:t><![CDATA[3. But when you do alms, let not your left hand know what your right hand does:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அந்தரங்கத்தில் பார்க்கிற உன் பிதா தாமே உனக்கு வெளியரங்கமாய்ப் பலனளிப்பார்.]]></a:t>
+              <a:t><![CDATA[3. But when you do alms, let not your left hand know what your right hand does:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது அந்தரங்கத்தில் பார்க்கிற உன் பிதா தாமே உனக்கு வெளியரங்கமாய்ப் பலனளிப்பார்.]]></a:t>
+              <a:t><![CDATA[4. That yours alms may be in secret: and your Father which sees in secret himself shall reward you openly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089600" r:id="rId1"/>
+    <p:sldLayoutId id="2481564105" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,50 +8331,82 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8047,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And when you pray, you shall not be as the hypocrites are: for they love to pray standing in the]]></a:t>
+              <a:t><![CDATA[5. அன்றியும் நீ ஜெபம்பண்ணும்போது மாயக்காரரைப் போலிருக்கவேண்டாம்; மனுஷர் காணும்படியாக அவர்கள் ஜெப]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[synagogues and in the corners of the streets, that they may be seen of men. Verily I say unto you,]]></a:t>
+              <a:t><![CDATA[ஆலயங்களிலும் வீதிகளின் சந்திகளிலும் நின்று ஜெபம்பண்ண விரும்புகிறார்கள்; அவர்கள் தங்கள் பலனை அடைந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[They have their reward.]]></a:t>
+              <a:t><![CDATA[தீர்ந்ததென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But you, when you pray, enter into your closet, and when you have shut your door, pray to your]]></a:t>
+              <a:t><![CDATA[6. நீயோ ஜெபம்பண்ணும்போது, உன் அறைவீட்டுக்குள் பிரவேசித்து, உன் கதவைப்பூட்டி, அந்தரங்கத்திலிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Father which is in secret; and your Father which sees in secret shall reward you openly.]]></a:t>
+              <a:t><![CDATA[உன் பிதாவை நோக்கி ஜெபம்பண்ணு; அப்பொழுது அந்தரங்கத்தில் பார்க்கிற உன் பிதா வெளியரங்கமாய் உனக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But when all of you pray, use not vain repetitions, as the heathen do: for they think that they]]></a:t>
+              <a:t><![CDATA[பலனளிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be heard for their much speaking.]]></a:t>
+              <a:t><![CDATA[7. அன்றியும் நீங்கள் ஜெபம்பண்ணும்போது, அஞ்ஞானிகளைப்போல வீண் வார்த்தைகளை அலப்பாதேயுங்கள்; அவர்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Be not all of you therefore like unto them: for your Father knows what things all of you have]]></a:t>
+              <a:t><![CDATA[அதிக வசனிப்பினால் தங்கள் ஜெபம் கேட்கப்படுமென்று நினைக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[need of, before all of you ask him.]]></a:t>
+              <a:t><![CDATA[8. அவர்களைப்போல நீங்கள் செய்யாதிருங்கள்; உங்கள் பிதாவை நோக்கி நீங்கள் வேண்டிக்கொள்ளுகிறதற்கு முன்னமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. After this manner therefore pray all of you: Our Father which are in heaven, Hallowed be your]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு இன்னது தேவை என்று அவர் அறிந்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Take heed that all of you do not your alms before men, to be seen of them: otherwise all of you]]></a:t>
+              <a:t><![CDATA[1. மனுஷர் காணவேண்டுமென்று அவர்களுக்கு முன்பாக உங்கள் தர்மத்தைச் செய்யாதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[name.]]></a:t>
+              <a:t><![CDATA[9. நீங்கள் ஜெபம்பண்ணவேண்டிய விதமாவது; பரமண்டலங்களிலிருக்கிற எங்கள் பிதாவே, உம்முடைய நாமம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Your kingdom come, Your will be done in earth, as it is in heaven.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தப்படுவதாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Give us this day our daily bread.]]></a:t>
+              <a:t><![CDATA[10. உம்முடைய ராஜ்யம் வருவதாக; உம்முடைய சித்தம் பரமண்டலத்திலே செய்யப்படுகிறதுபோல பூமியிலேயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And forgive us our debts, as we forgive our debtors.]]></a:t>
+              <a:t><![CDATA[செய்யப்படுவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And lead us not into temptation, but deliver us from evil: For yours is the kingdom, and the]]></a:t>
+              <a:t><![CDATA[11. எங்களுக்கு வேண்டிய ஆகாரத்தை இன்று எங்களுக்குத் தாரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[power, and the glory, for ever. Amen.]]></a:t>
+              <a:t><![CDATA[12. எங்கள் கடனாளிகளுக்கு நாங்கள் மன்னிக்கிறதுபோல எங்கள் கடன்களை எங்களுக்கு மன்னியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For if all of you forgive men their trespasses, your heavenly Father will also forgive you:]]></a:t>
+              <a:t><![CDATA[13. எங்களைச் சோதனைக்குட்படப்பண்ணாமல், தீமையினின்று எங்களை இரட்சித்துக்கொள்ளும், ராஜ்யமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But if all of you forgive not men their trespasses, neither will your Father forgive your]]></a:t>
+              <a:t><![CDATA[வல்லமையும், மகிமையும் என்றென்றைக்கும் உம்முடையவைகளே, ஆமென், என்பதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trespasses.]]></a:t>
+              <a:t><![CDATA[14. மனுஷருடைய தப்பிதங்களை நீங்கள் அவர்களுக்கு மன்னித்தால், உங்கள் பரமபிதா உங்களுக்கும் மன்னிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Moreover when all of you fast, be not, as the hypocrites, of a sad countenance: for they]]></a:t>
+              <a:t><![CDATA[15. மனுஷருடைய தப்பிதங்களை நீங்கள் அவர்களுக்கு மன்னியாதிருந்தால், உங்கள் பிதா உங்கள் தப்பிதங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have no reward of your Father which is in heaven.]]></a:t>
+              <a:t><![CDATA[எச்சரிக்கையாயிருங்கள்; செய்தால் பரலோகத்திலிருக்கிற உங்கள் பிதாவினிடத்தில் உங்களுக்குப் பலனில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[disfigure their faces, that they may appear unto men to fast. Verily I say unto you, They have their]]></a:t>
+              <a:t><![CDATA[மன்னியாதிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reward.]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் உபவாசிக்கும்போது, மாயக்காரைப்போல முகவாடலாய் இராதேயுங்கள்; அவர்கள் உபவாசிக்கிறதை மனுஷர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But you, when you fast, anoint yours head, and wash your face;]]></a:t>
+              <a:t><![CDATA[காணும் பொருட்டாக, தங்கள் முகங்களை வாடப்பண்ணுகிறார்கள்; அவர்கள் தங்கள் பலனை அடைந்து தீர்ந்ததென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. That you appear not unto men to fast, but unto your Father which is in secret: and your Father,]]></a:t>
+              <a:t><![CDATA[மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which sees in secret, shall reward you openly.]]></a:t>
+              <a:t><![CDATA[17. நீயோ உபவாசிக்கும்போது, அந்த உபவாசம் மனுஷர்களுக்குக் காணப்படாமல், அந்தரங்கத்திலிருக்கிற உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Lay not up for yourselves treasures upon earth, where moth and rust does corrupt, and where]]></a:t>
+              <a:t><![CDATA[பிதாவுக்கே காணப்படும்படியாக, உன் தலைக்கு எண்ணெய் பூசி, உன் முகத்தைக் கழுவு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thieves break through and steal:]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது, அந்தரங்கத்தில் பார்க்கிற உன் பிதா உனக்கு வெளியரங்கமாய்ப் பலனளிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But lay up for yourselves treasures in heaven, where neither moth nor rust does corrupt, and]]></a:t>
+              <a:t><![CDATA[19. பூமியிலே உங்களுக்குப் பொக்கிஷங்களைச் சேர்த்து வைக்கவேண்டாம்; இங்கே பூச்சியும் துருவும் அவைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[where thieves do not break through nor steal:]]></a:t>
+              <a:t><![CDATA[கெடுக்கும்; இங்கே திருடரும் கன்னமிட்டுத் திருடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. For where your treasure is, there will your heart be also.]]></a:t>
+              <a:t><![CDATA[20. பரலோகத்திலே உங்கள் பொக்கிஷங்களைச் சேர்த்து வையுங்கள்; அங்கே பூச்சியாவது துருவாவது கெடுக்கிறதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Therefore when you do yours alms, do not sound a trumpet before you, as the hypocrites do in the]]></a:t>
+              <a:t><![CDATA[2. ஆகையால் நீ தர்மஞ்செய்யும்போது மனுஷரால் புகழப்படுவதற்கு, மாயக்காரர் ஆலயங்களிலும் வீதிகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The light of the body is the eye: if therefore yours eye be single, your whole body shall be]]></a:t>
+              <a:t><![CDATA[இல்லை; அங்கே திருடர் கன்னமிட்டுத் திருடுகிறதும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[full of light.]]></a:t>
+              <a:t><![CDATA[21. உங்கள் பொக்கிஷம் எங்கேயிருக்கிறதோ அங்கே உங்கள் இருதயமும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. But if yours eye be evil, your whole body shall be full of darkness. If therefore the light that]]></a:t>
+              <a:t><![CDATA[22. கண்ணானது சரீரத்தின் விளக்காயிருக்கிறது; உன் கண் தெளிவாயிருந்தால், உன் சரீரம் முழுவதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is in you be darkness, how great is that darkness!]]></a:t>
+              <a:t><![CDATA[வெளிச்சமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. No man can serve two masters: for either he will hate the one, and love the other; or else he]]></a:t>
+              <a:t><![CDATA[23. உன் கண் கெட்டதாயிருந்தால், உன் சரீரம் முழுவதும் இருட்டாயிருக்கும்; இப்படி உன்னிலுள்ள வெளிச்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will hold to the one, and despise the other. All of you cannot serve God and mammon.]]></a:t>
+              <a:t><![CDATA[இருளாயிருந்தால், அவ்விருள் எவ்வளவு அதிகமாயிருக்கும்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Therefore I say unto you, Take no thought for your life, what all of you shall eat, or what all]]></a:t>
+              <a:t><![CDATA[24. இரண்டு எஜமான்களுக்கு ஊழியம் செய்ய ஒருவனாலும் கூடாது; ஒருவனைப் பகைத்து ஒருவனைச் சிநேகிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you shall drink; nor yet for your body, what all of you shall put on. Is not the life more than]]></a:t>
+              <a:t><![CDATA[அல்லது ஒருவனைப் பற்றிக்கொண்டு மற்றவனை அசட்டைபண்ணுவான்; தேவனுக்கும் உலகப் பொருளுக்கும் ஊழியஞ்செய்ய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[food, and the body than raiment?]]></a:t>
+              <a:t><![CDATA[உங்களால் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Behold the fowls of the air: for they sow not, neither do they reap, nor gather into barns; yet]]></a:t>
+              <a:t><![CDATA[25. ஆகையால் என்னத்தை உண்போம், என்னத்தைக் குடிப்போம் என்று உங்கள் ஜீவனுக்காகவும்; என்னத்தை உடுப்போம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[synagogues and in the streets, that they may have glory of men. Verily I say unto you, They have]]></a:t>
+              <a:t><![CDATA[செய்வதுபோல, உனக்கு முன்பாக தாரை ஊதுவியாதே; அவர்கள் தங்கள் பலனை அடைந்து தீர்ந்ததென்று மெய்யாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your heavenly Father feeds them. Are all of you not much better than they?]]></a:t>
+              <a:t><![CDATA[என்று உங்கள் சரீரத்துக்காகவும் கவலைப்படாதிருங்கள் என்று, உங்களுக்குச் சொல்லுகிறேன்; ஆகாரத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Which of you by taking thought can add one cubit unto his stature?]]></a:t>
+              <a:t><![CDATA[பார்க்கிலும் ஜீவனும், உடையைப்பார்க்கிலும் சரீரமும் விசேஷித்தவைகள் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And why take all of you thought for raiment? Consider the lilies of the field, how they grow;]]></a:t>
+              <a:t><![CDATA[26. ஆகாயத்துப் பட்சிகளைக் கவனித்துப்பாருங்கள்; அவைகள் விதைக்கிறதுமில்லை, அறுக்கிறதுமில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they toil not, neither do they spin:]]></a:t>
+              <a:t><![CDATA[களஞ்சியங்களில் சேர்த்துவைக்கிறதுமில்லை; அவைகளையும் உங்கள் பரமபிதா பிழைப்பூட்டுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And yet I say unto you, That even Solomon in all his glory was not arrayed like one of these.]]></a:t>
+              <a:t><![CDATA[அவைகளைப்பார்க்கிலும் நீங்கள் விசேஷித்தவர்கள் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Wherefore, if God so clothe the grass of the field, which to day is, and tomorrow is cast into]]></a:t>
+              <a:t><![CDATA[27. கவலைப்படுகிறதினாலே உங்களில் எவன் தன் சரீர அளவோடு ஒரு முழத்தைக் கூட்டுவான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the oven, shall he not much more clothe you, O all of you of little faith?]]></a:t>
+              <a:t><![CDATA[28. உடைக்காகவும் நீங்கள் கவலைப்படுகிறதென்ன? காட்டுப்புஷ்பங்கள் எப்படி வளருகிறதென்பதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Therefore take no thought, saying, What shall we eat? or, What shall we drink? or, Wherewithal]]></a:t>
+              <a:t><![CDATA[கவனித்துப்பாருங்கள். அவைகள் உழைக்கிறதுமில்லை, நூற்கிறதுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall we be clothed?]]></a:t>
+              <a:t><![CDATA[29. என்றாலும் சாலொமோன் முதலாய்த் தன் சர்வ மகிமையிலும் அவைகளில் ஒன்றைப்போலாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. (For after all these things do the Gentiles seek:) for your heavenly Father knows that all of]]></a:t>
+              <a:t><![CDATA[உடுத்தியிருந்ததில்லை என்று, உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their reward.]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you have need of all these things.]]></a:t>
+              <a:t><![CDATA[30. அற்ப விசுவாசிகளே! இன்றைக்கு இருந்து நாளைக்கு அடுப்பிலே போடப்படும் காட்டுப் புல்லுக்குத் தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. But seek all of you first the kingdom of God, and his righteousness; and all these things shall]]></a:t>
+              <a:t><![CDATA[இவ்விதமாக உடுத்துவித்தால், உங்களுக்கு உடுத்துவிப்பது அதிக நிச்சயமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be added unto you.]]></a:t>
+              <a:t><![CDATA[31. ஆகையால், என்னத்தை உண்போம், என்னத்தைக் குடிப்போம் என்று கவலைப்படாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Take therefore no thought for the next day: for the next day shall take thought for the things]]></a:t>
+              <a:t><![CDATA[32. இவைகளையெல்லாம் அஞ்ஞானிகள் நாடித்தேடுகிறார்கள்; இவைகளெல்லாம் உங்களுக்கு வேண்டியவைகள் என்று உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16319,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of itself. Sufficient unto the day is the evil thereof.]]></a:t>
+              <a:t><![CDATA[பரமபிதா அறிந்திருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. முதலாவது தேவனுடைய ராஜ்யத்தையும் அவருடைய நீதியையும் தேடுங்கள்; அப்பொழுது இவைகளெல்லாம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்குக் கூடக் கொடுக்கப்படும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. ஆகையால் நாளைக்காகக் கவலைப்படாதிருங்கள்; நாளையத்தினம் தன்னுடையவைகளுக்காகக் கவலைப்படும். அந்தந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாளுக்கு அதினதின் பாடு போதும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But when you do alms, let not your left hand know what your right hand does:]]></a:t>
+              <a:t><![CDATA[3. நீயோ தர்மஞ்செய்யும்போது, உன் தர்மம் அந்தரங்கமாயிருப்பதற்கு, உன் வலது கை செய்கிறது உன் இடது கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. That yours alms may be in secret: and your Father which sees in secret himself shall reward you]]></a:t>
+              <a:t><![CDATA[அறியாதிருக்கக்கடவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[openly.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது அந்தரங்கத்தில் பார்க்கிற உன் பிதா தாமே உனக்கு வெளியரங்கமாய்ப் பலனளிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>