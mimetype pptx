--- v0 (2026-07-15)
+++ v1 (2026-10-21)
@@ -91,50 +91,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -165,50 +169,52 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,53 +362,55 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பெருமழை சொரிந்து, பெருவெள்ளம் வந்து, காற்று அடித்து, அந்த வீட்டின்மேல் மோதியும் அது விழவில்லை; ஏனென்றால் அது கன்மலையின்மேல் அஸ்திபாரம் போடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. Give not that which is holy unto the dogs, neither cast all of you your pearls before swine, lest they trample them under their feet, and return and rend you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பெருமழை சொரிந்து, பெருவெள்ளம் வந்து, காற்று அடித்து, அந்த வீட்டின்மேல் மோதியும் அது விழவில்லை; ஏனென்றால் அது கன்மலையின்மேல் அஸ்திபாரம் போடப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. Give not that which is holy unto the dogs, neither cast all of you your pearls before swine, lest they trample them under their feet, and return and rend you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் சொல்லிய இந்த வார்த்தைகளைக் கேட்டு, இவைகளின்படி செய்யாதிருக்கிறவன் எவனோ, அவன் தன் வீட்டை மணலின்மேல் கட்டின புத்தியில்லாத மனுஷனுக்கு ஒப்பிடப்படுவான்.]]></a:t>
+              <a:t><![CDATA[7. Ask, and it shall be given you; seek, and all of you shall find; knock, and it shall be opened unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நான் சொல்லிய இந்த வார்த்தைகளைக் கேட்டு, இவைகளின்படி செய்யாதிருக்கிறவன் எவனோ, அவன் தன் வீட்டை மணலின்மேல் கட்டின புத்தியில்லாத மனுஷனுக்கு ஒப்பிடப்படுவான்.]]></a:t>
+              <a:t><![CDATA[7. Ask, and it shall be given you; seek, and all of you shall find; knock, and it shall be opened unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பெருமழை சொரிந்து, பெருவெள்ளம் வந்து, காற்று அடித்து, அந்த வீட்டின்மேல் மோதினபோது அது விழுந்தது; விழுந்து முழுவதும் அழிந்தது என்றார்.]]></a:t>
+              <a:t><![CDATA[8. For every one that asks receives; and he that seeks finds; and to him that knocks it shall be opened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பெருமழை சொரிந்து, பெருவெள்ளம் வந்து, காற்று அடித்து, அந்த வீட்டின்மேல் மோதினபோது அது விழுந்தது; விழுந்து முழுவதும் அழிந்தது என்றார்.]]></a:t>
+              <a:t><![CDATA[8. For every one that asks receives; and he that seeks finds; and to him that knocks it shall be opened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இயேசு இந்த வார்த்தைகளைச் சொல்லி முடித்தபோது, அவர் வேதபாரகரைப்போல் போதியாமல், அதிகாரமுடையவராய் அவர்களுக்குப் போதித்தபடியால்,]]></a:t>
+              <a:t><![CDATA[9. Or what man is there of you, whom if his son ask bread, will he give him a stone?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இயேசு இந்த வார்த்தைகளைச் சொல்லி முடித்தபோது, அவர் வேதபாரகரைப்போல் போதியாமல், அதிகாரமுடையவராய் அவர்களுக்குப் போதித்தபடியால்,]]></a:t>
+              <a:t><![CDATA[10. Or if he ask a fish, will he give him a serpent?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஜனங்கள் அவருடைய போதகத்தைக்குறித்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. If all of you then, being evil, know how to give good gifts unto your children, how much more shall your Father which is in heaven give good things to them that ask him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீங்கள் குற்றவாளிகளென்று தீர்க்கப்படாதபடிக்கு மற்றவர்களைக் குற்றவாளிகளென்று தீர்க்காதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[11. If all of you then, being evil, know how to give good gifts unto your children, how much more shall your Father which is in heaven give good things to them that ask him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பரலோகத்திலிருக்கிற என் பிதாவின் சித்தத்தின்படி செய்கிறவனே பரலோகராஜ்யத்தில் பிரவேசிப்பானேயல்லாமல், என்னை நோக்கிக் கர்த்தாவே! கர்த்தாவே! என்று சொல்லுகிறவன் அதில் பிரவேசிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[1. Judge not, that all of you be not judged.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனெனில், நீங்கள் மற்றவர்களைத் தீர்க்கிற தீர்ப்பின்படியே நீங்களும் தீர்க்கப்படுவீர்கள்; நீங்கள் மற்றவர்களுக்கு அளக்கிற அளவின்படியே உங்களுக்கும் அளக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[11. If all of you then, being evil, know how to give good gifts unto your children, how much more shall your Father which is in heaven give good things to them that ask him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனெனில், நீங்கள் மற்றவர்களைத் தீர்க்கிற தீர்ப்பின்படியே நீங்களும் தீர்க்கப்படுவீர்கள்; நீங்கள் மற்றவர்களுக்கு அளக்கிற அளவின்படியே உங்களுக்கும் அளக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[12. Therefore all things whatsoever all of you would that men should do to you, do all of you even so to them: for this is the law and the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ உன் கண்ணிலிருக்கிற உத்திரத்தை உணராமல், உன் சகோதரன் கண்ணிலிருக்கிற துரும்பைப் பார்க்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[12. Therefore all things whatsoever all of you would that men should do to you, do all of you even so to them: for this is the law and the prophets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ உன் கண்ணிலிருக்கிற உத்திரத்தை உணராமல், உன் சகோதரன் கண்ணிலிருக்கிற துரும்பைப் பார்க்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[13. Enter all of you in at the strait gate: for wide is the gate, and broad is the way, that leads to destruction, and many there be which go in thereat:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ உன் கண்ணில் உத்திரம் இருக்கையில் உன் சகோதரனை நோக்கி நான் உன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போடட்டும் என்று நீ சொல்வதெப்படி?]]></a:t>
+              <a:t><![CDATA[13. Enter all of you in at the strait gate: for wide is the gate, and broad is the way, that leads to destruction, and many there be which go in thereat:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ உன் கண்ணில் உத்திரம் இருக்கையில் உன் சகோதரனை நோக்கி நான் உன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போடட்டும் என்று நீ சொல்வதெப்படி?]]></a:t>
+              <a:t><![CDATA[14. Because strait is the gate, and narrow is the way, which leads unto life, and few there be that find it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மாயக்காரனே! முன்பு உன் கண்ணிலிருக்கிற உத்திரத்தை எடுத்துப்போடு; பின்பு உன் சகோதரன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போட வகைபார்ப்பாய்.]]></a:t>
+              <a:t><![CDATA[14. Because strait is the gate, and narrow is the way, which leads unto life, and few there be that find it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மாயக்காரனே! முன்பு உன் கண்ணிலிருக்கிற உத்திரத்தை எடுத்துப்போடு; பின்பு உன் சகோதரன் கண்ணிலிருக்கிற துரும்பை எடுத்துப்போட வகைபார்ப்பாய்.]]></a:t>
+              <a:t><![CDATA[15. Beware of false prophets, which come to you in sheep's clothing, but inwardly they are ravening wolves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பரிசுத்தமானதை நாய்களுக்குக் கொடாதேயுங்கள்; உங்கள் முத்துகளைப் பன்றிகள்முன் போடாதேயுங்கள்; போட்டால் தங்கள் கால்களால் அவைகளை மிதித்து, திரும்பிக்கொண்டு உங்களைப் பீறிப்போடும்.]]></a:t>
+              <a:t><![CDATA[15. Beware of false prophets, which come to you in sheep's clothing, but inwardly they are ravening wolves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பரிசுத்தமானதை நாய்களுக்குக் கொடாதேயுங்கள்; உங்கள் முத்துகளைப் பன்றிகள்முன் போடாதேயுங்கள்; போட்டால் தங்கள் கால்களால் அவைகளை மிதித்து, திரும்பிக்கொண்டு உங்களைப் பீறிப்போடும்.]]></a:t>
+              <a:t><![CDATA[16. All of you shall know them by their fruits. Do men gather grapes of thorns, or figs of thistles?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பரலோகத்திலிருக்கிற என் பிதாவின் சித்தத்தின்படி செய்கிறவனே பரலோகராஜ்யத்தில் பிரவேசிப்பானேயல்லாமல், என்னை நோக்கிக் கர்த்தாவே! கர்த்தாவே! என்று சொல்லுகிறவன் அதில் பிரவேசிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[2. For with what judgment all of you judge, all of you shall be judged: and with what measure all of you mete, it shall be measured to you again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கேளுங்கள், அப்பொழுது உங்களுக்குக் கொடுக்கப்படும்; தேடுங்கள், அப்பொழுது கண்டடைவீர்கள்; தட்டுங்கள் அப்பொழுது உங்களுக்குத் திறக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[16. All of you shall know them by their fruits. Do men gather grapes of thorns, or figs of thistles?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கேளுங்கள், அப்பொழுது உங்களுக்குக் கொடுக்கப்படும்; தேடுங்கள், அப்பொழுது கண்டடைவீர்கள்; தட்டுங்கள் அப்பொழுது உங்களுக்குத் திறக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[17. Even so every good tree brings forth good fruit; but a corrupt tree brings forth evil fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஏனென்றால், கேட்கிற எவனும் பெற்றுக்கொள்ளுகிறான்; தேடுகிறவன் கண்டடைகிறான்; தட்டுகிறவனுக்குத் திறக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[18. A good tree cannot bring forth evil fruit, neither can a corrupt tree bring forth good fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஏனென்றால், கேட்கிற எவனும் பெற்றுக்கொள்ளுகிறான்; தேடுகிறவன் கண்டடைகிறான்; தட்டுகிறவனுக்குத் திறக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[19. Every tree that brings not forth good fruit is hewn down, and cast into the fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்களில் எந்த மனுஷனானாலும் தன்னிடத்தில் அப்பத்தைக்கேட்கிற தன் மகனுக்குக் கல்லைக் கொடுப்பானா?]]></a:t>
+              <a:t><![CDATA[20. Wherefore by their fruits all of you shall know them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மீனைக்கேட்டால் அவனுக்குப் பாம்பைக்கொடுப்பானா?]]></a:t>
+              <a:t><![CDATA[21. Not every one that says unto me, Lord, Lord, shall enter into the kingdom of heaven; but he that does the will of my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், பொல்லாதவர்களாகிய நீங்கள் உங்கள் பிள்ளைகளுக்கு நல்ல ஈவுகளைக் கொடுக்க அறிந்திருக்கும்போது, பரலோகத்திலிருக்கிற உங்கள் பிதா தம்மிடத்தில் வேண்டிக்கொள்ளுகிறவர்களுக்கு நன்மையானவைகளைக் கொடுப்பது அதிக நிச்சயம் அல்லவா?]]></a:t>
+              <a:t><![CDATA[21. Not every one that says unto me, Lord, Lord, shall enter into the kingdom of heaven; but he that does the will of my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், பொல்லாதவர்களாகிய நீங்கள் உங்கள் பிள்ளைகளுக்கு நல்ல ஈவுகளைக் கொடுக்க அறிந்திருக்கும்போது, பரலோகத்திலிருக்கிற உங்கள் பிதா தம்மிடத்தில் வேண்டிக்கொள்ளுகிறவர்களுக்கு நன்மையானவைகளைக் கொடுப்பது அதிக நிச்சயம் அல்லவா?]]></a:t>
+              <a:t><![CDATA[21. Not every one that says unto me, Lord, Lord, shall enter into the kingdom of heaven; but he that does the will of my Father which is in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால், மனுஷர் உங்களுக்கு எவைகளைச்செய்ய விரும்புகிறீர்களோ, அவைகளை நீங்களும் அவர்களுக்குச் செய்யுங்கள்; இதுவே நியாயப்பிரமாணமும் தீர்க்கதரிசனங்களுமாம்.]]></a:t>
+              <a:t><![CDATA[22. Many will say to me in that day, Lord, Lord, have we not prophesied in your name? and in your name have cast out devils? and in your name done many wonderful works?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால், மனுஷர் உங்களுக்கு எவைகளைச்செய்ய விரும்புகிறீர்களோ, அவைகளை நீங்களும் அவர்களுக்குச் செய்யுங்கள்; இதுவே நியாயப்பிரமாணமும் தீர்க்கதரிசனங்களுமாம்.]]></a:t>
+              <a:t><![CDATA[22. Many will say to me in that day, Lord, Lord, have we not prophesied in your name? and in your name have cast out devils? and in your name done many wonderful works?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்நாளில் அநேகர் என்னை நோக்கி: கர்த்தாவே! கர்த்தாவே! உமது நாமத்தினாலே தீர்க்கதரிசனம் உரைத்தோம் அல்லவா? உமது நாமத்தினாலே பிசாசுகளைத் துரத்தினோம் அல்லவா? என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[2. For with what judgment all of you judge, all of you shall be judged: and with what measure all of you mete, it shall be measured to you again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இடுக்கமான வாசல் வழியாய் உட்பிரவேசியுங்கள்; கேட்டுக்குப் போகிற வாசல் விரிவும், வழி விசாலமுமாயிருக்கிறது; அதின் வழியாய்ப் பிரவேசிக்கிறவர்கள் அநேகர்.]]></a:t>
+              <a:t><![CDATA[23. And then will I profess unto them, I never knew you: depart from me, all of you that work iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இடுக்கமான வாசல் வழியாய் உட்பிரவேசியுங்கள்; கேட்டுக்குப் போகிற வாசல் விரிவும், வழி விசாலமுமாயிருக்கிறது; அதின் வழியாய்ப் பிரவேசிக்கிறவர்கள் அநேகர்.]]></a:t>
+              <a:t><![CDATA[23. And then will I profess unto them, I never knew you: depart from me, all of you that work iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜீவனுக்குப் போகிற வாசல் இடுக்கமும், வழி நெருக்கமுமாயிருக்கிறது; அதைக் கண்டுபிடிக்கிறவர்கள் சிலர்.]]></a:t>
+              <a:t><![CDATA[24. Therefore whosoever hears these sayings of mine, and does them, I will liken him unto a wise man, which built his house upon a rock:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜீவனுக்குப் போகிற வாசல் இடுக்கமும், வழி நெருக்கமுமாயிருக்கிறது; அதைக் கண்டுபிடிக்கிறவர்கள் சிலர்.]]></a:t>
+              <a:t><![CDATA[24. Therefore whosoever hears these sayings of mine, and does them, I will liken him unto a wise man, which built his house upon a rock:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கள்ளத்தீர்க்கதரிசிகளுக்கு எச்சரிக்கையாயிருங்கள்; அவர்கள் ஆட்டுத்தோலைப் போர்த்துக்கொண்டு உங்களிடத்தில் வருவார்கள்; உள்ளத்திலோ அவர்கள் பட்சிக்கிற ஓநாய்கள்.]]></a:t>
+              <a:t><![CDATA[25. And the rain descended, and the floods came, and the winds blew, and beat upon that house; and it fell not: for it was founded upon a rock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கள்ளத்தீர்க்கதரிசிகளுக்கு எச்சரிக்கையாயிருங்கள்; அவர்கள் ஆட்டுத்தோலைப் போர்த்துக்கொண்டு உங்களிடத்தில் வருவார்கள்; உள்ளத்திலோ அவர்கள் பட்சிக்கிற ஓநாய்கள்.]]></a:t>
+              <a:t><![CDATA[25. And the rain descended, and the floods came, and the winds blew, and beat upon that house; and it fell not: for it was founded upon a rock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களுடைய கனிகளினாலே அவர்களை அறிவீர்கள்; முட்செடிகளில் திராட்சப்பழங்களையும், முட்பூண்டுகளில் அத்திப்பழங்களையும் பறிக்கிறார்களா?]]></a:t>
+              <a:t><![CDATA[26. And every one that hears these sayings of mine, and does them not, shall be likened unto a foolish man, which built his house upon the sand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே நல்ல மரமெல்லாம் நல்ல கனிகளைக் கொடுக்கும்; கெட்ட மரமோ கெட்ட கனிகளைக் கொடுக்கும்.]]></a:t>
+              <a:t><![CDATA[26. And every one that hears these sayings of mine, and does them not, shall be likened unto a foolish man, which built his house upon the sand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நல்ல மரம் கெட்ட கனிகளைக் கொடுக்கமாட்டாது; கெட்ட மரம் நல்ல கனிகளைக் கொடுக்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[27. And the rain descended, and the floods came, and the winds blew, and beat upon that house; and it fell: and great was the fall of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நல்ல கனி கொடாத மரமெல்லாம் வெட்டுண்டு அக்கினியிலே போடப்படும்.]]></a:t>
+              <a:t><![CDATA[27. And the rain descended, and the floods came, and the winds blew, and beat upon that house; and it fell: and great was the fall of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்நாளில் அநேகர் என்னை நோக்கி: கர்த்தாவே! கர்த்தாவே! உமது நாமத்தினாலே தீர்க்கதரிசனம் உரைத்தோம் அல்லவா? உமது நாமத்தினாலே பிசாசுகளைத் துரத்தினோம் அல்லவா? என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And why behold you the splinter that is in your brother's eye, but consider not the beam that is in yours own eye?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5266,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆதலால், அவர்களுடைய கனிகளினாலே அவர்களை அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[28. And it came to pass, when Jesus had ended these sayings, the people were astonished at his doctrine:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And it came to pass, when Jesus had ended these sayings, the people were astonished at his doctrine:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. For he taught them as one having authority, and not as the scribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது, நான் ஒருக்காலும் உங்களை அறியவில்லை. அக்கிரமச் செய்கைக்காரரே, என்னைவிட்டு அகன்று போங்கள் என்று அவர்களுக்குச் சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[4. Or how will you say to your brother, Let me pull out the splinter out of yours eye; and, behold, a beam is in yours own eye?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது, நான் ஒருக்காலும் உங்களை அறியவில்லை. அக்கிரமச் செய்கைக்காரரே, என்னைவிட்டு அகன்று போங்கள் என்று அவர்களுக்குச் சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[4. Or how will you say to your brother, Let me pull out the splinter out of yours eye; and, behold, a beam is in yours own eye?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால், நான் சொல்லிய இந்த வார்த்தைகளைக் கேட்டு, இவைகளின்படி செய்கிறவன் எவனோ, அவனைக் கன்மலையின்மேல் தன் வீட்டைக் கட்டின புத்தியுள்ள மனுஷனுக்கு ஒப்பிடுவேன்.]]></a:t>
+              <a:t><![CDATA[5. You hypocrite, first cast out the beam out of yours own eye; and then shall you see clearly to cast out the splinter out of your brother's eye.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால், நான் சொல்லிய இந்த வார்த்தைகளைக் கேட்டு, இவைகளின்படி செய்கிறவன் எவனோ, அவனைக் கன்மலையின்மேல் தன் வீட்டைக் கட்டின புத்தியுள்ள மனுஷனுக்கு ஒப்பிடுவேன்.]]></a:t>
+              <a:t><![CDATA[5. You hypocrite, first cast out the beam out of yours own eye; and then shall you see clearly to cast out the splinter out of your brother's eye.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473089571" r:id="rId1"/>
+    <p:sldLayoutId id="2481564058" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6177,50 +6403,66 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6353,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the rain descended, and the floods came, and the winds blew, and beat upon that house; and]]></a:t>
+              <a:t><![CDATA[6. பரிசுத்தமானதை நாய்களுக்குக் கொடாதேயுங்கள்; உங்கள் முத்துகளைப் பன்றிகள்முன் போடாதேயுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it fell not: for it was founded upon a rock.]]></a:t>
+              <a:t><![CDATA[போட்டால் தங்கள் கால்களால் அவைகளை மிதித்து, திரும்பிக்கொண்டு உங்களைப் பீறிப்போடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And every one that hears these sayings of mine, and does them not, shall be likened unto a]]></a:t>
+              <a:t><![CDATA[7. கேளுங்கள், அப்பொழுது உங்களுக்குக் கொடுக்கப்படும்; தேடுங்கள், அப்பொழுது கண்டடைவீர்கள்; தட்டுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[foolish man, which built his house upon the sand:]]></a:t>
+              <a:t><![CDATA[அப்பொழுது உங்களுக்குத் திறக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the rain descended, and the floods came, and the winds blew, and beat upon that house; and]]></a:t>
+              <a:t><![CDATA[8. ஏனென்றால், கேட்கிற எவனும் பெற்றுக்கொள்ளுகிறான்; தேடுகிறவன் கண்டடைகிறான்; தட்டுகிறவனுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it fell: and great was the fall of it.]]></a:t>
+              <a:t><![CDATA[திறக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And it came to pass, when Jesus had ended these sayings, the people were astonished at his]]></a:t>
+              <a:t><![CDATA[9. உங்களில் எந்த மனுஷனானாலும் தன்னிடத்தில் அப்பத்தைக்கேட்கிற தன் மகனுக்குக் கல்லைக் கொடுப்பானா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[doctrine:]]></a:t>
+              <a:t><![CDATA[10. மீனைக்கேட்டால் அவனுக்குப் பாம்பைக்கொடுப்பானா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. For he taught them as one having authority, and not as the scribes.]]></a:t>
+              <a:t><![CDATA[11. ஆகையால், பொல்லாதவர்களாகிய நீங்கள் உங்கள் பிள்ளைகளுக்கு நல்ல ஈவுகளைக் கொடுக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Judge not, that all of you be not judged.]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கும்போது, பரலோகத்திலிருக்கிற உங்கள் பிதா தம்மிடத்தில் வேண்டிக்கொள்ளுகிறவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Not every one that says unto me, Lord, Lord, shall enter into the kingdom of heaven; but he that]]></a:t>
+              <a:t><![CDATA[1. நீங்கள் குற்றவாளிகளென்று தீர்க்கப்படாதபடிக்கு மற்றவர்களைக் குற்றவாளிகளென்று தீர்க்காதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For with what judgment all of you judge, all of you shall be judged: and with what measure all of]]></a:t>
+              <a:t><![CDATA[நன்மையானவைகளைக் கொடுப்பது அதிக நிச்சயம் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you mete, it shall be measured to you again.]]></a:t>
+              <a:t><![CDATA[12. ஆதலால், மனுஷர் உங்களுக்கு எவைகளைச்செய்ய விரும்புகிறீர்களோ, அவைகளை நீங்களும் அவர்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And why behold you the splinter that is in your brother's eye, but consider not the beam that is]]></a:t>
+              <a:t><![CDATA[செய்யுங்கள்; இதுவே நியாயப்பிரமாணமும் தீர்க்கதரிசனங்களுமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in yours own eye?]]></a:t>
+              <a:t><![CDATA[13. இடுக்கமான வாசல் வழியாய் உட்பிரவேசியுங்கள்; கேட்டுக்குப் போகிற வாசல் விரிவும், வழி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Or how will you say to your brother, Let me pull out the splinter out of yours eye; and, behold,]]></a:t>
+              <a:t><![CDATA[விசாலமுமாயிருக்கிறது; அதின் வழியாய்ப் பிரவேசிக்கிறவர்கள் அநேகர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a beam is in yours own eye?]]></a:t>
+              <a:t><![CDATA[14. ஜீவனுக்குப் போகிற வாசல் இடுக்கமும், வழி நெருக்கமுமாயிருக்கிறது; அதைக் கண்டுபிடிக்கிறவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. You hypocrite, first cast out the beam out of yours own eye; and then shall you see clearly to]]></a:t>
+              <a:t><![CDATA[சிலர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cast out the splinter out of your brother's eye.]]></a:t>
+              <a:t><![CDATA[15. கள்ளத்தீர்க்கதரிசிகளுக்கு எச்சரிக்கையாயிருங்கள்; அவர்கள் ஆட்டுத்தோலைப் போர்த்துக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Give not that which is holy unto the dogs, neither cast all of you your pearls before swine, lest]]></a:t>
+              <a:t><![CDATA[உங்களிடத்தில் வருவார்கள்; உள்ளத்திலோ அவர்கள் பட்சிக்கிற ஓநாய்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they trample them under their feet, and return and rend you.]]></a:t>
+              <a:t><![CDATA[16. அவர்களுடைய கனிகளினாலே அவர்களை அறிவீர்கள்; முட்செடிகளில் திராட்சப்பழங்களையும், முட்பூண்டுகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[does the will of my Father which is in heaven.]]></a:t>
+              <a:t><![CDATA[2. ஏனெனில், நீங்கள் மற்றவர்களைத் தீர்க்கிற தீர்ப்பின்படியே நீங்களும் தீர்க்கப்படுவீர்கள்; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Ask, and it shall be given you; seek, and all of you shall find; knock, and it shall be opened]]></a:t>
+              <a:t><![CDATA[அத்திப்பழங்களையும் பறிக்கிறார்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto you:]]></a:t>
+              <a:t><![CDATA[17. அப்படியே நல்ல மரமெல்லாம் நல்ல கனிகளைக் கொடுக்கும்; கெட்ட மரமோ கெட்ட கனிகளைக் கொடுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For every one that asks receives; and he that seeks finds; and to him that knocks it shall be]]></a:t>
+              <a:t><![CDATA[18. நல்ல மரம் கெட்ட கனிகளைக் கொடுக்கமாட்டாது; கெட்ட மரம் நல்ல கனிகளைக் கொடுக்கமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[opened.]]></a:t>
+              <a:t><![CDATA[19. நல்ல கனி கொடாத மரமெல்லாம் வெட்டுண்டு அக்கினியிலே போடப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Or what man is there of you, whom if his son ask bread, will he give him a stone?]]></a:t>
+              <a:t><![CDATA[20. ஆதலால், அவர்களுடைய கனிகளினாலே அவர்களை அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Or if he ask a fish, will he give him a serpent?]]></a:t>
+              <a:t><![CDATA[21. பரலோகத்திலிருக்கிற என் பிதாவின் சித்தத்தின்படி செய்கிறவனே பரலோகராஜ்யத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. If all of you then, being evil, know how to give good gifts unto your children, how much more]]></a:t>
+              <a:t><![CDATA[பிரவேசிப்பானேயல்லாமல், என்னை நோக்கிக் கர்த்தாவே! கர்த்தாவே! என்று சொல்லுகிறவன் அதில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall your Father which is in heaven give good things to them that ask him?]]></a:t>
+              <a:t><![CDATA[பிரவேசிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Therefore all things whatsoever all of you would that men should do to you, do all of you even]]></a:t>
+              <a:t><![CDATA[22. அந்நாளில் அநேகர் என்னை நோக்கி: கர்த்தாவே! கர்த்தாவே! உமது நாமத்தினாலே தீர்க்கதரிசனம் உரைத்தோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[so to them: for this is the law and the prophets.]]></a:t>
+              <a:t><![CDATA[அல்லவா? உமது நாமத்தினாலே பிசாசுகளைத் துரத்தினோம் அல்லவா? என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Many will say to me in that day, Lord, Lord, have we not prophesied in your name? and in your]]></a:t>
+              <a:t><![CDATA[மற்றவர்களுக்கு அளக்கிற அளவின்படியே உங்களுக்கும் அளக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Enter all of you in at the strait gate: for wide is the gate, and broad is the way, that leads]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது, நான் ஒருக்காலும் உங்களை அறியவில்லை. அக்கிரமச் செய்கைக்காரரே, என்னைவிட்டு அகன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to destruction, and many there be which go in thereat:]]></a:t>
+              <a:t><![CDATA[போங்கள் என்று அவர்களுக்குச் சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Because strait is the gate, and narrow is the way, which leads unto life, and few there be that]]></a:t>
+              <a:t><![CDATA[24. ஆகையால், நான் சொல்லிய இந்த வார்த்தைகளைக் கேட்டு, இவைகளின்படி செய்கிறவன் எவனோ, அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[find it.]]></a:t>
+              <a:t><![CDATA[கன்மலையின்மேல் தன் வீட்டைக் கட்டின புத்தியுள்ள மனுஷனுக்கு ஒப்பிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Beware of false prophets, which come to you in sheep's clothing, but inwardly they are ravening]]></a:t>
+              <a:t><![CDATA[25. பெருமழை சொரிந்து, பெருவெள்ளம் வந்து, காற்று அடித்து, அந்த வீட்டின்மேல் மோதியும் அது விழவில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wolves.]]></a:t>
+              <a:t><![CDATA[ஏனென்றால் அது கன்மலையின்மேல் அஸ்திபாரம் போடப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. All of you shall know them by their fruits. Do men gather grapes of thorns, or figs of thistles?]]></a:t>
+              <a:t><![CDATA[26. நான் சொல்லிய இந்த வார்த்தைகளைக் கேட்டு, இவைகளின்படி செய்யாதிருக்கிறவன் எவனோ, அவன் தன் வீட்டை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Even so every good tree brings forth good fruit; but a corrupt tree brings forth evil fruit.]]></a:t>
+              <a:t><![CDATA[மணலின்மேல் கட்டின புத்தியில்லாத மனுஷனுக்கு ஒப்பிடப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. A good tree cannot bring forth evil fruit, neither can a corrupt tree bring forth good fruit.]]></a:t>
+              <a:t><![CDATA[27. பெருமழை சொரிந்து, பெருவெள்ளம் வந்து, காற்று அடித்து, அந்த வீட்டின்மேல் மோதினபோது அது விழுந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Every tree that brings not forth good fruit is hewn down, and cast into the fire.]]></a:t>
+              <a:t><![CDATA[விழுந்து முழுவதும் அழிந்தது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[name have cast out devils? and in your name done many wonderful works?]]></a:t>
+              <a:t><![CDATA[3. நீ உன் கண்ணிலிருக்கிற உத்திரத்தை உணராமல், உன் சகோதரன் கண்ணிலிருக்கிற துரும்பைப் பார்க்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12403,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Wherefore by their fruits all of you shall know them.]]></a:t>
+              <a:t><![CDATA[28. இயேசு இந்த வார்த்தைகளைச் சொல்லி முடித்தபோது, அவர் வேதபாரகரைப்போல் போதியாமல், அதிகாரமுடையவராய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களுக்குப் போதித்தபடியால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. ஜனங்கள் அவருடைய போதகத்தைக்குறித்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And then will I profess unto them, I never knew you: depart from me, all of you that work]]></a:t>
+              <a:t><![CDATA[4. இதோ உன் கண்ணில் உத்திரம் இருக்கையில் உன் சகோதரனை நோக்கி நான் உன் கண்ணிலிருக்கிற துரும்பை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[iniquity.]]></a:t>
+              <a:t><![CDATA[எடுத்துப்போடட்டும் என்று நீ சொல்வதெப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Therefore whosoever hears these sayings of mine, and does them, I will liken him unto a wise]]></a:t>
+              <a:t><![CDATA[5. மாயக்காரனே! முன்பு உன் கண்ணிலிருக்கிற உத்திரத்தை எடுத்துப்போடு; பின்பு உன் சகோதரன் கண்ணிலிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man, which built his house upon a rock:]]></a:t>
+              <a:t><![CDATA[துரும்பை எடுத்துப்போட வகைபார்ப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>