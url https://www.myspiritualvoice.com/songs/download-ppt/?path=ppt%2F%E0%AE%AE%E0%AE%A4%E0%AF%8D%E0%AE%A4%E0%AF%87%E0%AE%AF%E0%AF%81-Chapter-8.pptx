--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -105,62 +105,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -198,56 +186,50 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
-    <p:sldId id="313" r:id="rId60"/>
-[...4 lines deleted...]
-    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -402,59 +384,53 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-[...7 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And saying, Lord, my servant lies at home sick of the palsy, grievously tormented.]]></a:t>
+              <a:t><![CDATA[3. இயேசு தமது கையை நீட்டி அவனைத்தொட்டு: எனக்குச் சித்தமுண்டு, சுத்தமாகு என்றார். உடனே குஷ்டரோகம் நீங்கி அவன் சுத்தமானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And saying, Lord, my servant lies at home sick of the palsy, grievously tormented.]]></a:t>
+              <a:t><![CDATA[3. இயேசு தமது கையை நீட்டி அவனைத்தொட்டு: எனக்குச் சித்தமுண்டு, சுத்தமாகு என்றார். உடனே குஷ்டரோகம் நீங்கி அவன் சுத்தமானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Jesus says unto him, I will come and heal him.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது, அவருடைய சீஷர்கள் வந்து அவரை எழுப்பி: ஆண்டவரே! எங்களை இரட்சியும், மடிந்துபோகிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The centurion answered and said, Lord, I am not worthy that you should come under my roof: but speak the word only, and my servant shall be healed.]]></a:t>
+              <a:t><![CDATA[4. இயேசு அவனை நோக்கி: இதை நீ ஒருவருக்கும் சொல்லாதபடி எச்சரிக்கையாயிரு; ஆயினும், அவர்களுக்குச் சாட்சியாக நீ போய் ஆசாரியனுக்கு உன்னைக் காண்பித்து, மோசே கட்டளையிட்ட காணிக்கையைச் செலுத்து என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The centurion answered and said, Lord, I am not worthy that you should come under my roof: but speak the word only, and my servant shall be healed.]]></a:t>
+              <a:t><![CDATA[4. இயேசு அவனை நோக்கி: இதை நீ ஒருவருக்கும் சொல்லாதபடி எச்சரிக்கையாயிரு; ஆயினும், அவர்களுக்குச் சாட்சியாக நீ போய் ஆசாரியனுக்கு உன்னைக் காண்பித்து, மோசே கட்டளையிட்ட காணிக்கையைச் செலுத்து என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For I am a man under authority, having soldiers under me: and I say to this man, Go, and he goes; and to another, Come, and he comes; and to my servant, Do this, and he does it.]]></a:t>
+              <a:t><![CDATA[26. அதற்கு அவர்: அற்பவிசுவாசிகளே! ஏன் பயப்படுகிறீர்கள் என்று சொல்லி; எழுந்து, காற்றையும் கடலையும் அதட்டினார். உடனே மிகுந்த அமைதலுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For I am a man under authority, having soldiers under me: and I say to this man, Go, and he goes; and to another, Come, and he comes; and to my servant, Do this, and he does it.]]></a:t>
+              <a:t><![CDATA[26. அதற்கு அவர்: அற்பவிசுவாசிகளே! ஏன் பயப்படுகிறீர்கள் என்று சொல்லி; எழுந்து, காற்றையும் கடலையும் அதட்டினார். உடனே மிகுந்த அமைதலுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For I am a man under authority, having soldiers under me: and I say to this man, Go, and he goes; and to another, Come, and he comes; and to my servant, Do this, and he does it.]]></a:t>
+              <a:t><![CDATA[5. இயேசு கப்பர்நகூமில் பிரவேசித்தபோது, நூற்றுக்கு அதிபதி ஒருவன் அவரிடத்தில் வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. When Jesus heard it, he marvelled, and said to them that followed, Verily I say unto you, I have not found so great faith, no, not in Israel.]]></a:t>
+              <a:t><![CDATA[27. அந்த மனுஷர்கள் ஆச்சரியப்பட்டு: இவர் எப்படிப்பட்டவரோ, காற்றும் கடலும் இவருக்குக் கீழ்ப்படிகிறதே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. When Jesus heard it, he marvelled, and said to them that followed, Verily I say unto you, I have not found so great faith, no, not in Israel.]]></a:t>
+              <a:t><![CDATA[6. ஆண்டவரே! என் வேலைக்காரன் வீட்டிலே திமிர்வாதமாய்க் கிடந்து கொடிய வேதனைப்படுகிறான் என்று அவரை வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. When he was come down from the mountain, great multitudes followed him.]]></a:t>
+              <a:t><![CDATA[21. அவருடைய சீஷர்களில் வேறொருவன் அவரை நோக்கி: ஆண்டவரே! முன்பு நான் போய், என் தகப்பனை அடக்கம்பண்ண எனக்கு உத்தரவு கொடுக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I say unto you, That many shall come from the east and west, and shall sit down with Abraham, and Isaac, and Jacob, in the kingdom of heaven.]]></a:t>
+              <a:t><![CDATA[28. அவர் அக்கரையிலே கெர்கெசேனர் நாட்டில் வந்தபோது, பிசாசு பிடித்திருந்த இரண்டுபேர் பிரேதக்கல்லறைகளிலிருந்து புறப்பட்டு, அவருக்கு எதிராக வந்தார்கள்; அவர்கள் மிகவும் கொடியராயிருந்தபடியால், அந்த வழியில் யாரும் நடக்கக்கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I say unto you, That many shall come from the east and west, and shall sit down with Abraham, and Isaac, and Jacob, in the kingdom of heaven.]]></a:t>
+              <a:t><![CDATA[28. அவர் அக்கரையிலே கெர்கெசேனர் நாட்டில் வந்தபோது, பிசாசு பிடித்திருந்த இரண்டுபேர் பிரேதக்கல்லறைகளிலிருந்து புறப்பட்டு, அவருக்கு எதிராக வந்தார்கள்; அவர்கள் மிகவும் கொடியராயிருந்தபடியால், அந்த வழியில் யாரும் நடக்கக்கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But the children of the kingdom shall be cast out into outer darkness: there shall be weeping and gnashing of teeth.]]></a:t>
+              <a:t><![CDATA[7. அதற்கு இயேசு: நான் வந்து அவனைச் சொஸ்தமாக்குவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But the children of the kingdom shall be cast out into outer darkness: there shall be weeping and gnashing of teeth.]]></a:t>
+              <a:t><![CDATA[8. நூற்றுக்கு அதிபதி பிரதியுத்தரமாக: ஆண்டவரே! நீர் என் வீட்டுக்குள் பிரவேசிக்க நான் பாத்திரன் அல்ல; ஒரு வார்த்தை மாத்திரம் சொல்லும், அப்பொழுது என் வேலைக்காரன் சொஸ்தமாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Jesus said unto the centurion, Go your way; and as you have believed, so be it done unto you. And his servant was healed in the very same hour.]]></a:t>
+              <a:t><![CDATA[8. நூற்றுக்கு அதிபதி பிரதியுத்தரமாக: ஆண்டவரே! நீர் என் வீட்டுக்குள் பிரவேசிக்க நான் பாத்திரன் அல்ல; ஒரு வார்த்தை மாத்திரம் சொல்லும், அப்பொழுது என் வேலைக்காரன் சொஸ்தமாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Jesus said unto the centurion, Go your way; and as you have believed, so be it done unto you. And his servant was healed in the very same hour.]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் அவரை நோக்கி: இயேசுவே, தேவனுடைய குமாரனே, எங்களுக்கும் உமக்கும் என்ன? காலம் வருமுன்னே எங்களை வேதனைப்படுத்த இங்கே வந்தீரோ என்று கூப்பிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when Jesus was come into Peter's house, he saw his wife's mother laid, and sick of a fever.]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் அவரை நோக்கி: இயேசுவே, தேவனுடைய குமாரனே, எங்களுக்கும் உமக்கும் என்ன? காலம் வருமுன்னே எங்களை வேதனைப்படுத்த இங்கே வந்தீரோ என்று கூப்பிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he touched her hand, and the fever left her: and she arose, and ministered unto them.]]></a:t>
+              <a:t><![CDATA[9. நான் அதிகாரத்துக்குக் கீழ்ப்பட்டிருந்தும், எனக்குக் கீழ்ப்படிகிற சேவகருமுண்டு; நான் ஒருவனைப் போவென்றால் போகிறான், மற்றொருவனை வாவென்றால் வருகிறான், என் வேலைக்காரனை இதைச் செய் என்றால் செய்கிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he touched her hand, and the fever left her: and she arose, and ministered unto them.]]></a:t>
+              <a:t><![CDATA[9. நான் அதிகாரத்துக்குக் கீழ்ப்பட்டிருந்தும், எனக்குக் கீழ்ப்படிகிற சேவகருமுண்டு; நான் ஒருவனைப் போவென்றால் போகிறான், மற்றொருவனை வாவென்றால் வருகிறான், என் வேலைக்காரனை இதைச் செய் என்றால் செய்கிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. When the even was come, they brought unto him many that were possessed with devils: and he cast out the spirits with his word, and healed all that were sick:]]></a:t>
+              <a:t><![CDATA[30. அவர்களுக்குக் கொஞ்சதூரத்திலே அநேகம் பன்றிகள் கூட்டமாக மேய்ந்துகொண்டிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And, behold, there came a leper and worshipped him, saying, Lord, if you will, you can make me clean.]]></a:t>
+              <a:t><![CDATA[21. அவருடைய சீஷர்களில் வேறொருவன் அவரை நோக்கி: ஆண்டவரே! முன்பு நான் போய், என் தகப்பனை அடக்கம்பண்ண எனக்கு உத்தரவு கொடுக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. When the even was come, they brought unto him many that were possessed with devils: and he cast out the spirits with his word, and healed all that were sick:]]></a:t>
+              <a:t><![CDATA[10. இயேசு இதைக் கேட்டு ஆச்சரியப்பட்டு, தமக்குப் பின் செல்லுகிறவர்களை நோக்கி: இஸ்ரவேலருக்குள்ளும் நான் இப்படிப்பட்ட விசுவாசத்தை காணவில்லை என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. That it might be fulfilled which was spoken by Isaiah the prophet, saying, Himself took our infirmities, and bare our sicknesses.]]></a:t>
+              <a:t><![CDATA[10. இயேசு இதைக் கேட்டு ஆச்சரியப்பட்டு, தமக்குப் பின் செல்லுகிறவர்களை நோக்கி: இஸ்ரவேலருக்குள்ளும் நான் இப்படிப்பட்ட விசுவாசத்தை காணவில்லை என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. That it might be fulfilled which was spoken by Isaiah the prophet, saying, Himself took our infirmities, and bare our sicknesses.]]></a:t>
+              <a:t><![CDATA[11. அநேகர் கிழக்கிலும் மேற்கிலுமிருந்து வந்து, பரலோகராஜ்யத்தில் ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களோடே பந்தியிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Now when Jesus saw great multitudes about him, he gave commandment to depart unto the other side.]]></a:t>
+              <a:t><![CDATA[11. அநேகர் கிழக்கிலும் மேற்கிலுமிருந்து வந்து, பரலோகராஜ்யத்தில் ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களோடே பந்தியிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And a certain scribe came, and said unto him, Master, I will follow you anywhere you go.]]></a:t>
+              <a:t><![CDATA[12. ராஜ்யத்தின் புத்திரரோ புறம்பான இருளிலே தள்ளப்படுவார்கள்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And a certain scribe came, and said unto him, Master, I will follow you anywhere you go.]]></a:t>
+              <a:t><![CDATA[12. ராஜ்யத்தின் புத்திரரோ புறம்பான இருளிலே தள்ளப்படுவார்கள்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Jesus says unto him, The foxes have holes, and the birds of the air have nests; but the Son of man has not where to lay his head.]]></a:t>
+              <a:t><![CDATA[13. பின்பு இயேசு நூற்றுக்கு அதிபதியை நோக்கி: நீ போகலாம், நீ விசுவாசித்தபடியே உனக்கு ஆகக்கடவது என்றார். அந்த நாழிகையிலே அவன் வேலைக்காரன் சொஸ்தமானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Jesus says unto him, The foxes have holes, and the birds of the air have nests; but the Son of man has not where to lay his head.]]></a:t>
+              <a:t><![CDATA[13. பின்பு இயேசு நூற்றுக்கு அதிபதியை நோக்கி: நீ போகலாம், நீ விசுவாசித்தபடியே உனக்கு ஆகக்கடவது என்றார். அந்த நாழிகையிலே அவன் வேலைக்காரன் சொஸ்தமானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And another of his disciples said unto him, Lord, suffer me first to go and bury my father.]]></a:t>
+              <a:t><![CDATA[14. இயேசு பேதுருவின் வீட்டிலே வந்து, அவன் மாமி ஜுரமாய்க் கிடக்கிறதைக் கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And another of his disciples said unto him, Lord, suffer me first to go and bury my father.]]></a:t>
+              <a:t><![CDATA[15. அவர் அவள் கையைத் தொட்டவுடனே ஜுரம் அவளைவிட்டு நீங்கிற்று; அவள் எழுந்திருந்து அவர்களுக்குப் பணிவிடை செய்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And, behold, there came a leper and worshipped him, saying, Lord, if you will, you can make me clean.]]></a:t>
+              <a:t><![CDATA[22. அதற்கு இயேசு: மரித்தோர் தங்கள் மரித்தோரை அடக்கம் பண்ணட்டும், நீ என்னைப் பின்பற்றி வா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But Jesus said unto him, Follow me; and let the dead bury their dead.]]></a:t>
+              <a:t><![CDATA[15. அவர் அவள் கையைத் தொட்டவுடனே ஜுரம் அவளைவிட்டு நீங்கிற்று; அவள் எழுந்திருந்து அவர்களுக்குப் பணிவிடை செய்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And when he was entered into a ship, his disciples followed him.]]></a:t>
+              <a:t><![CDATA[16. அஸ்தமனமானபோது, பிசாசு பிடித்திருந்த அநேகரை அவரிடத்தில் கொண்டு வந்தார்கள்; அவர் அந்த ஆவிகளைத் தமது வார்த்தையினாலே துரத்தி, பிணியாளிகளெல்லாரையும் சொஸ்தமாக்கினார்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And, behold, there arose a great tempest in the sea, insomuch that the ship was covered with the waves: but he was asleep.]]></a:t>
+              <a:t><![CDATA[16. அஸ்தமனமானபோது, பிசாசு பிடித்திருந்த அநேகரை அவரிடத்தில் கொண்டு வந்தார்கள்; அவர் அந்த ஆவிகளைத் தமது வார்த்தையினாலே துரத்தி, பிணியாளிகளெல்லாரையும் சொஸ்தமாக்கினார்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And, behold, there arose a great tempest in the sea, insomuch that the ship was covered with the waves: but he was asleep.]]></a:t>
+              <a:t><![CDATA[17. அவர் தாமே நம்முடைய பெலவீனங்களை ஏற்றுக்கொண்டு, நம்முடைய நோய்களைச் சுமந்தார் என்று, ஏசாயா தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And his disciples came to him, and awoke him, saying, Lord, save us: we perish.]]></a:t>
+              <a:t><![CDATA[17. அவர் தாமே நம்முடைய பெலவீனங்களை ஏற்றுக்கொண்டு, நம்முடைய நோய்களைச் சுமந்தார் என்று, ஏசாயா தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And his disciples came to him, and awoke him, saying, Lord, save us: we perish.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது, பிசாசுகள்: நீர் எங்களைத் துரத்துவீரானால், நாங்கள் அந்தப் பன்றிக்கூட்டத்தில் போகும்படி உத்தரவு கொடும் என்று அவரை வேண்டிக்கொண்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he says unto them, Why are all of you fearful, O all of you of little faith? Then he arose, and rebuked the winds and the sea; and there was a great calm.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது, பிசாசுகள்: நீர் எங்களைத் துரத்துவீரானால், நாங்கள் அந்தப் பன்றிக்கூட்டத்தில் போகும்படி உத்தரவு கொடும் என்று அவரை வேண்டிக்கொண்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And he says unto them, Why are all of you fearful, O all of you of little faith? Then he arose, and rebuked the winds and the sea; and there was a great calm.]]></a:t>
+              <a:t><![CDATA[32. அதற்கு அவர்: போங்கள் என்றார். அவைகள் புறப்பட்டு, பன்றிக்கூட்டத்தில் போயின. அப்பொழுது பன்றிக் கூட்டமெல்லாம் உயர்ந்த மேட்டிலிருந்து கடலிலே பாய்ந்து, ஜலத்தில் மாண்டு போயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But the men marvelled, saying, What manner of man is this, that even the winds and the sea obey him!]]></a:t>
+              <a:t><![CDATA[32. அதற்கு அவர்: போங்கள் என்றார். அவைகள் புறப்பட்டு, பன்றிக்கூட்டத்தில் போயின. அப்பொழுது பன்றிக் கூட்டமெல்லாம் உயர்ந்த மேட்டிலிருந்து கடலிலே பாய்ந்து, ஜலத்தில் மாண்டு போயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But the men marvelled, saying, What manner of man is this, that even the winds and the sea obey him!]]></a:t>
+              <a:t><![CDATA[18. பின்பு, திரளான ஜனங்கள் தம்மைச் சூழ்ந்திருக்கிறதைக் கண்டு, அக்கரைக்குப் போகக்கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Jesus put forth his hand, and touched him, saying, I will; be you clean. And immediately his leprosy was cleansed.]]></a:t>
+              <a:t><![CDATA[1. அவர் மலையிலிருந்து இறங்கினபோது, திரளான ஜனங்கள் அவருக்குப் பின் சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And when he was come to the other side into the country of the Gergesenes, there met him two possessed with devils, coming out of the tombs, exceeding fierce, so that no man might pass by that way.]]></a:t>
+              <a:t><![CDATA[18. பின்பு, திரளான ஜனங்கள் தம்மைச் சூழ்ந்திருக்கிறதைக் கண்டு, அக்கரைக்குப் போகக்கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And when he was come to the other side into the country of the Gergesenes, there met him two possessed with devils, coming out of the tombs, exceeding fierce, so that no man might pass by that way.]]></a:t>
+              <a:t><![CDATA[33. அவைகளை மேய்த்தவர்கள் ஓடி, பட்டணத்தில் சென்று, இந்தச் சங்கதிகள் எல்லாவற்றையும், பிசாசு பிடித்திருந்தவர்களுக்குச் சம்பவித்தவைகளையும் அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And when he was come to the other side into the country of the Gergesenes, there met him two possessed with devils, coming out of the tombs, exceeding fierce, so that no man might pass by that way.]]></a:t>
+              <a:t><![CDATA[33. அவைகளை மேய்த்தவர்கள் ஓடி, பட்டணத்தில் சென்று, இந்தச் சங்கதிகள் எல்லாவற்றையும், பிசாசு பிடித்திருந்தவர்களுக்குச் சம்பவித்தவைகளையும் அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And, behold, they cried out, saying, What have we to do with you, Jesus, you Son of God? are you come here to torment us before the time?]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது, அந்தப் பட்டணத்தார் யாவரும் இயேசுவுக்கு எதிர்கொண்டுவந்து, அவரைக் கண்டு, தங்கள் எல்லைகளைவிட்டுப் போகும்படி வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And, behold, they cried out, saying, What have we to do with you, Jesus, you Son of God? are you come here to torment us before the time?]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது, அந்தப் பட்டணத்தார் யாவரும் இயேசுவுக்கு எதிர்கொண்டுவந்து, அவரைக் கண்டு, தங்கள் எல்லைகளைவிட்டுப் போகும்படி வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,51 +5831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And there was a good way off from them an herd of many swine feeding.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது, வேதபாரகன் ஒருவன் வந்து: போதகரே! நீர் எங்கே போனாலும் நான் உம்மைப் பின்பற்றி வருவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5964,51 +5940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. So the devils besought him, saying, If you cast us out, suffer us to go away into the herd of swine.]]></a:t>
+              <a:t><![CDATA[20. அதற்கு இயேசு: நரிகளுக்குக் குழிகளும் ஆகாயத்துப்பறவைகளுக்குக் கூடுகளும் உண்டு; மனுஷகுமாரனுக்கோ தலைசாய்க்க இடமில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6073,269 +6049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. So the devils besought him, saying, If you cast us out, suffer us to go away into the herd of swine.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[32. And he said unto them, Go. And when they were come out, they went into the herd of swine: and, behold, the whole herd of swine ran violently down a steep place into the sea, and perished in the waters.]]></a:t>
+              <a:t><![CDATA[20. அதற்கு இயேசு: நரிகளுக்குக் குழிகளும் ஆகாயத்துப்பறவைகளுக்குக் கூடுகளும் உண்டு; மனுஷகுமாரனுக்கோ தலைசாய்க்க இடமில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,487 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Jesus put forth his hand, and touched him, saying, I will; be you clean. And immediately his leprosy was cleansed.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[34. And, behold, the whole city came out to meet Jesus: and when they saw him, they besought him that he would depart out of their coasts.]]></a:t>
+              <a:t><![CDATA[23. அவர் படவில் ஏறினபோது அவருடைய சீஷர்கள் அவருக்குப் பின்சென்று ஏறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6945,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Jesus says unto him, See you tell no man; but go your way, show yourself to the priest, and offer the gift that Moses commanded, for a testimony unto them.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது குஷ்டரோகி ஒருவன் வந்து அவரைப் பணிந்து: ஆண்டவரே! உமக்குச் சித்தமானால், என்னைச் சுத்தமாக்க உம்மால் ஆகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Jesus says unto him, See you tell no man; but go your way, show yourself to the priest, and offer the gift that Moses commanded, for a testimony unto them.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது குஷ்டரோகி ஒருவன் வந்து அவரைப் பணிந்து: ஆண்டவரே! உமக்குச் சித்தமானால், என்னைச் சுத்தமாக்க உம்மால் ஆகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And when Jesus was entered into Capernaum, there came unto him a centurion, beseeching him,]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது படவு அலைகளினால் மூடப்படத்தக்கதாய்க் கடலில் பெருங்காற்று உண்டாயிற்று, அவரோ நித்திரையாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470701855" r:id="rId1"/>
+    <p:sldLayoutId id="2474721615" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7702,102 +7024,54 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...30 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7926,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆண்டவரே! என் வேலைக்காரன் வீட்டிலே திமிர்வாதமாய்க் கிடந்து கொடிய வேதனைப்படுகிறான் என்று அவரை]]></a:t>
+              <a:t><![CDATA[3. তখন যীশু সেইকুষ্ঠ রোগীর দিকে হাত বাড়িয়ে তাকে স্পর্শ করলেন৷ তিনি বললেন, ‘হ্যাঁ, আমি তাই-ইচাই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[তুমি ভাল হয়ে যাও৷’ সঙ্গে সঙ্গে তার কুষ্ঠ রোগ ভাল হয়ে গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு இயேசு: நான் வந்து அவனைச் சொஸ்தமாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. তাইশিষ্যরা তাঁর কাছে গিয়ে তাঁর ঘুম ভাঙ্গিয়ে বললেন, ‘প্রভু বাঁচান! আমরা য়ে ডুবে মরলাম৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நூற்றுக்கு அதிபதி பிரதியுத்தரமாக: ஆண்டவரே! நீர் என் வீட்டுக்குள் பிரவேசிக்க நான் பாத்திரன் அல்ல;]]></a:t>
+              <a:t><![CDATA[4. তখন যীশু তাকে বললেন, ‘দেখ, তুমি কাউকে একথা বোলো না, বরং যাও যাজকের কাছে গিয়ে নিজেকে দেখাও; আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒரு வார்த்தை மாத்திரம் சொல்லும், அப்பொழுது என் வேலைக்காரன் சொஸ்தமாவான்.]]></a:t>
+              <a:t><![CDATA[গিয়ে মোশির আদেশ অনুসারে নৈবেদ্য উত্‌সর্গ কর৷ তাতে তারা জানবে য়ে তুমি ভাল হয়ে গেছ৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் அதிகாரத்துக்குக் கீழ்ப்பட்டிருந்தும், எனக்குக் கீழ்ப்படிகிற சேவகருமுண்டு; நான் ஒருவனைப்]]></a:t>
+              <a:t><![CDATA[26. তখন যীশু তাঁদের বললেন, ‘হে অল্প বিশ্বাসীর দল! কেন তোমরা এত ভয় পাচ্ছ?’ তারপর তিনি উঠে ঝোড়ো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போவென்றால் போகிறான், மற்றொருவனை வாவென்றால் வருகிறான், என் வேலைக்காரனை இதைச் செய் என்றால் செய்கிறான்]]></a:t>
+              <a:t><![CDATA[বাতাস ওহ্রদের ঢেউকে ধমক দিলেন, তখন সব কিছু শান্ত হল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றான்.]]></a:t>
+              <a:t><![CDATA[5. এরপর যীশু যখন কফরনাহূম শহরে গেলেন, তখন একজন শতপতি তাঁর কাছে এসে অনুনয় করে বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு இதைக் கேட்டு ஆச்சரியப்பட்டு, தமக்குப் பின் செல்லுகிறவர்களை நோக்கி: இஸ்ரவேலருக்குள்ளும்]]></a:t>
+              <a:t><![CDATA[27. এতে শিষ্যরা আশ্চর্য হয়ে বললেন, ‘ইনি কিরকম লোক? এঁর কথা এমন কি বাতাস ও সাগর শোনে!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நான் இப்படிப்பட்ட விசுவாசத்தை காணவில்லை என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[6. ‘প্রভু, আমার চাকরের পক্ষাঘাত হয়েছে, সে বিছানায় পড়ে আছে ও যন্ত্রণায় ছট্ফট্ করছে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர் மலையிலிருந்து இறங்கினபோது, திரளான ஜனங்கள் அவருக்குப் பின் சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. তাঁর অনুগামীদের মধ্যে আর একজন বললেন, ‘প্রভু আগে আমার বাবাকে কবর দিয়ে আসার অনুমতি দিন, তারপর আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநேகர் கிழக்கிலும் மேற்கிலுமிருந்து வந்து, பரலோகராஜ்யத்தில் ஆபிரகாம் ஈசாக்கு யாக்கோபு]]></a:t>
+              <a:t><![CDATA[28. যীশু যখনহ্রদের অপর পারে গাদারীয়দের দেশে এলেন সেই সময় ভূতে পাওয়া দুজন লোক কবর থেকে বেরিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்பவர்களோடே பந்தியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[তাঁর সামনে এল৷ তারা এমন ভয়ঙ্কর ছিল য়ে কোন মানুষ সেই পথ দিয়ে চলতে পারত না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ராஜ்யத்தின் புத்திரரோ புறம்பான இருளிலே தள்ளப்படுவார்கள்; அங்கே அழுகையும் பற்கடிப்பும்]]></a:t>
+              <a:t><![CDATA[7. যীশু তাঁকে বললেন, ‘হ্যাঁ, আমি যাব, এবং তাকে সুস্থ করব৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உண்டாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[8. সেইশতপতি তখন যীশুকে বললেন, ‘প্রভু, আমি এমন য়োগ্য নইয়ে আমার বাড়ীতে আপনি আসবেন৷ আপনি কেবল মুখে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு இயேசு நூற்றுக்கு அதிபதியை நோக்கி: நீ போகலாம், நீ விசுவாசித்தபடியே உனக்கு ஆகக்கடவது]]></a:t>
+              <a:t><![CDATA[বলে দিন, তাতেইআমার চাকর ভাল হয়ে যাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றார். அந்த நாழிகையிலே அவன் வேலைக்காரன் சொஸ்தமானான்.]]></a:t>
+              <a:t><![CDATA[29. ‘তারা চিত্‌কার করে বলল, ‘হে ঈশ্বরের পুত্র, আপনি আমাদের নিয়ে কি করতে চান? নির্দিষ্ট সময়ের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு பேதுருவின் வீட்டிலே வந்து, அவன் மாமி ஜுரமாய்க் கிடக்கிறதைக் கண்டார்.]]></a:t>
+              <a:t><![CDATA[আগেইকি আপনি আমাদের নির্য়াতন করতে এসেছেন?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் அவள் கையைத் தொட்டவுடனே ஜுரம் அவளைவிட்டு நீங்கிற்று; அவள் எழுந்திருந்து அவர்களுக்குப்]]></a:t>
+              <a:t><![CDATA[9. আমি নিজে অপরের কর্তৃত্বের অধীন আর আমার সৈন্যদের উপরে আমি কর্তৃত্ব করি৷ আমি কাউকে ‘যাও’ বললে সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பணிவிடை செய்தாள்.]]></a:t>
+              <a:t><![CDATA[যায়, আবার কাউকে ‘এস’ বললে সে আসে; আর আমার চাকরকে ‘এটা কর’ বললে সে তা করে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அஸ்தமனமானபோது, பிசாசு பிடித்திருந்த அநேகரை அவரிடத்தில் கொண்டு வந்தார்கள்; அவர் அந்த ஆவிகளைத்]]></a:t>
+              <a:t><![CDATA[30. সেখান থেকে কিছু দূরে এক পাল শুযোর চরছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது குஷ்டரோகி ஒருவன் வந்து அவரைப் பணிந்து: ஆண்டவரே! உமக்குச் சித்தமானால், என்னைச்]]></a:t>
+              <a:t><![CDATA[আপনাকে অনুসরণ করব৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தமது வார்த்தையினாலே துரத்தி, பிணியாளிகளெல்லாரையும் சொஸ்தமாக்கினார்:]]></a:t>
+              <a:t><![CDATA[10. যীশু একথা শুনে আশ্চর্য হলেন; যাঁরা তাঁর পিছনে পিছনে যাচ্ছিল তাদের বললেন, ‘আমি তোমাদের সত্যি বলছি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர் தாமே நம்முடைய பெலவீனங்களை ஏற்றுக்கொண்டு, நம்முடைய நோய்களைச் சுமந்தார் என்று, ஏசாயா]]></a:t>
+              <a:t><![CDATA[সমগ্র ইস্রায়েলে আমি এত বেশী বিশ্বাস কারও মধ্যে দেখতে পাইনি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[11. আমি তোমাদের আরো বলছি য়ে, পূর্ব ও পশ্চিম থেকে অনেকে আসবে আর অব্রাহাম, ইসহাক ও যাকোবের সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு, திரளான ஜனங்கள் தம்மைச் சூழ்ந்திருக்கிறதைக் கண்டு, அக்கரைக்குப் போகக்கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[স্বর্গরাজ্যে ভোজে বসবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது, வேதபாரகன் ஒருவன் வந்து: போதகரே! நீர் எங்கே போனாலும் நான் உம்மைப் பின்பற்றி வருவேன்]]></a:t>
+              <a:t><![CDATA[12. কিন্তু যাঁরা রাজ্যের উত্তরাধিকারী, তাদের বাইরে অন্ধকারে ফেলে দেওয়া হবে৷ সেখানে লোকেরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றான்.]]></a:t>
+              <a:t><![CDATA[কান্নাকাটি করবে ও যন্ত্রণায় দাঁতে দাঁত ঘষবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு இயேசு: நரிகளுக்குக் குழிகளும் ஆகாயத்துப்பறவைகளுக்குக் கூடுகளும் உண்டு; மனுஷகுமாரனுக்கோ]]></a:t>
+              <a:t><![CDATA[13. এরপর যীশু সেই শতপতিকে বললেন, ‘যাও, তুমি য়েমন বিশ্বাস করেছ, তেমনি হোক্৷’ আর সেই মূহুর্তেই তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தலைசாய்க்க இடமில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[চাকর সুস্থ হয়ে গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவருடைய சீஷர்களில் வேறொருவன் அவரை நோக்கி: ஆண்டவரே! முன்பு நான் போய், என் தகப்பனை அடக்கம்பண்ண]]></a:t>
+              <a:t><![CDATA[14. যীশু পিতরের বাড়ীতে গিয়ে দেখলেন, পিতরের শাশুড়ীর ভীষণ জ্বর হয়েছে, আর তিনি বিছানায় শুয়ে আছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எனக்கு உத்தரவு கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. যীশু তাঁর হাত স্পর্শ করা মাত্রই জ্বর ছেড়ে গেল৷ তখন তিনি বিছানা ছেড়ে উঠে যীশুর সেবা করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுத்தமாக்க உம்மால் ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. কিন্তু যীশু তাকে বললেন, ‘তুমি আমার সঙ্গে এস, যাঁরা মৃত তারাই মৃতদের কবর দেবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு இயேசு: மரித்தோர் தங்கள் மரித்தோரை அடக்கம் பண்ணட்டும், நீ என்னைப் பின்பற்றி வா என்றார்.]]></a:t>
+              <a:t><![CDATA[লাগলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் படவில் ஏறினபோது அவருடைய சீஷர்கள் அவருக்குப் பின்சென்று ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. সন্ধ্যা হলে লোকেরা ভূতে পাওয়া অনেক লোককে যীশুর কাছে নিয়ে এল৷ আর তিনি তাঁর হুকুমে সেই সব ভূতদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது படவு அலைகளினால் மூடப்படத்தக்கதாய்க் கடலில் பெருங்காற்று உண்டாயிற்று, அவரோ]]></a:t>
+              <a:t><![CDATA[দূর করে দিলেন৷ এছাড়া তিনি রোগীদের সুস্থ করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நித்திரையாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[17. এর দ্বারা ভাববাদী যিশাইয়র ভাববাণী পূর্ণ হল:‘তিনি আমাদের দুর্বলতা গ্রহণ করলেন, আমাদের ব্যাধিগুলি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது, அவருடைய சீஷர்கள் வந்து அவரை எழுப்பி: ஆண்டவரே! எங்களை இரட்சியும், மடிந்துபோகிறோம்]]></a:t>
+              <a:t><![CDATA[বহন করলেন৷’ যিশাইয় 53 :4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. তখন ভূতেরা যীশুকে অনুনয় করে বলল, ‘আপনি যদি আমাদের তাড়িয়েইদেবেন তবে ঐ শুযোর পালের মধ্যে ঢুকতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு அவர்: அற்பவிசுவாசிகளே! ஏன் பயப்படுகிறீர்கள் என்று சொல்லி; எழுந்து, காற்றையும் கடலையும்]]></a:t>
+              <a:t><![CDATA[হুকুম দিন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதட்டினார். உடனே மிகுந்த அமைதலுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[32. যীশু তাদের বললেন, ‘তাইযাও!’ তখন তারা সেইলোকদের মধ্যে থেকে বের হয়ে এসে সেইশুযোরগুলির মধ্যে গিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த மனுஷர்கள் ஆச்சரியப்பட்டு: இவர் எப்படிப்பட்டவரோ, காற்றும் கடலும் இவருக்குக் கீழ்ப்படிகிறதே]]></a:t>
+              <a:t><![CDATA[ঢুকল; তাতে সেইশুযোরের পাল ঢালু পাড় দিয়ে জোরে দৌড়াতে দৌড়াতে ব্রদের জলে গিয়ে ডূবে মরল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. যীশু যখন দেখলেন য়ে তাঁর চারপাশে অনেক লোক জড়ো হয়েছে, তখনহ্রদের ওপারে যাওয়ার জন্য অনুগামীদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இயேசு தமது கையை நீட்டி அவனைத்தொட்டு: எனக்குச் சித்தமுண்டு, சுத்தமாகு என்றார். உடனே குஷ்டரோகம்]]></a:t>
+              <a:t><![CDATA[1. যীশু সেই পাহাড় থেকে নেমে এলে অনেক লোক তাঁর পিছনে পিছনে চলতে লাগল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர் அக்கரையிலே கெர்கெசேனர் நாட்டில் வந்தபோது, பிசாசு பிடித்திருந்த இரண்டுபேர்]]></a:t>
+              <a:t><![CDATA[আদেশ দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிரேதக்கல்லறைகளிலிருந்து புறப்பட்டு, அவருக்கு எதிராக வந்தார்கள்; அவர்கள் மிகவும்]]></a:t>
+              <a:t><![CDATA[33. যাঁরা সেইপাল চরাচ্ছিল, তারা দৌড়ে পালাল৷ তারা নগরের মধ্যে গিয়ে সব খবর জানাল৷ বিশেষ করে সেইভূতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடியராயிருந்தபடியால், அந்த வழியில் யாரும் நடக்கக்கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[পাওয়া লোকদের বিষয়ে বলল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் அவரை நோக்கி: இயேசுவே, தேவனுடைய குமாரனே, எங்களுக்கும் உமக்கும் என்ன? காலம் வருமுன்னே]]></a:t>
+              <a:t><![CDATA[34. তখন নগরের সব লোক যীশুকে দেখার জন্য বের হয়ে এল৷ তারা যীশুর দেখা পেয়ে তাঁকে অনুনয় করে বলল তিনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எங்களை வேதனைப்படுத்த இங்கே வந்தீரோ என்று கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[য়েন তাদের অঞ্চল ছেড়ে চলে যান৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களுக்குக் கொஞ்சதூரத்திலே அநேகம் பன்றிகள் கூட்டமாக மேய்ந்துகொண்டிருந்தன.]]></a:t>
+              <a:t><![CDATA[19. একজন ব্যবস্থার শিক্ষক তাঁর কাছে এসে বললেন, ‘গুরু, আপনি য়েখানে যাবেন আমিও সেখানে যাব৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது, பிசாசுகள்: நீர் எங்களைத் துரத்துவீரானால், நாங்கள் அந்தப் பன்றிக்கூட்டத்தில் போகும்படி]]></a:t>
+              <a:t><![CDATA[20. তখন যীশু তাকে বললেন, ‘শিয়ালের গর্ত আছে এবং আকাশের পাখীদের বাসা আছে; কিন্তু মানবপুত্রের মাথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,315 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உத்தரவு கொடும் என்று அவரை வேண்டிக்கொண்டன.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[கூட்டமெல்லாம் உயர்ந்த மேட்டிலிருந்து கடலிலே பாய்ந்து, ஜலத்தில் மாண்டு போயின.]]></a:t>
+              <a:t><![CDATA[গোঁজার ঠাঁই নেই৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,579 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நீங்கி அவன் சுத்தமானான்.]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[எல்லைகளைவிட்டுப் போகும்படி வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. এরপর যীশু একটা নৌকাতে উঠলেন আর তার শিষ্যরা তাঁর সঙ্গে গেলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசு அவனை நோக்கி: இதை நீ ஒருவருக்கும் சொல்லாதபடி எச்சரிக்கையாயிரு; ஆயினும், அவர்களுக்குச்]]></a:t>
+              <a:t><![CDATA[2. সেই সময় একজন কুষ্ঠ রোগী যীশুর কাছে এসে তাঁর সামনে নতজানু হয়ে বলল, ‘প্রভু, আপনি ইচ্ছে করলেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சாட்சியாக நீ போய் ஆசாரியனுக்கு உன்னைக் காண்பித்து, மோசே கட்டளையிட்ட காணிக்கையைச் செலுத்து என்றார்.]]></a:t>
+              <a:t><![CDATA[আমাকে ভাল করে দিতে পারেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசு கப்பர்நகூமில் பிரவேசித்தபோது, நூற்றுக்கு அதிபதி ஒருவன் அவரிடத்தில் வந்து:]]></a:t>
+              <a:t><![CDATA[24. সেইহ্রদের মধ্যে হঠাত্ ভীষণ ঝড় উঠল, তাতে নৌকার উপর ঢেউ আছড়ে পড়তে লাগল৷ যীশু তখন ঘুমোচ্ছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>