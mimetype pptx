--- v1 (2026-08-02)
+++ v2 (2026-10-21)
@@ -105,50 +105,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +198,56 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +402,59 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இயேசு தமது கையை நீட்டி அவனைத்தொட்டு: எனக்குச் சித்தமுண்டு, சுத்தமாகு என்றார். உடனே குஷ்டரோகம் நீங்கி அவன் சுத்தமானான்.]]></a:t>
+              <a:t><![CDATA[6. And saying, Lord, my servant lies at home sick of the palsy, grievously tormented.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இயேசு தமது கையை நீட்டி அவனைத்தொட்டு: எனக்குச் சித்தமுண்டு, சுத்தமாகு என்றார். உடனே குஷ்டரோகம் நீங்கி அவன் சுத்தமானான்.]]></a:t>
+              <a:t><![CDATA[6. And saying, Lord, my servant lies at home sick of the palsy, grievously tormented.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது, அவருடைய சீஷர்கள் வந்து அவரை எழுப்பி: ஆண்டவரே! எங்களை இரட்சியும், மடிந்துபோகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Jesus says unto him, I will come and heal him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசு அவனை நோக்கி: இதை நீ ஒருவருக்கும் சொல்லாதபடி எச்சரிக்கையாயிரு; ஆயினும், அவர்களுக்குச் சாட்சியாக நீ போய் ஆசாரியனுக்கு உன்னைக் காண்பித்து, மோசே கட்டளையிட்ட காணிக்கையைச் செலுத்து என்றார்.]]></a:t>
+              <a:t><![CDATA[8. The centurion answered and said, Lord, I am not worthy that you should come under my roof: but speak the word only, and my servant shall be healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசு அவனை நோக்கி: இதை நீ ஒருவருக்கும் சொல்லாதபடி எச்சரிக்கையாயிரு; ஆயினும், அவர்களுக்குச் சாட்சியாக நீ போய் ஆசாரியனுக்கு உன்னைக் காண்பித்து, மோசே கட்டளையிட்ட காணிக்கையைச் செலுத்து என்றார்.]]></a:t>
+              <a:t><![CDATA[8. The centurion answered and said, Lord, I am not worthy that you should come under my roof: but speak the word only, and my servant shall be healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு அவர்: அற்பவிசுவாசிகளே! ஏன் பயப்படுகிறீர்கள் என்று சொல்லி; எழுந்து, காற்றையும் கடலையும் அதட்டினார். உடனே மிகுந்த அமைதலுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[9. For I am a man under authority, having soldiers under me: and I say to this man, Go, and he goes; and to another, Come, and he comes; and to my servant, Do this, and he does it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு அவர்: அற்பவிசுவாசிகளே! ஏன் பயப்படுகிறீர்கள் என்று சொல்லி; எழுந்து, காற்றையும் கடலையும் அதட்டினார். உடனே மிகுந்த அமைதலுண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[9. For I am a man under authority, having soldiers under me: and I say to this man, Go, and he goes; and to another, Come, and he comes; and to my servant, Do this, and he does it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசு கப்பர்நகூமில் பிரவேசித்தபோது, நூற்றுக்கு அதிபதி ஒருவன் அவரிடத்தில் வந்து:]]></a:t>
+              <a:t><![CDATA[9. For I am a man under authority, having soldiers under me: and I say to this man, Go, and he goes; and to another, Come, and he comes; and to my servant, Do this, and he does it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த மனுஷர்கள் ஆச்சரியப்பட்டு: இவர் எப்படிப்பட்டவரோ, காற்றும் கடலும் இவருக்குக் கீழ்ப்படிகிறதே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. When Jesus heard it, he marvelled, and said to them that followed, Verily I say unto you, I have not found so great faith, no, not in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆண்டவரே! என் வேலைக்காரன் வீட்டிலே திமிர்வாதமாய்க் கிடந்து கொடிய வேதனைப்படுகிறான் என்று அவரை வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. When Jesus heard it, he marvelled, and said to them that followed, Verily I say unto you, I have not found so great faith, no, not in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவருடைய சீஷர்களில் வேறொருவன் அவரை நோக்கி: ஆண்டவரே! முன்பு நான் போய், என் தகப்பனை அடக்கம்பண்ண எனக்கு உத்தரவு கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. When he was come down from the mountain, great multitudes followed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர் அக்கரையிலே கெர்கெசேனர் நாட்டில் வந்தபோது, பிசாசு பிடித்திருந்த இரண்டுபேர் பிரேதக்கல்லறைகளிலிருந்து புறப்பட்டு, அவருக்கு எதிராக வந்தார்கள்; அவர்கள் மிகவும் கொடியராயிருந்தபடியால், அந்த வழியில் யாரும் நடக்கக்கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And I say unto you, That many shall come from the east and west, and shall sit down with Abraham, and Isaac, and Jacob, in the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர் அக்கரையிலே கெர்கெசேனர் நாட்டில் வந்தபோது, பிசாசு பிடித்திருந்த இரண்டுபேர் பிரேதக்கல்லறைகளிலிருந்து புறப்பட்டு, அவருக்கு எதிராக வந்தார்கள்; அவர்கள் மிகவும் கொடியராயிருந்தபடியால், அந்த வழியில் யாரும் நடக்கக்கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And I say unto you, That many shall come from the east and west, and shall sit down with Abraham, and Isaac, and Jacob, in the kingdom of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு இயேசு: நான் வந்து அவனைச் சொஸ்தமாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. But the children of the kingdom shall be cast out into outer darkness: there shall be weeping and gnashing of teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நூற்றுக்கு அதிபதி பிரதியுத்தரமாக: ஆண்டவரே! நீர் என் வீட்டுக்குள் பிரவேசிக்க நான் பாத்திரன் அல்ல; ஒரு வார்த்தை மாத்திரம் சொல்லும், அப்பொழுது என் வேலைக்காரன் சொஸ்தமாவான்.]]></a:t>
+              <a:t><![CDATA[12. But the children of the kingdom shall be cast out into outer darkness: there shall be weeping and gnashing of teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நூற்றுக்கு அதிபதி பிரதியுத்தரமாக: ஆண்டவரே! நீர் என் வீட்டுக்குள் பிரவேசிக்க நான் பாத்திரன் அல்ல; ஒரு வார்த்தை மாத்திரம் சொல்லும், அப்பொழுது என் வேலைக்காரன் சொஸ்தமாவான்.]]></a:t>
+              <a:t><![CDATA[13. And Jesus said unto the centurion, Go your way; and as you have believed, so be it done unto you. And his servant was healed in the very same hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் அவரை நோக்கி: இயேசுவே, தேவனுடைய குமாரனே, எங்களுக்கும் உமக்கும் என்ன? காலம் வருமுன்னே எங்களை வேதனைப்படுத்த இங்கே வந்தீரோ என்று கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Jesus said unto the centurion, Go your way; and as you have believed, so be it done unto you. And his servant was healed in the very same hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் அவரை நோக்கி: இயேசுவே, தேவனுடைய குமாரனே, எங்களுக்கும் உமக்கும் என்ன? காலம் வருமுன்னே எங்களை வேதனைப்படுத்த இங்கே வந்தீரோ என்று கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And when Jesus was come into Peter's house, he saw his wife's mother laid, and sick of a fever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் அதிகாரத்துக்குக் கீழ்ப்பட்டிருந்தும், எனக்குக் கீழ்ப்படிகிற சேவகருமுண்டு; நான் ஒருவனைப் போவென்றால் போகிறான், மற்றொருவனை வாவென்றால் வருகிறான், என் வேலைக்காரனை இதைச் செய் என்றால் செய்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And he touched her hand, and the fever left her: and she arose, and ministered unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் அதிகாரத்துக்குக் கீழ்ப்பட்டிருந்தும், எனக்குக் கீழ்ப்படிகிற சேவகருமுண்டு; நான் ஒருவனைப் போவென்றால் போகிறான், மற்றொருவனை வாவென்றால் வருகிறான், என் வேலைக்காரனை இதைச் செய் என்றால் செய்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And he touched her hand, and the fever left her: and she arose, and ministered unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்களுக்குக் கொஞ்சதூரத்திலே அநேகம் பன்றிகள் கூட்டமாக மேய்ந்துகொண்டிருந்தன.]]></a:t>
+              <a:t><![CDATA[16. When the even was come, they brought unto him many that were possessed with devils: and he cast out the spirits with his word, and healed all that were sick:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவருடைய சீஷர்களில் வேறொருவன் அவரை நோக்கி: ஆண்டவரே! முன்பு நான் போய், என் தகப்பனை அடக்கம்பண்ண எனக்கு உத்தரவு கொடுக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And, behold, there came a leper and worshipped him, saying, Lord, if you will, you can make me clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு இதைக் கேட்டு ஆச்சரியப்பட்டு, தமக்குப் பின் செல்லுகிறவர்களை நோக்கி: இஸ்ரவேலருக்குள்ளும் நான் இப்படிப்பட்ட விசுவாசத்தை காணவில்லை என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. When the even was come, they brought unto him many that were possessed with devils: and he cast out the spirits with his word, and healed all that were sick:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இயேசு இதைக் கேட்டு ஆச்சரியப்பட்டு, தமக்குப் பின் செல்லுகிறவர்களை நோக்கி: இஸ்ரவேலருக்குள்ளும் நான் இப்படிப்பட்ட விசுவாசத்தை காணவில்லை என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. That it might be fulfilled which was spoken by Isaiah the prophet, saying, Himself took our infirmities, and bare our sicknesses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநேகர் கிழக்கிலும் மேற்கிலுமிருந்து வந்து, பரலோகராஜ்யத்தில் ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களோடே பந்தியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. That it might be fulfilled which was spoken by Isaiah the prophet, saying, Himself took our infirmities, and bare our sicknesses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநேகர் கிழக்கிலும் மேற்கிலுமிருந்து வந்து, பரலோகராஜ்யத்தில் ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களோடே பந்தியிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Now when Jesus saw great multitudes about him, he gave commandment to depart unto the other side.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ராஜ்யத்தின் புத்திரரோ புறம்பான இருளிலே தள்ளப்படுவார்கள்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. And a certain scribe came, and said unto him, Master, I will follow you anywhere you go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ராஜ்யத்தின் புத்திரரோ புறம்பான இருளிலே தள்ளப்படுவார்கள்; அங்கே அழுகையும் பற்கடிப்பும் உண்டாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. And a certain scribe came, and said unto him, Master, I will follow you anywhere you go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு இயேசு நூற்றுக்கு அதிபதியை நோக்கி: நீ போகலாம், நீ விசுவாசித்தபடியே உனக்கு ஆகக்கடவது என்றார். அந்த நாழிகையிலே அவன் வேலைக்காரன் சொஸ்தமானான்.]]></a:t>
+              <a:t><![CDATA[20. And Jesus says unto him, The foxes have holes, and the birds of the air have nests; but the Son of man has not where to lay his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு இயேசு நூற்றுக்கு அதிபதியை நோக்கி: நீ போகலாம், நீ விசுவாசித்தபடியே உனக்கு ஆகக்கடவது என்றார். அந்த நாழிகையிலே அவன் வேலைக்காரன் சொஸ்தமானான்.]]></a:t>
+              <a:t><![CDATA[20. And Jesus says unto him, The foxes have holes, and the birds of the air have nests; but the Son of man has not where to lay his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு பேதுருவின் வீட்டிலே வந்து, அவன் மாமி ஜுரமாய்க் கிடக்கிறதைக் கண்டார்.]]></a:t>
+              <a:t><![CDATA[21. And another of his disciples said unto him, Lord, suffer me first to go and bury my father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் அவள் கையைத் தொட்டவுடனே ஜுரம் அவளைவிட்டு நீங்கிற்று; அவள் எழுந்திருந்து அவர்களுக்குப் பணிவிடை செய்தாள்.]]></a:t>
+              <a:t><![CDATA[21. And another of his disciples said unto him, Lord, suffer me first to go and bury my father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு இயேசு: மரித்தோர் தங்கள் மரித்தோரை அடக்கம் பண்ணட்டும், நீ என்னைப் பின்பற்றி வா என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And, behold, there came a leper and worshipped him, saying, Lord, if you will, you can make me clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் அவள் கையைத் தொட்டவுடனே ஜுரம் அவளைவிட்டு நீங்கிற்று; அவள் எழுந்திருந்து அவர்களுக்குப் பணிவிடை செய்தாள்.]]></a:t>
+              <a:t><![CDATA[22. But Jesus said unto him, Follow me; and let the dead bury their dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அஸ்தமனமானபோது, பிசாசு பிடித்திருந்த அநேகரை அவரிடத்தில் கொண்டு வந்தார்கள்; அவர் அந்த ஆவிகளைத் தமது வார்த்தையினாலே துரத்தி, பிணியாளிகளெல்லாரையும் சொஸ்தமாக்கினார்:]]></a:t>
+              <a:t><![CDATA[23. And when he was entered into a ship, his disciples followed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அஸ்தமனமானபோது, பிசாசு பிடித்திருந்த அநேகரை அவரிடத்தில் கொண்டு வந்தார்கள்; அவர் அந்த ஆவிகளைத் தமது வார்த்தையினாலே துரத்தி, பிணியாளிகளெல்லாரையும் சொஸ்தமாக்கினார்:]]></a:t>
+              <a:t><![CDATA[24. And, behold, there arose a great tempest in the sea, insomuch that the ship was covered with the waves: but he was asleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர் தாமே நம்முடைய பெலவீனங்களை ஏற்றுக்கொண்டு, நம்முடைய நோய்களைச் சுமந்தார் என்று, ஏசாயா தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[24. And, behold, there arose a great tempest in the sea, insomuch that the ship was covered with the waves: but he was asleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர் தாமே நம்முடைய பெலவீனங்களை ஏற்றுக்கொண்டு, நம்முடைய நோய்களைச் சுமந்தார் என்று, ஏசாயா தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
+              <a:t><![CDATA[25. And his disciples came to him, and awoke him, saying, Lord, save us: we perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது, பிசாசுகள்: நீர் எங்களைத் துரத்துவீரானால், நாங்கள் அந்தப் பன்றிக்கூட்டத்தில் போகும்படி உத்தரவு கொடும் என்று அவரை வேண்டிக்கொண்டன.]]></a:t>
+              <a:t><![CDATA[25. And his disciples came to him, and awoke him, saying, Lord, save us: we perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது, பிசாசுகள்: நீர் எங்களைத் துரத்துவீரானால், நாங்கள் அந்தப் பன்றிக்கூட்டத்தில் போகும்படி உத்தரவு கொடும் என்று அவரை வேண்டிக்கொண்டன.]]></a:t>
+              <a:t><![CDATA[26. And he says unto them, Why are all of you fearful, O all of you of little faith? Then he arose, and rebuked the winds and the sea; and there was a great calm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அதற்கு அவர்: போங்கள் என்றார். அவைகள் புறப்பட்டு, பன்றிக்கூட்டத்தில் போயின. அப்பொழுது பன்றிக் கூட்டமெல்லாம் உயர்ந்த மேட்டிலிருந்து கடலிலே பாய்ந்து, ஜலத்தில் மாண்டு போயின.]]></a:t>
+              <a:t><![CDATA[26. And he says unto them, Why are all of you fearful, O all of you of little faith? Then he arose, and rebuked the winds and the sea; and there was a great calm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அதற்கு அவர்: போங்கள் என்றார். அவைகள் புறப்பட்டு, பன்றிக்கூட்டத்தில் போயின. அப்பொழுது பன்றிக் கூட்டமெல்லாம் உயர்ந்த மேட்டிலிருந்து கடலிலே பாய்ந்து, ஜலத்தில் மாண்டு போயின.]]></a:t>
+              <a:t><![CDATA[27. But the men marvelled, saying, What manner of man is this, that even the winds and the sea obey him!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு, திரளான ஜனங்கள் தம்மைச் சூழ்ந்திருக்கிறதைக் கண்டு, அக்கரைக்குப் போகக்கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[27. But the men marvelled, saying, What manner of man is this, that even the winds and the sea obey him!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர் மலையிலிருந்து இறங்கினபோது, திரளான ஜனங்கள் அவருக்குப் பின் சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Jesus put forth his hand, and touched him, saying, I will; be you clean. And immediately his leprosy was cleansed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு, திரளான ஜனங்கள் தம்மைச் சூழ்ந்திருக்கிறதைக் கண்டு, அக்கரைக்குப் போகக்கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[28. And when he was come to the other side into the country of the Gergesenes, there met him two possessed with devils, coming out of the tombs, exceeding fierce, so that no man might pass by that way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவைகளை மேய்த்தவர்கள் ஓடி, பட்டணத்தில் சென்று, இந்தச் சங்கதிகள் எல்லாவற்றையும், பிசாசு பிடித்திருந்தவர்களுக்குச் சம்பவித்தவைகளையும் அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And when he was come to the other side into the country of the Gergesenes, there met him two possessed with devils, coming out of the tombs, exceeding fierce, so that no man might pass by that way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவைகளை மேய்த்தவர்கள் ஓடி, பட்டணத்தில் சென்று, இந்தச் சங்கதிகள் எல்லாவற்றையும், பிசாசு பிடித்திருந்தவர்களுக்குச் சம்பவித்தவைகளையும் அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And when he was come to the other side into the country of the Gergesenes, there met him two possessed with devils, coming out of the tombs, exceeding fierce, so that no man might pass by that way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது, அந்தப் பட்டணத்தார் யாவரும் இயேசுவுக்கு எதிர்கொண்டுவந்து, அவரைக் கண்டு, தங்கள் எல்லைகளைவிட்டுப் போகும்படி வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And, behold, they cried out, saying, What have we to do with you, Jesus, you Son of God? are you come here to torment us before the time?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது, அந்தப் பட்டணத்தார் யாவரும் இயேசுவுக்கு எதிர்கொண்டுவந்து, அவரைக் கண்டு, தங்கள் எல்லைகளைவிட்டுப் போகும்படி வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And, behold, they cried out, saying, What have we to do with you, Jesus, you Son of God? are you come here to torment us before the time?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது, வேதபாரகன் ஒருவன் வந்து: போதகரே! நீர் எங்கே போனாலும் நான் உம்மைப் பின்பற்றி வருவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. And there was a good way off from them an herd of many swine feeding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு இயேசு: நரிகளுக்குக் குழிகளும் ஆகாயத்துப்பறவைகளுக்குக் கூடுகளும் உண்டு; மனுஷகுமாரனுக்கோ தலைசாய்க்க இடமில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[31. So the devils besought him, saying, If you cast us out, suffer us to go away into the herd of swine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6073,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு இயேசு: நரிகளுக்குக் குழிகளும் ஆகாயத்துப்பறவைகளுக்குக் கூடுகளும் உண்டு; மனுஷகுமாரனுக்கோ தலைசாய்க்க இடமில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[31. So the devils besought him, saying, If you cast us out, suffer us to go away into the herd of swine.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And he said unto them, Go. And when they were come out, they went into the herd of swine: and, behold, the whole herd of swine ran violently down a steep place into the sea, and perished in the waters.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And he said unto them, Go. And when they were come out, they went into the herd of swine: and, behold, the whole herd of swine ran violently down a steep place into the sea, and perished in the waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் படவில் ஏறினபோது அவருடைய சீஷர்கள் அவருக்குப் பின்சென்று ஏறினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Jesus put forth his hand, and touched him, saying, I will; be you clean. And immediately his leprosy was cleansed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And they that kept them fled, and went their ways into the city, and told every thing, and what was befallen to the possessed of the devils.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And they that kept them fled, and went their ways into the city, and told every thing, and what was befallen to the possessed of the devils.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And, behold, the whole city came out to meet Jesus: and when they saw him, they besought him that he would depart out of their coasts.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And, behold, the whole city came out to meet Jesus: and when they saw him, they besought him that he would depart out of their coasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது குஷ்டரோகி ஒருவன் வந்து அவரைப் பணிந்து: ஆண்டவரே! உமக்குச் சித்தமானால், என்னைச் சுத்தமாக்க உம்மால் ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And Jesus says unto him, See you tell no man; but go your way, show yourself to the priest, and offer the gift that Moses commanded, for a testimony unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது குஷ்டரோகி ஒருவன் வந்து அவரைப் பணிந்து: ஆண்டவரே! உமக்குச் சித்தமானால், என்னைச் சுத்தமாக்க உம்மால் ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And Jesus says unto him, See you tell no man; but go your way, show yourself to the priest, and offer the gift that Moses commanded, for a testimony unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது படவு அலைகளினால் மூடப்படத்தக்கதாய்க் கடலில் பெருங்காற்று உண்டாயிற்று, அவரோ நித்திரையாயிருந்தார்.]]></a:t>
+              <a:t><![CDATA[5. And when Jesus was entered into Capernaum, there came unto him a centurion, beseeching him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474721615" r:id="rId1"/>
+    <p:sldLayoutId id="2481564086" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +7702,102 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তখন যীশু সেইকুষ্ঠ রোগীর দিকে হাত বাড়িয়ে তাকে স্পর্শ করলেন৷ তিনি বললেন, ‘হ্যাঁ, আমি তাই-ইচাই৷]]></a:t>
+              <a:t><![CDATA[6. ஆண்டவரே! என் வேலைக்காரன் வீட்டிலே திமிர்வாதமாய்க் கிடந்து கொடிய வேதனைப்படுகிறான் என்று அவரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি ভাল হয়ে যাও৷’ সঙ্গে সঙ্গে তার কুষ্ঠ রোগ ভাল হয়ে গেল৷]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. তাইশিষ্যরা তাঁর কাছে গিয়ে তাঁর ঘুম ভাঙ্গিয়ে বললেন, ‘প্রভু বাঁচান! আমরা য়ে ডুবে মরলাম৷’]]></a:t>
+              <a:t><![CDATA[7. அதற்கு இயேசு: நான் வந்து அவனைச் சொஸ்தமாக்குவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তখন যীশু তাকে বললেন, ‘দেখ, তুমি কাউকে একথা বোলো না, বরং যাও যাজকের কাছে গিয়ে নিজেকে দেখাও; আর]]></a:t>
+              <a:t><![CDATA[8. நூற்றுக்கு அதிபதி பிரதியுத்தரமாக: ஆண்டவரே! நீர் என் வீட்டுக்குள் பிரவேசிக்க நான் பாத்திரன் அல்ல;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিয়ে মোশির আদেশ অনুসারে নৈবেদ্য উত্‌সর্গ কর৷ তাতে তারা জানবে য়ে তুমি ভাল হয়ে গেছ৷’]]></a:t>
+              <a:t><![CDATA[ஒரு வார்த்தை மாத்திரம் சொல்லும், அப்பொழுது என் வேலைக்காரன் சொஸ்தமாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. তখন যীশু তাঁদের বললেন, ‘হে অল্প বিশ্বাসীর দল! কেন তোমরা এত ভয় পাচ্ছ?’ তারপর তিনি উঠে ঝোড়ো]]></a:t>
+              <a:t><![CDATA[9. நான் அதிகாரத்துக்குக் கீழ்ப்பட்டிருந்தும், எனக்குக் கீழ்ப்படிகிற சேவகருமுண்டு; நான் ஒருவனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাতাস ওহ্রদের ঢেউকে ধমক দিলেন, তখন সব কিছু শান্ত হল৷]]></a:t>
+              <a:t><![CDATA[போவென்றால் போகிறான், மற்றொருவனை வாவென்றால் வருகிறான், என் வேலைக்காரனை இதைச் செய் என்றால் செய்கிறான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এরপর যীশু যখন কফরনাহূম শহরে গেলেন, তখন একজন শতপতি তাঁর কাছে এসে অনুনয় করে বললেন,]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. এতে শিষ্যরা আশ্চর্য হয়ে বললেন, ‘ইনি কিরকম লোক? এঁর কথা এমন কি বাতাস ও সাগর শোনে!’]]></a:t>
+              <a:t><![CDATA[10. இயேசு இதைக் கேட்டு ஆச்சரியப்பட்டு, தமக்குப் பின் செல்லுகிறவர்களை நோக்கி: இஸ்ரவேலருக்குள்ளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ‘প্রভু, আমার চাকরের পক্ষাঘাত হয়েছে, সে বিছানায় পড়ে আছে ও যন্ত্রণায় ছট্ফট্ করছে৷’]]></a:t>
+              <a:t><![CDATA[நான் இப்படிப்பட்ட விசுவாசத்தை காணவில்லை என்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তাঁর অনুগামীদের মধ্যে আর একজন বললেন, ‘প্রভু আগে আমার বাবাকে কবর দিয়ে আসার অনুমতি দিন, তারপর আমি]]></a:t>
+              <a:t><![CDATA[1. அவர் மலையிலிருந்து இறங்கினபோது, திரளான ஜனங்கள் அவருக்குப் பின் சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. যীশু যখনহ্রদের অপর পারে গাদারীয়দের দেশে এলেন সেই সময় ভূতে পাওয়া দুজন লোক কবর থেকে বেরিয়ে]]></a:t>
+              <a:t><![CDATA[11. அநேகர் கிழக்கிலும் மேற்கிலுமிருந்து வந்து, பரலோகராஜ்யத்தில் ஆபிரகாம் ஈசாக்கு யாக்கோபு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁর সামনে এল৷ তারা এমন ভয়ঙ্কর ছিল য়ে কোন মানুষ সেই পথ দিয়ে চলতে পারত না৷]]></a:t>
+              <a:t><![CDATA[என்பவர்களோடே பந்தியிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. যীশু তাঁকে বললেন, ‘হ্যাঁ, আমি যাব, এবং তাকে সুস্থ করব৷’]]></a:t>
+              <a:t><![CDATA[12. ராஜ்யத்தின் புத்திரரோ புறம்பான இருளிலே தள்ளப்படுவார்கள்; அங்கே அழுகையும் பற்கடிப்பும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. সেইশতপতি তখন যীশুকে বললেন, ‘প্রভু, আমি এমন য়োগ্য নইয়ে আমার বাড়ীতে আপনি আসবেন৷ আপনি কেবল মুখে]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்குமென்று உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলে দিন, তাতেইআমার চাকর ভাল হয়ে যাবে৷]]></a:t>
+              <a:t><![CDATA[13. பின்பு இயேசு நூற்றுக்கு அதிபதியை நோக்கி: நீ போகலாம், நீ விசுவாசித்தபடியே உனக்கு ஆகக்கடவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ‘তারা চিত্‌কার করে বলল, ‘হে ঈশ্বরের পুত্র, আপনি আমাদের নিয়ে কি করতে চান? নির্দিষ্ট সময়ের]]></a:t>
+              <a:t><![CDATA[என்றார். அந்த நாழிகையிலே அவன் வேலைக்காரன் சொஸ்தமானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগেইকি আপনি আমাদের নির্য়াতন করতে এসেছেন?’]]></a:t>
+              <a:t><![CDATA[14. இயேசு பேதுருவின் வீட்டிலே வந்து, அவன் மாமி ஜுரமாய்க் கிடக்கிறதைக் கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমি নিজে অপরের কর্তৃত্বের অধীন আর আমার সৈন্যদের উপরে আমি কর্তৃত্ব করি৷ আমি কাউকে ‘যাও’ বললে সে]]></a:t>
+              <a:t><![CDATA[15. அவர் அவள் கையைத் தொட்டவுடனே ஜுரம் அவளைவிட்டு நீங்கிற்று; அவள் எழுந்திருந்து அவர்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যায়, আবার কাউকে ‘এস’ বললে সে আসে; আর আমার চাকরকে ‘এটা কর’ বললে সে তা করে৷’]]></a:t>
+              <a:t><![CDATA[பணிவிடை செய்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. সেখান থেকে কিছু দূরে এক পাল শুযোর চরছিল৷]]></a:t>
+              <a:t><![CDATA[16. அஸ்தமனமானபோது, பிசாசு பிடித்திருந்த அநேகரை அவரிடத்தில் கொண்டு வந்தார்கள்; அவர் அந்த ஆவிகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনাকে অনুসরণ করব৷’]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது குஷ்டரோகி ஒருவன் வந்து அவரைப் பணிந்து: ஆண்டவரே! உமக்குச் சித்தமானால், என்னைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. যীশু একথা শুনে আশ্চর্য হলেন; যাঁরা তাঁর পিছনে পিছনে যাচ্ছিল তাদের বললেন, ‘আমি তোমাদের সত্যি বলছি]]></a:t>
+              <a:t><![CDATA[தமது வார்த்தையினாலே துரத்தி, பிணியாளிகளெல்லாரையும் சொஸ்தமாக்கினார்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমগ্র ইস্রায়েলে আমি এত বেশী বিশ্বাস কারও মধ্যে দেখতে পাইনি৷]]></a:t>
+              <a:t><![CDATA[17. அவர் தாமே நம்முடைய பெலவீனங்களை ஏற்றுக்கொண்டு, நம்முடைய நோய்களைச் சுமந்தார் என்று, ஏசாயா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমি তোমাদের আরো বলছি য়ে, পূর্ব ও পশ্চিম থেকে অনেকে আসবে আর অব্রাহাম, ইসহাক ও যাকোবের সঙ্গে]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசியினால் உரைக்கப்பட்டது நிறைவேறும்படி இப்படி நடந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বর্গরাজ্যে ভোজে বসবে৷]]></a:t>
+              <a:t><![CDATA[18. பின்பு, திரளான ஜனங்கள் தம்மைச் சூழ்ந்திருக்கிறதைக் கண்டு, அக்கரைக்குப் போகக்கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. কিন্তু যাঁরা রাজ্যের উত্তরাধিকারী, তাদের বাইরে অন্ধকারে ফেলে দেওয়া হবে৷ সেখানে লোকেরা]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது, வேதபாரகன் ஒருவன் வந்து: போதகரே! நீர் எங்கே போனாலும் நான் உம்மைப் பின்பற்றி வருவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কান্নাকাটি করবে ও যন্ত্রণায় দাঁতে দাঁত ঘষবে৷’]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এরপর যীশু সেই শতপতিকে বললেন, ‘যাও, তুমি য়েমন বিশ্বাস করেছ, তেমনি হোক্৷’ আর সেই মূহুর্তেই তার]]></a:t>
+              <a:t><![CDATA[20. அதற்கு இயேசு: நரிகளுக்குக் குழிகளும் ஆகாயத்துப்பறவைகளுக்குக் கூடுகளும் உண்டு; மனுஷகுமாரனுக்கோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চাকর সুস্থ হয়ে গেল৷]]></a:t>
+              <a:t><![CDATA[தலைசாய்க்க இடமில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. যীশু পিতরের বাড়ীতে গিয়ে দেখলেন, পিতরের শাশুড়ীর ভীষণ জ্বর হয়েছে, আর তিনি বিছানায় শুয়ে আছেন৷]]></a:t>
+              <a:t><![CDATA[21. அவருடைய சீஷர்களில் வேறொருவன் அவரை நோக்கி: ஆண்டவரே! முன்பு நான் போய், என் தகப்பனை அடக்கம்பண்ண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. যীশু তাঁর হাত স্পর্শ করা মাত্রই জ্বর ছেড়ে গেল৷ তখন তিনি বিছানা ছেড়ে উঠে যীশুর সেবা করতে]]></a:t>
+              <a:t><![CDATA[எனக்கு உத்தரவு கொடுக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কিন্তু যীশু তাকে বললেন, ‘তুমি আমার সঙ্গে এস, যাঁরা মৃত তারাই মৃতদের কবর দেবে৷’]]></a:t>
+              <a:t><![CDATA[சுத்தமாக்க உம்மால் ஆகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাগলেন৷]]></a:t>
+              <a:t><![CDATA[22. அதற்கு இயேசு: மரித்தோர் தங்கள் மரித்தோரை அடக்கம் பண்ணட்டும், நீ என்னைப் பின்பற்றி வா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. সন্ধ্যা হলে লোকেরা ভূতে পাওয়া অনেক লোককে যীশুর কাছে নিয়ে এল৷ আর তিনি তাঁর হুকুমে সেই সব ভূতদের]]></a:t>
+              <a:t><![CDATA[23. அவர் படவில் ஏறினபோது அவருடைய சீஷர்கள் அவருக்குப் பின்சென்று ஏறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দূর করে দিলেন৷ এছাড়া তিনি রোগীদের সুস্থ করলেন৷]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது படவு அலைகளினால் மூடப்படத்தக்கதாய்க் கடலில் பெருங்காற்று உண்டாயிற்று, அவரோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এর দ্বারা ভাববাদী যিশাইয়র ভাববাণী পূর্ণ হল:‘তিনি আমাদের দুর্বলতা গ্রহণ করলেন, আমাদের ব্যাধিগুলি]]></a:t>
+              <a:t><![CDATA[நித்திரையாயிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বহন করলেন৷’ যিশাইয় 53 :4]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது, அவருடைய சீஷர்கள் வந்து அவரை எழுப்பி: ஆண்டவரே! எங்களை இரட்சியும், மடிந்துபோகிறோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. তখন ভূতেরা যীশুকে অনুনয় করে বলল, ‘আপনি যদি আমাদের তাড়িয়েইদেবেন তবে ঐ শুযোর পালের মধ্যে ঢুকতে]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হুকুম দিন৷’]]></a:t>
+              <a:t><![CDATA[26. அதற்கு அவர்: அற்பவிசுவாசிகளே! ஏன் பயப்படுகிறீர்கள் என்று சொல்லி; எழுந்து, காற்றையும் கடலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. যীশু তাদের বললেন, ‘তাইযাও!’ তখন তারা সেইলোকদের মধ্যে থেকে বের হয়ে এসে সেইশুযোরগুলির মধ্যে গিয়ে]]></a:t>
+              <a:t><![CDATA[அதட்டினார். உடனே மிகுந்த அமைதலுண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঢুকল; তাতে সেইশুযোরের পাল ঢালু পাড় দিয়ে জোরে দৌড়াতে দৌড়াতে ব্রদের জলে গিয়ে ডূবে মরল৷]]></a:t>
+              <a:t><![CDATA[27. அந்த மனுஷர்கள் ஆச்சரியப்பட்டு: இவர் எப்படிப்பட்டவரோ, காற்றும் கடலும் இவருக்குக் கீழ்ப்படிகிறதே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. যীশু যখন দেখলেন য়ে তাঁর চারপাশে অনেক লোক জড়ো হয়েছে, তখনহ্রদের ওপারে যাওয়ার জন্য অনুগামীদের]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যীশু সেই পাহাড় থেকে নেমে এলে অনেক লোক তাঁর পিছনে পিছনে চলতে লাগল৷]]></a:t>
+              <a:t><![CDATA[3. இயேசு தமது கையை நீட்டி அவனைத்தொட்டு: எனக்குச் சித்தமுண்டு, சுத்தமாகு என்றார். உடனே குஷ்டரோகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আদেশ দিলেন৷]]></a:t>
+              <a:t><![CDATA[28. அவர் அக்கரையிலே கெர்கெசேனர் நாட்டில் வந்தபோது, பிசாசு பிடித்திருந்த இரண்டுபேர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. যাঁরা সেইপাল চরাচ্ছিল, তারা দৌড়ে পালাল৷ তারা নগরের মধ্যে গিয়ে সব খবর জানাল৷ বিশেষ করে সেইভূতে]]></a:t>
+              <a:t><![CDATA[பிரேதக்கல்லறைகளிலிருந்து புறப்பட்டு, அவருக்கு எதிராக வந்தார்கள்; அவர்கள் மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাওয়া লোকদের বিষয়ে বলল৷]]></a:t>
+              <a:t><![CDATA[கொடியராயிருந்தபடியால், அந்த வழியில் யாரும் நடக்கக்கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. তখন নগরের সব লোক যীশুকে দেখার জন্য বের হয়ে এল৷ তারা যীশুর দেখা পেয়ে তাঁকে অনুনয় করে বলল তিনি]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் அவரை நோக்கி: இயேசுவே, தேவனுடைய குமாரனே, எங்களுக்கும் உமக்கும் என்ன? காலம் வருமுன்னே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েন তাদের অঞ্চল ছেড়ে চলে যান৷]]></a:t>
+              <a:t><![CDATA[எங்களை வேதனைப்படுத்த இங்கே வந்தீரோ என்று கூப்பிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. একজন ব্যবস্থার শিক্ষক তাঁর কাছে এসে বললেন, ‘গুরু, আপনি য়েখানে যাবেন আমিও সেখানে যাব৷’]]></a:t>
+              <a:t><![CDATA[30. அவர்களுக்குக் கொஞ்சதூரத்திலே அநேகம் பன்றிகள் கூட்டமாக மேய்ந்துகொண்டிருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তখন যীশু তাকে বললেন, ‘শিয়ালের গর্ত আছে এবং আকাশের পাখীদের বাসা আছে; কিন্তু মানবপুত্রের মাথা]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது, பிசாசுகள்: நீர் எங்களைத் துரத்துவீரானால், நாங்கள் அந்தப் பன்றிக்கூட்டத்தில் போகும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14658,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গোঁজার ঠাঁই নেই৷’]]></a:t>
+              <a:t><![CDATA[உத்தரவு கொடும் என்று அவரை வேண்டிக்கொண்டன.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அதற்கு அவர்: போங்கள் என்றார். அவைகள் புறப்பட்டு, பன்றிக்கூட்டத்தில் போயின. அப்பொழுது பன்றிக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கூட்டமெல்லாம் உயர்ந்த மேட்டிலிருந்து கடலிலே பாய்ந்து, ஜலத்தில் மாண்டு போயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. এরপর যীশু একটা নৌকাতে উঠলেন আর তার শিষ্যরা তাঁর সঙ্গে গেলেন৷]]></a:t>
+              <a:t><![CDATA[நீங்கி அவன் சுத்தமானான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அவைகளை மேய்த்தவர்கள் ஓடி, பட்டணத்தில் சென்று, இந்தச் சங்கதிகள் எல்லாவற்றையும், பிசாசு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிடித்திருந்தவர்களுக்குச் சம்பவித்தவைகளையும் அறிவித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. அப்பொழுது, அந்தப் பட்டணத்தார் யாவரும் இயேசுவுக்கு எதிர்கொண்டுவந்து, அவரைக் கண்டு, தங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எல்லைகளைவிட்டுப் போகும்படி வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সেই সময় একজন কুষ্ঠ রোগী যীশুর কাছে এসে তাঁর সামনে নতজানু হয়ে বলল, ‘প্রভু, আপনি ইচ্ছে করলেই]]></a:t>
+              <a:t><![CDATA[4. இயேசு அவனை நோக்கி: இதை நீ ஒருவருக்கும் சொல்லாதபடி எச்சரிக்கையாயிரு; ஆயினும், அவர்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাকে ভাল করে দিতে পারেন৷’]]></a:t>
+              <a:t><![CDATA[சாட்சியாக நீ போய் ஆசாரியனுக்கு உன்னைக் காண்பித்து, மோசே கட்டளையிட்ட காணிக்கையைச் செலுத்து என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. সেইহ্রদের মধ্যে হঠাত্ ভীষণ ঝড় উঠল, তাতে নৌকার উপর ঢেউ আছড়ে পড়তে লাগল৷ যীশু তখন ঘুমোচ্ছিলেন৷]]></a:t>
+              <a:t><![CDATA[5. இயேசு கப்பர்நகூமில் பிரவேசித்தபோது, நூற்றுக்கு அதிபதி ஒருவன் அவரிடத்தில் வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>