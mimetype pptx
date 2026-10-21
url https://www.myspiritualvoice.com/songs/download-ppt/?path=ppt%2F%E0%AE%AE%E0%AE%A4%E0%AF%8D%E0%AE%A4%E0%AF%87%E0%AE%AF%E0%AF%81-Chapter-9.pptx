--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -115,50 +115,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -201,50 +213,56 @@
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -404,53 +422,59 @@
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -510,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர், திரளான ஜனங்களைக் கண்டபொழுது, அவர்கள் மேய்ப்பனில்லாத ஆடுகளைப்போலத் தொய்ந்துபோனவர்களும் சிதறடிக்கப்பட்டவர்களுமாய் இருந்தபடியால், அவர்கள்மேல் மனதுருகி,]]></a:t>
+              <a:t><![CDATA[6. But that all of you may know that the Son of man has power on earth to forgive sins, (then says he to the sick of the palsy,) Arise, take up your bed, and go unto yours house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -619,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. தம்முடைய சீஷர்களை நோக்கி: அறுப்பு மிகுதி வேலையாட்களோ கொஞ்சம்;]]></a:t>
+              <a:t><![CDATA[6. But that all of you may know that the Son of man has power on earth to forgive sins, (then says he to the sick of the palsy,) Arise, take up your bed, and go unto yours house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -728,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஆதலால், அறுப்புக்கு எஜமான் தமது அறுப்புக்கு வேலையாட்களை அனுப்பும்படி அவரை வேண்டிக்கொள்ளுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. And he arose, and departed to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -837,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது, அவர் படவில் ஏறி, இக்கரைப்பட்டுத் தம்முடைய பட்டணத்திற்கு வந்தார்.]]></a:t>
+              <a:t><![CDATA[8. But when the multitudes saw it, they marvelled, and glorified God, which had given such power unto men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -946,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே படுக்கையிலே கிடந்த ஒரு திமிர்வாதக்காரனை அவரிடத்தில் கொண்டுவந்தார்கள். இயேசு அவர்களுடைய விசுவாசத்தைக் கண்டு, திமிர்வாதக்காரனை நோக்கி: மகனே, திடன்கொள், உன் பாவங்கள் உனக்கு மன்னிக்கப்பட்டது என்றார்.]]></a:t>
+              <a:t><![CDATA[8. But when the multitudes saw it, they marvelled, and glorified God, which had given such power unto men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1055,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே படுக்கையிலே கிடந்த ஒரு திமிர்வாதக்காரனை அவரிடத்தில் கொண்டுவந்தார்கள். இயேசு அவர்களுடைய விசுவாசத்தைக் கண்டு, திமிர்வாதக்காரனை நோக்கி: மகனே, திடன்கொள், உன் பாவங்கள் உனக்கு மன்னிக்கப்பட்டது என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And as Jesus passed forth from thence, he saw a man, named Matthew, sitting at the receipt of custom: and he says unto him, Follow me. And he arose, and followed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1164,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது, வேதபாரகரில் சிலர்: இவன் தேவதூஷணம் சொல்லுகிறான் என்று தங்கள் உள்ளத்தில் சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And as Jesus passed forth from thence, he saw a man, named Matthew, sitting at the receipt of custom: and he says unto him, Follow me. And he arose, and followed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1273,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இயேசு அவர்கள் நினைவுகளை அறிந்து: நீங்கள் உங்கள் இருதயங்களில் பொல்லாதவைகளைச் சிந்திக்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[10. And it came to pass, as Jesus sat at food in the house, behold, many publicans and sinners came and sat down with him and his disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1382,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் பாவங்கள் மன்னிக்கப்பட்டது என்று சொல்வதோ, எழுந்து நடவென்று சொல்வதோ எது எளிது?]]></a:t>
+              <a:t><![CDATA[10. And it came to pass, as Jesus sat at food in the house, behold, many publicans and sinners came and sat down with him and his disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1491,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பூமியிலே பாவங்களை மன்னிக்க மனுஷகுமாரனுக்கு அதிகாரம் உண்டென்பதை நீங்கள் அறியவேண்டும் என்று சொல்லி, திமிர்வாதக்காரனை நோக்கி: நீ எழுந்து உன் படுக்கையை எடுத்துக்கொண்டு, உன் வீட்டுக்குப் போ என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And when the Pharisees saw it, they said unto his disciples, Why eats your Master with publicans and sinners?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1600,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் புறப்பட்டுப் போகையில், பிசாசுபிடித்த ஊமையான ஒரு மனுஷனை அவரிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And he entered into a ship, and passed over, and came into his own city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1709,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பூமியிலே பாவங்களை மன்னிக்க மனுஷகுமாரனுக்கு அதிகாரம் உண்டென்பதை நீங்கள் அறியவேண்டும் என்று சொல்லி, திமிர்வாதக்காரனை நோக்கி: நீ எழுந்து உன் படுக்கையை எடுத்துக்கொண்டு, உன் வீட்டுக்குப் போ என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And when the Pharisees saw it, they said unto his disciples, Why eats your Master with publicans and sinners?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1818,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உடனே அவன் எழுந்து, தன் வீட்டுக்குப்போனான்.]]></a:t>
+              <a:t><![CDATA[12. But when Jesus heard that, he said unto them, They that be whole need not a physician, but they that are sick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1927,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜனங்கள் அதைக்கண்டு ஆச்சரியப்பட்டு, மனுஷருக்கு இப்படிப்பட்ட அதிகாரத்தைக் கொடுத்தவராகிய தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But go all of you and learn what that means, I will have mercy, and not sacrifice: for I am not come to call the righteous, but sinners to repentance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2036,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜனங்கள் அதைக்கண்டு ஆச்சரியப்பட்டு, மனுஷருக்கு இப்படிப்பட்ட அதிகாரத்தைக் கொடுத்தவராகிய தேவனை மகிமைப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But go all of you and learn what that means, I will have mercy, and not sacrifice: for I am not come to call the righteous, but sinners to repentance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2145,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இயேசு அவ்விடம் விட்டுப் புறப்பட்டுப்போகையில், ஆயத்துறையில் உட்கார்ந்திருந்த மத்தேயு என்னும் ஒரு மனுஷனைக்கண்டு: எனக்குப் பின்சென்றுவா என்றார்; அவன் எழுந்து அவருக்குப் பின்சென்றான்.]]></a:t>
+              <a:t><![CDATA[14. Then came to him the disciples of John, saying, Why do we and the Pharisees fast often, but your disciples fast not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2254,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இயேசு அவ்விடம் விட்டுப் புறப்பட்டுப்போகையில், ஆயத்துறையில் உட்கார்ந்திருந்த மத்தேயு என்னும் ஒரு மனுஷனைக்கண்டு: எனக்குப் பின்சென்றுவா என்றார்; அவன் எழுந்து அவருக்குப் பின்சென்றான்.]]></a:t>
+              <a:t><![CDATA[14. Then came to him the disciples of John, saying, Why do we and the Pharisees fast often, but your disciples fast not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2363,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு அவர் வீட்டிலே போஜனபந்தியிருக்கையில், அநேக ஆயக்காரரும் பாவிகளும் வந்து, இயேசுவோடும் அவர் சீஷரோடுங்கூடப் பந்தியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And Jesus said unto them, Can the children of the bride-chamber mourn, as long as the bridegroom is with them? but the days will come, when the bridegroom shall be taken from them, and then shall they fast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2472,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு அவர் வீட்டிலே போஜனபந்தியிருக்கையில், அநேக ஆயக்காரரும் பாவிகளும் வந்து, இயேசுவோடும் அவர் சீஷரோடுங்கூடப் பந்தியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And Jesus said unto them, Can the children of the bride-chamber mourn, as long as the bridegroom is with them? but the days will come, when the bridegroom shall be taken from them, and then shall they fast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2581,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பரிசேயர் அதைக்கண்டு, அவருடைய சீஷர்களை நோக்கி: உங்கள் போதகர் ஆயக்காரரோடும் பாவிகளோடும் போஜனம் பண்ணுகிறதென்னவென்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. No man puts a piece of new cloth unto an old garment, for that which is put in to fill it up takes from the garment, and the rent is made worse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2690,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பரிசேயர் அதைக்கண்டு, அவருடைய சீஷர்களை நோக்கி: உங்கள் போதகர் ஆயக்காரரோடும் பாவிகளோடும் போஜனம் பண்ணுகிறதென்னவென்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. No man puts a piece of new cloth unto an old garment, for that which is put in to fill it up takes from the garment, and the rent is made worse.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2799,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் புறப்பட்டுப் போகையில், பிசாசுபிடித்த ஊமையான ஒரு மனுஷனை அவரிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And, behold, they brought to him a man sick of the palsy, lying on a bed: and Jesus seeing their faith said unto the sick of the palsy; Son, be of good cheer; your sins be forgiven you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2908,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசு அதைக்கேட்டு: பிணியாளிகளுக்கு வைத்தியன் வேண்டியதேயல்லாமல் சுகமுள்ளவர்களுக்கு வேண்டியதில்லை.]]></a:t>
+              <a:t><![CDATA[17. Neither do men put new wine into old bottles: else the bottles break, and the wine runs out, and the bottles perish: but they put new wine into new bottles, and both are preserved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3017,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இயேசு அதைக்கேட்டு: பிணியாளிகளுக்கு வைத்தியன் வேண்டியதேயல்லாமல் சுகமுள்ளவர்களுக்கு வேண்டியதில்லை.]]></a:t>
+              <a:t><![CDATA[17. Neither do men put new wine into old bottles: else the bottles break, and the wine runs out, and the bottles perish: but they put new wine into new bottles, and both are preserved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3126,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பலியையல்ல, இரக்கத்தையே விரும்புகிறேன் என்பதின் கருத்து இன்னதென்று போய்க் கற்றுகொள்ளுங்கள்; நீதிமான்களையல்ல, பாவிகளையே மனந்திரும்புகிறதற்கு அழைக்க வந்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. Neither do men put new wine into old bottles: else the bottles break, and the wine runs out, and the bottles perish: but they put new wine into new bottles, and both are preserved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3235,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பலியையல்ல, இரக்கத்தையே விரும்புகிறேன் என்பதின் கருத்து இன்னதென்று போய்க் கற்றுகொள்ளுங்கள்; நீதிமான்களையல்ல, பாவிகளையே மனந்திரும்புகிறதற்கு அழைக்க வந்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. While he spoke these things unto them, behold, there came a certain ruler, and worshipped him, saying, My daughter is even now dead: but come and lay your hand upon her, and she shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3344,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது, யோவானுடைய சீஷர் அவரிடத்தில் வந்து: நாங்களும் பரிசேயரும் அநேகந்தரம் உபவாசிக்கிறோமே; உம்முடைய சீஷர் உபவாசியாமலிருக்கிறதென்னவென்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[18. While he spoke these things unto them, behold, there came a certain ruler, and worshipped him, saying, My daughter is even now dead: but come and lay your hand upon her, and she shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3453,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது, யோவானுடைய சீஷர் அவரிடத்தில் வந்து: நாங்களும் பரிசேயரும் அநேகந்தரம் உபவாசிக்கிறோமே; உம்முடைய சீஷர் உபவாசியாமலிருக்கிறதென்னவென்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[18. While he spoke these things unto them, behold, there came a certain ruler, and worshipped him, saying, My daughter is even now dead: but come and lay your hand upon her, and she shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3562,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு இயேசு: மணவாளன் தங்களோடிருக்கையில் மணவாளனுடைய தோழர் துயரப்படுவார்களா? மணவாளன் அவர்களை விட்டு எடுபடும் நாட்கள் வரும், அப்பொழுது உபவாசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And Jesus arose, and followed him, and so did his disciples.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3671,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு இயேசு: மணவாளன் தங்களோடிருக்கையில் மணவாளனுடைய தோழர் துயரப்படுவார்களா? மணவாளன் அவர்களை விட்டு எடுபடும் நாட்கள் வரும், அப்பொழுது உபவாசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And, behold, a woman, which was diseased with an issue of blood twelve years, came behind him, and touched the hem of his garment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3780,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவன் கோடித்துண்டைப் பழைய வஸ்திரத்தோடே இணைக்கமாட்டான் இணைத்தால், அதினோடே இணைத்த துண்டு வஸ்திரத்தைக் கிழிக்கும், பீறலும் அதிகமாகும்.]]></a:t>
+              <a:t><![CDATA[21. For she said within herself, If I may but touch his garment, I shall be whole.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3889,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. புது திராட்சரசத்தை பழந்துருத்திகளில் வார்த்துவைக்கிறதுமில்லை; வார்த்துவைத்தால், துருத்திகள் கிழிந்துபோம், இரசமும் சிந்திப்போம், துருத்திகளும் கெட்டுப்போம்; புது ரசத்தைப் புது துருத்திகளில் வார்த்துவைப்பார்கள்; அப்பொழுது இரண்டும் பத்திரப்பட்டிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. For she said within herself, If I may but touch his garment, I shall be whole.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3998,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பிசாசு துரத்தப்பட்டபின்பு ஊமையன் பேசினான். ஜனங்கள் ஆச்சரியப்பட்டு: இஸ்ரவேலில் இப்படி ஒருக்காலும் காணப்படவில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And, behold, they brought to him a man sick of the palsy, lying on a bed: and Jesus seeing their faith said unto the sick of the palsy; Son, be of good cheer; your sins be forgiven you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4107,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. புது திராட்சரசத்தை பழந்துருத்திகளில் வார்த்துவைக்கிறதுமில்லை; வார்த்துவைத்தால், துருத்திகள் கிழிந்துபோம், இரசமும் சிந்திப்போம், துருத்திகளும் கெட்டுப்போம்; புது ரசத்தைப் புது துருத்திகளில் வார்த்துவைப்பார்கள்; அப்பொழுது இரண்டும் பத்திரப்பட்டிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. But Jesus turned him about, and when he saw her, he said, Daughter, be of good comfort; your faith has made you whole. And the woman was made whole from that hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4216,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர் இவைகளை அவர்களுக்குச் சொல்லிக்கொண்டிருக்கையில், தலைவன் ஒருவன் வந்து அவரைப்பணிந்து: என் மகள் இப்பொழுதுதான் மரித்துப்போனாள்; ஆகிலும் நீர் வந்து அவள்மேல் உமது கையை வையும், அப்பொழுது பிழைப்பாள் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. But Jesus turned him about, and when he saw her, he said, Daughter, be of good comfort; your faith has made you whole. And the woman was made whole from that hour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4325,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர் இவைகளை அவர்களுக்குச் சொல்லிக்கொண்டிருக்கையில், தலைவன் ஒருவன் வந்து அவரைப்பணிந்து: என் மகள் இப்பொழுதுதான் மரித்துப்போனாள்; ஆகிலும் நீர் வந்து அவள்மேல் உமது கையை வையும், அப்பொழுது பிழைப்பாள் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And when Jesus came into the ruler's house, and saw the minstrels and the people making a noise,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4434,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இயேசு எழுந்து, தம்முடைய சீஷரோடுங்கூட அவன் பின்னே போனார்.]]></a:t>
+              <a:t><![CDATA[24. He said unto them, Give place: for the maid is not dead, but sleeps. And they laughed him to scorn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4543,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது, பன்னிரண்டு வருஷமாய்ப் பெரும்பாடுள்ள ஸ்திரீ:]]></a:t>
+              <a:t><![CDATA[24. He said unto them, Give place: for the maid is not dead, but sleeps. And they laughed him to scorn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4652,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது, பன்னிரண்டு வருஷமாய்ப் பெரும்பாடுள்ள ஸ்திரீ:]]></a:t>
+              <a:t><![CDATA[25. But when the people were put forth, he went in, and took her by the hand, and the maid arose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4761,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் அவருடைய வஸ்திரத்தையாகிலும் தொட்டால் சொஸ்தமாவேன் என்று தன் உள்ளத்தில் எண்ணிக்கொண்டு, அவர் பின்னாலே வந்து, அவருடைய வஸ்திரத்தின் ஓரத்தைத் தொட்டாள்.]]></a:t>
+              <a:t><![CDATA[25. But when the people were put forth, he went in, and took her by the hand, and the maid arose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4870,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இயேசு திரும்பி, அவளைப் பார்த்து: மகளே, திடன் கொள், உன் விசுவாசம் உன்னை இரட்சித்தது என்றார். அந்நேரம்முதல் அந்த ஸ்திரீ சொஸ்தமானாள்.]]></a:t>
+              <a:t><![CDATA[26. And the fame hereof went abroad into all that land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4979,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இயேசு திரும்பி, அவளைப் பார்த்து: மகளே, திடன் கொள், உன் விசுவாசம் உன்னை இரட்சித்தது என்றார். அந்நேரம்முதல் அந்த ஸ்திரீ சொஸ்தமானாள்.]]></a:t>
+              <a:t><![CDATA[27. And when Jesus departed thence, two blind men followed him, crying, and saying, You son of David, have mercy on us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5088,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இயேசுவானவர் தலைவனுடைய வீட்டிலே வந்து, தாரை ஊதுகிறவர்களையும், இரைகிற ஜனங்களையும் கண்டு:]]></a:t>
+              <a:t><![CDATA[27. And when Jesus departed thence, two blind men followed him, crying, and saying, You son of David, have mercy on us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5197,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பிசாசு துரத்தப்பட்டபின்பு ஊமையன் பேசினான். ஜனங்கள் ஆச்சரியப்பட்டு: இஸ்ரவேலில் இப்படி ஒருக்காலும் காணப்படவில்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And, behold, they brought to him a man sick of the palsy, lying on a bed: and Jesus seeing their faith said unto the sick of the palsy; Son, be of good cheer; your sins be forgiven you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5306,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இயேசுவானவர் தலைவனுடைய வீட்டிலே வந்து, தாரை ஊதுகிறவர்களையும், இரைகிற ஜனங்களையும் கண்டு:]]></a:t>
+              <a:t><![CDATA[28. And when he was come into the house, the blind men came to him: and Jesus says unto them, Believe all of you that I am able to do this? They said unto him, Yea, Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5415,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. விலகுங்கள், இந்தச் சிறுபெண் மரிக்கவில்லை, நித்திரையாயிருக்கிறாள் என்றார். அதற்காக அவரைப்பார்த்து நகைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And when he was come into the house, the blind men came to him: and Jesus says unto them, Believe all of you that I am able to do this? They said unto him, Yea, Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5524,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. விலகுங்கள், இந்தச் சிறுபெண் மரிக்கவில்லை, நித்திரையாயிருக்கிறாள் என்றார். அதற்காக அவரைப்பார்த்து நகைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And when he was come into the house, the blind men came to him: and Jesus says unto them, Believe all of you that I am able to do this? They said unto him, Yea, Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5633,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஜனங்கள் வெளியே துரத்தப்பட்டபின்பு, அவர் உள்ளே பிரவேசித்து அந்தச் சிறுபெண்ணின் கையைப்பிடித்தார்; உடனே அவள் எழுந்திருந்தாள்.]]></a:t>
+              <a:t><![CDATA[29. Then touched he their eyes, saying, According to your faith be it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5742,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இந்தச் சங்கதி அத்தேசமெங்கும் பிரசித்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[30. And their eyes were opened; and Jesus strictly charged them, saying, See that no man know it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5851,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இயேசு அவ்விடம் விட்டுப் போகையில், இரண்டு குருடர் அவர் பின்னே சென்று: தாவீதின் குமாரனே, எங்களுக்கு இரங்கும் என்று கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And their eyes were opened; and Jesus strictly charged them, saying, See that no man know it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5960,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இயேசு அவ்விடம் விட்டுப் போகையில், இரண்டு குருடர் அவர் பின்னே சென்று: தாவீதின் குமாரனே, எங்களுக்கு இரங்கும் என்று கூப்பிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. But they, when they were departed, spread abroad his fame in all that country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6069,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர் வீட்டிற்கு வந்தபின்பு, அந்தக் குருடர் அவரிடத்தில் வந்தார்கள். இயேசு அவர்களை நோக்கி: இதைச் செய்ய எனக்கு வல்லமை உண்டென்று விசுவாசிக்கிறீர்களா என்று கேட்டார்; அதற்கு அவர்கள்: ஆம் விசுவாசிக்கிறோம், ஆண்டவரே! என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. As they went out, behold, they brought to him a dumb man possessed with a devil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6178,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர் வீட்டிற்கு வந்தபின்பு, அந்தக் குருடர் அவரிடத்தில் வந்தார்கள். இயேசு அவர்களை நோக்கி: இதைச் செய்ய எனக்கு வல்லமை உண்டென்று விசுவாசிக்கிறீர்களா என்று கேட்டார்; அதற்கு அவர்கள்: ஆம் விசுவாசிக்கிறோம், ஆண்டவரே! என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And when the devil was cast out, the dumb spoke: and the multitudes marvelled, saying, It was never so seen in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6287,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது, அவர்களுடைய கண்களை அவர் தொட்டு: உங்கள் விசுவாசத்தின்படி உங்களுக்கு ஆகக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[33. And when the devil was cast out, the dumb spoke: and the multitudes marvelled, saying, It was never so seen in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6396,51 +6420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பரிசேயரோ: இவன் பிசாசுகளின் தலைவனாலே பிசாசுகளைத் துரத்துகிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And, behold, certain of the scribes said within themselves, This man blasphemes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6505,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உடனே அவர்களுடைய கண்கள் திறக்கப்பட்டது. இதை ஒருவரும் அறியாதபடிக்கு எச்சரிக்கையாயிருங்கள் என்று இயேசு அவர்களுக்குக் கண்டிப்பாய்க் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[34. But the Pharisees said, He casts out devils through the prince of the devils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6614,51 +6638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உடனே அவர்களுடைய கண்கள் திறக்கப்பட்டது. இதை ஒருவரும் அறியாதபடிக்கு எச்சரிக்கையாயிருங்கள் என்று இயேசு அவர்களுக்குக் கண்டிப்பாய்க் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[35. And Jesus went about all the cities and villages, teaching in their synagogues, and preaching the gospel of the kingdom, and healing every sickness and every disease among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6723,51 +6747,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்களோ புறப்பட்டு, அத்தேசமெங்கும் அவருடைய கீர்த்தியைப் பிரசித்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And Jesus went about all the cities and villages, teaching in their synagogues, and preaching the gospel of the kingdom, and healing every sickness and every disease among the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And Jesus went about all the cities and villages, teaching in their synagogues, and preaching the gospel of the kingdom, and healing every sickness and every disease among the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. But when he saw the multitudes, he was moved with compassion on them, because they fainted, and were scattered abroad, as sheep having no shepherd.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. But when he saw the multitudes, he was moved with compassion on them, because they fainted, and were scattered abroad, as sheep having no shepherd.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Then says he unto his disciples, The harvest truly is abundant, but the labourers are few;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. Pray all of you therefore the Lord of the harvest, that he will send forth labourers into his harvest.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. Pray all of you therefore the Lord of the harvest, that he will send forth labourers into his harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6832,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பின்பு, இயேசு சகல பட்டணங்களையும் கிராமங்களையும் சுற்றி நடந்து, ஜெப ஆலயங்களில் உபதேசித்து, ராஜ்யத்தின் சுவிசேஷத்தைப் பிரசங்கித்து, ஜனங்களுக்கு உண்டாயிருந்த சகல வியாதிகளையும் சகல நோய்களையும் நீக்கி, அவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[3. And, behold, certain of the scribes said within themselves, This man blasphemes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6941,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பின்பு, இயேசு சகல பட்டணங்களையும் கிராமங்களையும் சுற்றி நடந்து, ஜெப ஆலயங்களில் உபதேசித்து, ராஜ்யத்தின் சுவிசேஷத்தைப் பிரசங்கித்து, ஜனங்களுக்கு உண்டாயிருந்த சகல வியாதிகளையும் சகல நோய்களையும் நீக்கி, அவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[4. And Jesus knowing their thoughts said, Wherefore think all of you evil in your hearts?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7050,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர், திரளான ஜனங்களைக் கண்டபொழுது, அவர்கள் மேய்ப்பனில்லாத ஆடுகளைப்போலத் தொய்ந்துபோனவர்களும் சிதறடிக்கப்பட்டவர்களுமாய் இருந்தபடியால், அவர்கள்மேல் மனதுருகி,]]></a:t>
+              <a:t><![CDATA[5. For whether is easier, to say, Your sins be forgiven you; or to say, Arise, and walk?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7129,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474722181" r:id="rId1"/>
+    <p:sldLayoutId id="2481564106" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7637,50 +8315,98 @@
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7805,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিল৷]]></a:t>
+              <a:t><![CDATA[6. பூமியிலே பாவங்களை மன்னிக்க மனுஷகுமாரனுக்கு அதிகாரம் உண்டென்பதை நீங்கள் அறியவேண்டும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. তখন যীশু তাঁর শিষ্যদের বললেন, ‘ফসল প্রচুর কিন্তু কাটার লোক কত অল্প,]]></a:t>
+              <a:t><![CDATA[திமிர்வாதக்காரனை நோக்கி: நீ எழுந்து உன் படுக்கையை எடுத்துக்கொண்டு, உன் வீட்டுக்குப் போ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. তাইতোমরা ফসলের মালিকের কাছে অনুরোধ কর, য়েন তিনি ফসল কাটার জন্য মজুর পাঠান৷’]]></a:t>
+              <a:t><![CDATA[7. உடனே அவன் எழுந்து, தன் வீட்டுக்குப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এরপর যীশু নৌকায় উঠেহ্রদের অপর পারে নিজের শহরে এলেন৷]]></a:t>
+              <a:t><![CDATA[8. ஜனங்கள் அதைக்கண்டு ஆச்சரியப்பட்டு, மனுஷருக்கு இப்படிப்பட்ட அதிகாரத்தைக் கொடுத்தவராகிய தேவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কয়েকজন লোক তখন খাটিয়ায় শুয়ে থাকা এক পঙ্গুকে যীশুর কাছে নিয়ে এল৷ তাদের এমন বিশ্বাস দেখে তিনি]]></a:t>
+              <a:t><![CDATA[மகிமைப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই পঙ্গুকে বললেন, ‘বাছা, সাহস সঞ্চয় কর, তোমার সব পাপের ক্ষমা হল৷’]]></a:t>
+              <a:t><![CDATA[9. இயேசு அவ்விடம் விட்டுப் புறப்பட்டுப்போகையில், ஆயத்துறையில் உட்கார்ந்திருந்த மத்தேயு என்னும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তখন কয়েকজন ব্যবস্থার শিক্ষক বলতে লাগলেন, ‘এইলোকটা দেখছি এধরণের কথা বলে ঈশ্বরের নিন্দা করছে৷’]]></a:t>
+              <a:t><![CDATA[மனுஷனைக்கண்டு: எனக்குப் பின்சென்றுவா என்றார்; அவன் எழுந்து அவருக்குப் பின்சென்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তারা কি চিন্তা করছে, তা জানতে পেরে যীশু বললেন, ‘তোমরা মনে মনে কেন এমন মন্দ চিন্তা করছ?]]></a:t>
+              <a:t><![CDATA[10. பின்பு அவர் வீட்டிலே போஜனபந்தியிருக்கையில், அநேக ஆயக்காரரும் பாவிகளும் வந்து, இயேசுவோடும் அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কোনটা বলা সহজ, ‘তোমার পাপ ক্ষমা করা হল’ না, ‘তুমি উঠে হেঁটে বেড়াও?]]></a:t>
+              <a:t><![CDATA[சீஷரோடுங்கூடப் பந்தியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কিন্তু আমি তোমাদের দেখাব য়ে এইপৃথিবীতে মানবপুত্রের পাপ ক্ষমা করার ক্ষমতা আছে৷’ এই বলে যীশু সেই]]></a:t>
+              <a:t><![CDATA[11. பரிசேயர் அதைக்கண்டு, அவருடைய சீஷர்களை நோக்கி: உங்கள் போதகர் ஆயக்காரரோடும் பாவிகளோடும் போஜனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ঐ দুজন লোক যখন চলে যাচ্ছে, এমন সময় কয়েকজন লোক ভূতে পাওয়া একজন লোককে যীশুর কাছে নিয়ে এল, সে]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது, அவர் படவில் ஏறி, இக்கரைப்பட்டுத் தம்முடைய பட்டணத்திற்கு வந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পঙ্গু লোকটির দিকে ফিরে বললেন, ‘ওঠ, তোমার খাটিয়া নিয়ে বাড়ি চলে যাও৷’]]></a:t>
+              <a:t><![CDATA[பண்ணுகிறதென்னவென்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তখন সেই পঙ্গু লোকটি উঠে তার বাড়ি চলে গেল৷]]></a:t>
+              <a:t><![CDATA[12. இயேசு அதைக்கேட்டு: பிணியாளிகளுக்கு வைத்தியன் வேண்டியதேயல்லாமல் சுகமுள்ளவர்களுக்கு வேண்டியதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. লোকেরা এই ঘটনা দেখে ভয় পেয়ে গেল; আর ঈশ্বর মানুষকে এমন ক্ষমতা দিয়েছেন বলে তারা ঈশ্বরের প্রশংসা]]></a:t>
+              <a:t><![CDATA[13. பலியையல்ல, இரக்கத்தையே விரும்புகிறேன் என்பதின் கருத்து இன்னதென்று போய்க் கற்றுகொள்ளுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে লাগল৷]]></a:t>
+              <a:t><![CDATA[நீதிமான்களையல்ல, பாவிகளையே மனந்திரும்புகிறதற்கு அழைக்க வந்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. যীশু সেখান থেকে চলে যাবার সময় দেখলেন একজন লোক কর আদায়ের গদিতে বসে আছে৷ তাঁর নাম মথি৷ যীশু তাঁকে]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது, யோவானுடைய சீஷர் அவரிடத்தில் வந்து: நாங்களும் பரிசேயரும் அநேகந்தரம் உபவாசிக்கிறோமே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বললেন, ‘আমার সঙ্গে এস৷’ মথি তখনইউঠে তাঁর সঙ্গে গেলেন৷]]></a:t>
+              <a:t><![CDATA[உம்முடைய சீஷர் உபவாசியாமலிருக்கிறதென்னவென்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. পরে মথির বাড়িতে যীশু খেতে বসলে সেখানে অনেক কর আদায়কারী ও পাপী-তাপী মানুষ এসে যীশু ও তাঁর]]></a:t>
+              <a:t><![CDATA[15. அதற்கு இயேசு: மணவாளன் தங்களோடிருக்கையில் மணவாளனுடைய தோழர் துயரப்படுவார்களா? மணவாளன் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিষ্যদের সঙ্গে খেতে বসল৷]]></a:t>
+              <a:t><![CDATA[விட்டு எடுபடும் நாட்கள் வரும், அப்பொழுது உபவாசிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ফরীশীরা তা দেখে যীশুর অনুগামীদের বললেন, ‘তোমাদের গুরু কর আদায়কারী ও পাপী-তাপীর সঙ্গে কেন]]></a:t>
+              <a:t><![CDATA[16. ஒருவன் கோடித்துண்டைப் பழைய வஸ்திரத்தோடே இணைக்கமாட்டான் இணைத்தால், அதினோடே இணைத்த துண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খাওয়া-দাওয়া করেন?’]]></a:t>
+              <a:t><![CDATA[வஸ்திரத்தைக் கிழிக்கும், பீறலும் அதிகமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কথা বলতে পারত না৷]]></a:t>
+              <a:t><![CDATA[2. அங்கே படுக்கையிலே கிடந்த ஒரு திமிர்வாதக்காரனை அவரிடத்தில் கொண்டுவந்தார்கள். இயேசு அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. একথা শুনে যীশু বললেন, ‘যাঁরা সুস্থ আছে তাদের জন্য ডাক্তারের প্রযোজন নেই, বরং রোগীদেরই ডাক্তারের]]></a:t>
+              <a:t><![CDATA[17. புது திராட்சரசத்தை பழந்துருத்திகளில் வார்த்துவைக்கிறதுமில்லை; வார்த்துவைத்தால், துருத்திகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রযোজন৷’]]></a:t>
+              <a:t><![CDATA[கிழிந்துபோம், இரசமும் சிந்திப்போம், துருத்திகளும் கெட்டுப்போம்; புது ரசத்தைப் புது துருத்திகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. বলিদান নয়, আমি চাইতোমরা দয়া করতে শেখ,’শাস্ত্রের এইকথার অর্থ কি তা বুঝে দেখ৷ কারণ সত্ ও ধার্মিক]]></a:t>
+              <a:t><![CDATA[வார்த்துவைப்பார்கள்; அப்பொழுது இரண்டும் பத்திரப்பட்டிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের নয়, পাপীদেরই আমি ডাকতে এসেছি৷’]]></a:t>
+              <a:t><![CDATA[18. அவர் இவைகளை அவர்களுக்குச் சொல்லிக்கொண்டிருக்கையில், தலைவன் ஒருவன் வந்து அவரைப்பணிந்து: என் மகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. পরে য়োহনের অনুগামীরা যীশুর কাছে এসে জিজ্ঞেস করলেন, ‘আমরা ও ফরীশীরা প্রায়ই উপোস করি; কিন্তু]]></a:t>
+              <a:t><![CDATA[இப்பொழுதுதான் மரித்துப்போனாள்; ஆகிலும் நீர் வந்து அவள்மேல் உமது கையை வையும், அப்பொழுது பிழைப்பாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনার শিষ্যরা কেন উপোস করে না?’]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তখন যীশু তাদের বললেন, ‘বর সঙ্গে থাকতে কি বরের বন্ধুরা শোক করতে পারে? কিন্তু দিন আসছে যখন বরকে]]></a:t>
+              <a:t><![CDATA[19. இயேசு எழுந்து, தம்முடைய சீஷரோடுங்கூட அவன் பின்னே போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের কাছ থেকে নিয়ে যাওয়া হবে, তখন তারা উপোস করবে৷]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது, பன்னிரண்டு வருஷமாய்ப் பெரும்பாடுள்ள ஸ்திரீ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ‘নতুন কাপড়ের টুকরো নিয়ে কেউ পুরানো কাপড়ে তালি দেয় না, তাহলে ছেঁড়াটা আরো বিশ্রী হবে৷]]></a:t>
+              <a:t><![CDATA[21. நான் அவருடைய வஸ்திரத்தையாகிலும் தொட்டால் சொஸ்தமாவேன் என்று தன் உள்ளத்தில் எண்ணிக்கொண்டு, அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. পুরানো চামড়ার থলিতে কেউ নতুন দ্রাক্ষা রস রাখে না, রাখলে চামড়ার থলিটি ফেটে যায়, ফলে দ্রাক্ষারস]]></a:t>
+              <a:t><![CDATA[பின்னாலே வந்து, அவருடைய வஸ்திரத்தின் ஓரத்தைத் தொட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. সেই ভূতকে তার ভেতর থেকে তাড়িয়ে দেবার পর বোবা লোকটি কথা বলতে লাগল৷ তাতে সমবেত সব লোক আশ্চর্য]]></a:t>
+              <a:t><![CDATA[விசுவாசத்தைக் கண்டு, திமிர்வாதக்காரனை நோக்கி: மகனே, திடன்கொள், உன் பாவங்கள் உனக்கு மன்னிக்கப்பட்டது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়ে যায় আর থলিটিও নষ্ট হয়৷ টাটকা রস নতুন থলিতেই রাখতে হয়, তাতে দুটোই সুরক্ষিত থাকে৷’]]></a:t>
+              <a:t><![CDATA[22. இயேசு திரும்பி, அவளைப் பார்த்து: மகளே, திடன் கொள், உன் விசுவாசம் உன்னை இரட்சித்தது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. যীশু যখন তাদের এসব কথা বলছিলেন, সেই সময় সমাজ-গৃহের নেতাদের একজন তাঁর কাছে এসে নতজানু হয়ে]]></a:t>
+              <a:t><![CDATA[அந்நேரம்முதல் அந்த ஸ்திரீ சொஸ்தமானாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বললেন, ‘আমার মেয়েটা এই মাত্র মারা গেল, আপনি এসে তাকে একটু স্পর্শ করুন তাহলে সে বেঁচে উঠবে৷’]]></a:t>
+              <a:t><![CDATA[23. இயேசுவானவர் தலைவனுடைய வீட்டிலே வந்து, தாரை ஊதுகிறவர்களையும், இரைகிற ஜனங்களையும் கண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তখন যীশু উঠে তাঁর সঙ্গে গেলেন, আর তাঁর শিষ্যরাও তাঁর সঙ্গে চললেন৷]]></a:t>
+              <a:t><![CDATA[24. விலகுங்கள், இந்தச் சிறுபெண் மரிக்கவில்லை, நித்திரையாயிருக்கிறாள் என்றார். அதற்காக அவரைப்பார்த்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. পথে যাবার সময় একজন স্ত্রীলোক যীশুর পিছন দিকে এসে তাঁর পোশাকের খুঁট স্পর্শ করল, সে বারো বছর ধরে]]></a:t>
+              <a:t><![CDATA[நகைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রক্তস্রাবে কষ্ট পাচ্ছিল৷]]></a:t>
+              <a:t><![CDATA[25. ஜனங்கள் வெளியே துரத்தப்பட்டபின்பு, அவர் உள்ளே பிரவேசித்து அந்தச் சிறுபெண்ணின் கையைப்பிடித்தார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. সে মনে মনে ভাবল, ‘আমি যদি যীশুর পোশাক কেবল ছুঁতে পারি, তাহলেই ভাল হয়ে যাব৷’]]></a:t>
+              <a:t><![CDATA[உடனே அவள் எழுந்திருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. যীশু ঘুরে দাঁড়ালেন আর তাকে দেখতে পেয়ে বললেন, ‘বাছা, তুমি মনে সাহস রাখো, তোমার বিশ্বাসই তোমায়]]></a:t>
+              <a:t><![CDATA[26. இந்தச் சங்கதி அத்தேசமெங்கும் பிரசித்தமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুস্থ করল৷’ তখন থেকে স্ত্রীলোকটি সম্পূর্ণ সুস্থ হয়ে গেল৷]]></a:t>
+              <a:t><![CDATA[27. இயேசு அவ்விடம் விட்டுப் போகையில், இரண்டு குருடர் அவர் பின்னே சென்று: தாவீதின் குமாரனே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. যীশু সেইনেতার বাড়িতে পরে গিয়ে দেখলেন, যাঁরা করুণ সুরে বাঁশি বাজায় তারা রয়েছে আর লোকরা হৈ হৈ]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு இரங்கும் என்று கூப்பிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে গেল৷ তারা বলল, ‘ইস্রায়েলে এমন কখনও দেখা যায় নি৷’]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করছে৷]]></a:t>
+              <a:t><![CDATA[28. அவர் வீட்டிற்கு வந்தபின்பு, அந்தக் குருடர் அவரிடத்தில் வந்தார்கள். இயேசு அவர்களை நோக்கி: இதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. যীশু বললেন, ‘তোমরা বাইরে যাও৷ মেয়েটি মরে নি, ও তো ঘুমিয়ে আছে৷’ লোকগুলো এইকথা শুনে তাঁকে নিয়ে]]></a:t>
+              <a:t><![CDATA[செய்ய எனக்கு வல்லமை உண்டென்று விசுவாசிக்கிறீர்களா என்று கேட்டார்; அதற்கு அவர்கள்: ஆம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হাসাহাসি করতে লাগল৷]]></a:t>
+              <a:t><![CDATA[விசுவாசிக்கிறோம், ஆண்டவரே! என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. লোকদের ঘর থেকে বের করে দেওয়া হলে, যীশু ভেতরে গিয়ে মেয়েটির হাত ধরলেন, তাতে সে উঠে বসল৷]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது, அவர்களுடைய கண்களை அவர் தொட்டு: உங்கள் விசுவாசத்தின்படி உங்களுக்கு ஆகக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. এই ঘটনার কথা সেইঅঞ্চলের সব জায়গায় ছড়িয়ে পড়ল৷]]></a:t>
+              <a:t><![CDATA[30. உடனே அவர்களுடைய கண்கள் திறக்கப்பட்டது. இதை ஒருவரும் அறியாதபடிக்கு எச்சரிக்கையாயிருங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. যীশু যখন সেই জায়গা ছেড়ে চলে যাচ্ছেন, তখন দুজন অন্ধ তাঁর পিছনে পিছনে চলল৷ তারা চিত্‌কার করে]]></a:t>
+              <a:t><![CDATA[இயேசு அவர்களுக்குக் கண்டிப்பாய்க் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলতে লাগল, ‘হে দায়ূদের পুত্র, আমাদের প্রতি দয়া করুন৷’]]></a:t>
+              <a:t><![CDATA[31. அவர்களோ புறப்பட்டு, அத்தேசமெங்கும் அவருடைய கீர்த்தியைப் பிரசித்தம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. যীশু বাড়িতে এলে সেই দুজন অন্ধ তাঁর কাছে এল৷ তখন যীশু তাদের বললেন, ‘তোমরা কি বিশ্বাস কর য়ে আমি]]></a:t>
+              <a:t><![CDATA[32. அவர்கள் புறப்பட்டுப் போகையில், பிசாசுபிடித்த ஊமையான ஒரு மனுஷனை அவரிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের দৃষ্টিশক্তি ফিরিয়ে দিতে পারি?’অন্ধ লোক দুটি বলল, ‘হ্যাঁ, প্রভু আমরা বিশ্বাস করি৷’]]></a:t>
+              <a:t><![CDATA[33. பிசாசு துரத்தப்பட்டபின்பு ஊமையன் பேசினான். ஜனங்கள் ஆச்சரியப்பட்டு: இஸ்ரவேலில் இப்படி ஒருக்காலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. তখন তিনি তাদের চোখ স্পর্শ করে বললেন, ‘তোমরা য়েমন বিশ্বাস করেছ, তোমাদের প্রতি তেমনি হোক্৷’]]></a:t>
+              <a:t><![CDATA[காணப்படவில்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. কিন্তু ফরীশীরা বলতে থাকল, ‘সে ভূতদের শাসনকর্তার শক্তিতে তাদের তাড়ায়৷’]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது, வேதபாரகரில் சிலர்: இவன் தேவதூஷணம் சொல்லுகிறான் என்று தங்கள் உள்ளத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. আর তখনই তারা চোখে দেখতে পেল৷ যীশু তাদের দৃঢ়ভাবে নিষেধ করে বললেন, ‘দেখ, একথা কেউ য়েন জানতে না]]></a:t>
+              <a:t><![CDATA[34. பரிசேயரோ: இவன் பிசாசுகளின் தலைவனாலே பிசாசுகளைத் துரத்துகிறான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারে৷’]]></a:t>
+              <a:t><![CDATA[35. பின்பு, இயேசு சகல பட்டணங்களையும் கிராமங்களையும் சுற்றி நடந்து, ஜெப ஆலயங்களில் உபதேசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +16055,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. কিন্তু তারা সেখান থেকে গিয়ে যীশুর বিষয়ে সেইঅঞ্চলের সব জায়গায় বলতে লাগল৷]]></a:t>
+              <a:t><![CDATA[ராஜ்யத்தின் சுவிசேஷத்தைப் பிரசங்கித்து, ஜனங்களுக்கு உண்டாயிருந்த சகல வியாதிகளையும் சகல நோய்களையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீக்கி, அவர்களைச் சொஸ்தமாக்கினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அவர், திரளான ஜனங்களைக் கண்டபொழுது, அவர்கள் மேய்ப்பனில்லாத ஆடுகளைப்போலத் தொய்ந்துபோனவர்களும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிதறடிக்கப்பட்டவர்களுமாய் இருந்தபடியால், அவர்கள்மேல் மனதுருகி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. தம்முடைய சீஷர்களை நோக்கி: அறுப்பு மிகுதி வேலையாட்களோ கொஞ்சம்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. ஆதலால், அறுப்புக்கு எஜமான் தமது அறுப்புக்கு வேலையாட்களை அனுப்பும்படி அவரை வேண்டிக்கொள்ளுங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மத்தேயு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. যীশু সেই অঞ্চলের সমস্ত নগর ও গ্রামে গ্রামে ঘুরে ইহুদীদের সমাজ-গৃহে শিক্ষা দিতে এবং স্বর্গরাজ্যের]]></a:t>
+              <a:t><![CDATA[சொல்லிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুসমাচার প্রচার করতে লাগলেন৷ তাছাড়া তিনি লোকেদের সমস্ত রোগ ব্যাধি ভাল করতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[4. இயேசு அவர்கள் நினைவுகளை அறிந்து: நீங்கள் உங்கள் இருதயங்களில் பொல்லாதவைகளைச் சிந்திக்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. লোকদের ভীড় দেখে তাদের জন্য যীশুর মমতা হল, কারণ তারা পালকবিহীন মেষপালের মতো ক্লান্ত ও অসহায়]]></a:t>
+              <a:t><![CDATA[5. உன் பாவங்கள் மன்னிக்கப்பட்டது என்று சொல்வதோ, எழுந்து நடவென்று சொல்வதோ எது எளிது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15786,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மத்தேயு : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16071,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>62</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>