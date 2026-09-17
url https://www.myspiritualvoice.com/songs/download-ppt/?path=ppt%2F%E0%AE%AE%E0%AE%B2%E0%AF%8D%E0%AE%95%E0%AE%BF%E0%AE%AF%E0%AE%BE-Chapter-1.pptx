--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -61,50 +61,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +124,52 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +302,55 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதை உங்கள் கண்கள் காணும். அப்பொழுது நீங்கள்: கர்த்தர் இஸ்ரவேலுடைய எல்லை துவக்கி மகிமைப்படுத்தப்படுவார் என்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. Whereas Edom says, We are impoverished, but we will return and build the desolate places; thus says the LORD of hosts, They shall build, but I will throw down; and they shall call them, The border of wickedness, and, The people against whom the LORD has indignation for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. குமாரன் தன் பிதாவையும், ஊழியக்காரன் தன் எஜமானையும் கனம்பண்ணுகிறார்களே; நான் பிதாவானால் என் கனம் எங்கே? நான் எஜமானானால் எனக்குப் பயப்படும் பயம் எங்கே என்று சேனைகளின் கர்த்தர் தமது நாமத்தை அசட்டைபண்ணுகிற ஆசாரியர்களாகிய உங்களைக் கேட்கிறார்; அதற்கு நீங்கள் உமது நாமத்தை எதினாலே அசட்டைபண்ணினோம் என்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. And your eyes shall see, and all of you shall say, The LORD will be magnified from the border of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. குமாரன் தன் பிதாவையும், ஊழியக்காரன் தன் எஜமானையும் கனம்பண்ணுகிறார்களே; நான் பிதாவானால் என் கனம் எங்கே? நான் எஜமானானால் எனக்குப் பயப்படும் பயம் எங்கே என்று சேனைகளின் கர்த்தர் தமது நாமத்தை அசட்டைபண்ணுகிற ஆசாரியர்களாகிய உங்களைக் கேட்கிறார்; அதற்கு நீங்கள் உமது நாமத்தை எதினாலே அசட்டைபண்ணினோம் என்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. And your eyes shall see, and all of you shall say, The LORD will be magnified from the border of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. குமாரன் தன் பிதாவையும், ஊழியக்காரன் தன் எஜமானையும் கனம்பண்ணுகிறார்களே; நான் பிதாவானால் என் கனம் எங்கே? நான் எஜமானானால் எனக்குப் பயப்படும் பயம் எங்கே என்று சேனைகளின் கர்த்தர் தமது நாமத்தை அசட்டைபண்ணுகிற ஆசாரியர்களாகிய உங்களைக் கேட்கிறார்; அதற்கு நீங்கள் உமது நாமத்தை எதினாலே அசட்டைபண்ணினோம் என்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. A son honors his father, and a servant his master: if then I be a father, where is mine honour? and if I be a master, where is my fear? says the LORD of hosts unto you, O priests, that despise my name. And all of you say, Wherein have we despised your name?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. குமாரன் தன் பிதாவையும், ஊழியக்காரன் தன் எஜமானையும் கனம்பண்ணுகிறார்களே; நான் பிதாவானால் என் கனம் எங்கே? நான் எஜமானானால் எனக்குப் பயப்படும் பயம் எங்கே என்று சேனைகளின் கர்த்தர் தமது நாமத்தை அசட்டைபண்ணுகிற ஆசாரியர்களாகிய உங்களைக் கேட்கிறார்; அதற்கு நீங்கள் உமது நாமத்தை எதினாலே அசட்டைபண்ணினோம் என்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. A son honors his father, and a servant his master: if then I be a father, where is mine honour? and if I be a master, where is my fear? says the LORD of hosts unto you, O priests, that despise my name. And all of you say, Wherein have we despised your name?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் பீடத்தின்மேல் அசுத்தமான அப்பத்தைப் படைக்கிறதினாலேயே; ஆனாலும் உம்மை எதினாலே அசுத்தப்படுதினோம் என்கிறீர்கள்; கர்த்தருடைய பந்தி எண்ணமற்றுப்போயிற்றென்று, நீங்கள் சொல்லுகிறதினாலேயே.]]></a:t>
+              <a:t><![CDATA[6. A son honors his father, and a servant his master: if then I be a father, where is mine honour? and if I be a master, where is my fear? says the LORD of hosts unto you, O priests, that despise my name. And all of you say, Wherein have we despised your name?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் பீடத்தின்மேல் அசுத்தமான அப்பத்தைப் படைக்கிறதினாலேயே; ஆனாலும் உம்மை எதினாலே அசுத்தப்படுதினோம் என்கிறீர்கள்; கர்த்தருடைய பந்தி எண்ணமற்றுப்போயிற்றென்று, நீங்கள் சொல்லுகிறதினாலேயே.]]></a:t>
+              <a:t><![CDATA[6. A son honors his father, and a servant his master: if then I be a father, where is mine honour? and if I be a master, where is my fear? says the LORD of hosts unto you, O priests, that despise my name. And all of you say, Wherein have we despised your name?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் பீடத்தின்மேல் அசுத்தமான அப்பத்தைப் படைக்கிறதினாலேயே; ஆனாலும் உம்மை எதினாலே அசுத்தப்படுதினோம் என்கிறீர்கள்; கர்த்தருடைய பந்தி எண்ணமற்றுப்போயிற்றென்று, நீங்கள் சொல்லுகிறதினாலேயே.]]></a:t>
+              <a:t><![CDATA[7. All of you offer polluted bread upon mine altar; and all of you say, Wherein have we polluted you? In that all of you say, The table of the LORD is contemptible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் கண் ஊனமானதைப் பலியிடக்கொண்டுவந்தாலும் அது பொல்லாப்பல்ல, நீங்கள் காலூனமானதையும் நசல் பிடித்ததையும் கொண்டுவந்தாலும் அது பொல்லாப்பல்ல என்கிறீர்களே; அதை நீ உன் அதிபதிக்குச் செலுத்து அவன் உன்மேல் பிரியமாயிருப்பானோ? உன் முகத்தைப் பார்ப்பானோ என்று சேனைகளின் கர்த்தர் கேட்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. All of you offer polluted bread upon mine altar; and all of you say, Wherein have we polluted you? In that all of you say, The table of the LORD is contemptible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் கண் ஊனமானதைப் பலியிடக்கொண்டுவந்தாலும் அது பொல்லாப்பல்ல, நீங்கள் காலூனமானதையும் நசல் பிடித்ததையும் கொண்டுவந்தாலும் அது பொல்லாப்பல்ல என்கிறீர்களே; அதை நீ உன் அதிபதிக்குச் செலுத்து அவன் உன்மேல் பிரியமாயிருப்பானோ? உன் முகத்தைப் பார்ப்பானோ என்று சேனைகளின் கர்த்தர் கேட்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. And if all of you offer the blind for sacrifice, is it not evil? and if all of you offer the lame and sick, is it not evil? offer it now unto your governor; will he be pleased with you, or accept your person? says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மல்கியாவைக்கொண்டு கர்த்தர் இஸ்ரவேலுக்குச் சொன்ன வார்த்தையின் பாரம்.]]></a:t>
+              <a:t><![CDATA[1. The burden of the word of the LORD to Israel by Malachi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் கண் ஊனமானதைப் பலியிடக்கொண்டுவந்தாலும் அது பொல்லாப்பல்ல, நீங்கள் காலூனமானதையும் நசல் பிடித்ததையும் கொண்டுவந்தாலும் அது பொல்லாப்பல்ல என்கிறீர்களே; அதை நீ உன் அதிபதிக்குச் செலுத்து அவன் உன்மேல் பிரியமாயிருப்பானோ? உன் முகத்தைப் பார்ப்பானோ என்று சேனைகளின் கர்த்தர் கேட்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. And if all of you offer the blind for sacrifice, is it not evil? and if all of you offer the lame and sick, is it not evil? offer it now unto your governor; will he be pleased with you, or accept your person? says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்போதும் தேவனுடைய சமுகத்தை நோக்கிக் கெஞ்சுங்கள்; அப்பொழுது நம்மேல் இரங்குவார்; இது உங்களாலே வந்த காரியம், அவர் உங்களை அங்கீகரிப்பாரோ என்று சேனைகளின் கர்த்தர் கேட்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. And if all of you offer the blind for sacrifice, is it not evil? and if all of you offer the lame and sick, is it not evil? offer it now unto your governor; will he be pleased with you, or accept your person? says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்போதும் தேவனுடைய சமுகத்தை நோக்கிக் கெஞ்சுங்கள்; அப்பொழுது நம்மேல் இரங்குவார்; இது உங்களாலே வந்த காரியம், அவர் உங்களை அங்கீகரிப்பாரோ என்று சேனைகளின் கர்த்தர் கேட்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. And now, I pray you, plead to God that he will be gracious unto us: this has been by your means: will he regard your persons? says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களில் எவன் கூலியில்லாமல் கதவுகளைப் பூட்டுவான்; என் பலிபீடத்தின்மேல் அக்கினியைக் கூலியில்லாமல் கொளுத்தவுமாட்டீர்கள், உங்கள்பேரில் எனக்குப் பிரியமில்லையென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; உங்கள் கைகளிலுள்ள காணிக்கை எனக்கு உகந்ததல்ல.]]></a:t>
+              <a:t><![CDATA[9. And now, I pray you, plead to God that he will be gracious unto us: this has been by your means: will he regard your persons? says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களில் எவன் கூலியில்லாமல் கதவுகளைப் பூட்டுவான்; என் பலிபீடத்தின்மேல் அக்கினியைக் கூலியில்லாமல் கொளுத்தவுமாட்டீர்கள், உங்கள்பேரில் எனக்குப் பிரியமில்லையென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; உங்கள் கைகளிலுள்ள காணிக்கை எனக்கு உகந்ததல்ல.]]></a:t>
+              <a:t><![CDATA[10. Who is there even among you that would shut the doors for nothing? neither do all of you kindle fire on mine altar for nothing. I have no pleasure in you, says the LORD of hosts, neither will I accept an offering at your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களில் எவன் கூலியில்லாமல் கதவுகளைப் பூட்டுவான்; என் பலிபீடத்தின்மேல் அக்கினியைக் கூலியில்லாமல் கொளுத்தவுமாட்டீர்கள், உங்கள்பேரில் எனக்குப் பிரியமில்லையென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; உங்கள் கைகளிலுள்ள காணிக்கை எனக்கு உகந்ததல்ல.]]></a:t>
+              <a:t><![CDATA[10. Who is there even among you that would shut the doors for nothing? neither do all of you kindle fire on mine altar for nothing. I have no pleasure in you, says the LORD of hosts, neither will I accept an offering at your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சூரியன் உதிக்கிற திசைதொடங்கி, அது அஸ்தமிக்கிற திசைவரைக்கும், என் நாமம் ஜாதிகளுக்குள்ளே மகத்துவமாயிருக்கும்; எல்லா இடங்களிலும் என் நாமத்துக்குத் தூபமும் சுத்தமான காணிக்கையும் செலுத்தப்படும்; என் நாமம் ஜாதிகளுக்குள்ளே மகத்துவமாயிருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. Who is there even among you that would shut the doors for nothing? neither do all of you kindle fire on mine altar for nothing. I have no pleasure in you, says the LORD of hosts, neither will I accept an offering at your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சூரியன் உதிக்கிற திசைதொடங்கி, அது அஸ்தமிக்கிற திசைவரைக்கும், என் நாமம் ஜாதிகளுக்குள்ளே மகத்துவமாயிருக்கும்; எல்லா இடங்களிலும் என் நாமத்துக்குத் தூபமும் சுத்தமான காணிக்கையும் செலுத்தப்படும்; என் நாமம் ஜாதிகளுக்குள்ளே மகத்துவமாயிருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. For from the rising of the sun even unto the going down of the same my name shall be great among the Gentiles; and in every place incense shall be offered unto my name, and a pure offering: for my name shall be great among the heathen, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்களோ கர்த்தருடைய பந்தி அசுத்தமானது என்றும் அதின் ஆகாரமாகிய அதின் பலன் அற்பமானது என்றும் சொல்லுகிறதினாலே, என் நாமத்தைப் பரிசுத்தக்குலைச்சலாக்குகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. For from the rising of the sun even unto the going down of the same my name shall be great among the Gentiles; and in every place incense shall be offered unto my name, and a pure offering: for my name shall be great among the heathen, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்களோ கர்த்தருடைய பந்தி அசுத்தமானது என்றும் அதின் ஆகாரமாகிய அதின் பலன் அற்பமானது என்றும் சொல்லுகிறதினாலே, என் நாமத்தைப் பரிசுத்தக்குலைச்சலாக்குகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. For from the rising of the sun even unto the going down of the same my name shall be great among the Gentiles; and in every place incense shall be offered unto my name, and a pure offering: for my name shall be great among the heathen, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களைச் சிநேகித்தேனென்று கர்த்தர் சொல்லுகிறார்; அதற்கு நீங்கள்: எங்களை எப்படிச் சிநேகித்தீர் என்கிறீர்கள்; கர்த்தர் சொல்லுகிறார்: ஏசா யாக்கோபுக்குச் சகோதரனல்லவோ? ஆகிலும் யாக்கோபை நான் சிநேகித்தேன்.]]></a:t>
+              <a:t><![CDATA[2. I have loved you, says the LORD. Yet all of you say, Wherein have you loved us? Was not Esau Jacob's brother? says the LORD: yet I loved Jacob,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, இது எவ்வளவு வருத்தமென்று சொல்லி, அதை ஒரு திரணமாய்ப் பேசி, பீறுண்டதையும் கால் ஊனமானதையும் நசல்கொண்டதையும் கொண்டுவந்து காணிக்கையாகச் செலுத்துகிறீர்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அதை உங்கள் கைகளில் அங்கீகரித்துக்கொள்வேனா என்று கர்த்தர் கேட்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. But all of you have profaned it, in that all of you say, The table of the LORD is polluted; and the fruit thereof, even his food, is contemptible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, இது எவ்வளவு வருத்தமென்று சொல்லி, அதை ஒரு திரணமாய்ப் பேசி, பீறுண்டதையும் கால் ஊனமானதையும் நசல்கொண்டதையும் கொண்டுவந்து காணிக்கையாகச் செலுத்துகிறீர்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அதை உங்கள் கைகளில் அங்கீகரித்துக்கொள்வேனா என்று கர்த்தர் கேட்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. But all of you have profaned it, in that all of you say, The table of the LORD is polluted; and the fruit thereof, even his food, is contemptible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, இது எவ்வளவு வருத்தமென்று சொல்லி, அதை ஒரு திரணமாய்ப் பேசி, பீறுண்டதையும் கால் ஊனமானதையும் நசல்கொண்டதையும் கொண்டுவந்து காணிக்கையாகச் செலுத்துகிறீர்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; அதை உங்கள் கைகளில் அங்கீகரித்துக்கொள்வேனா என்று கர்த்தர் கேட்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. All of you said also, Behold, what a weariness is it! and all of you have snuffed at it, says the LORD of hosts; and all of you brought that which was torn, and the lame, and the sick; thus all of you brought an offering: should I accept this of your hand? says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தன் மந்தையில் கடா இருக்கையில் கெட்டுப்போனதை ஆண்டவருக்கு நேர்ந்துகொண்டு பலியிடுகிற கபடஸ்தன் சபிக்கப்பட்டவன்; என் நாமம் ஜாதிகளுக்குள்ளே பயங்கரமாயிருக்கும்; நான் மகத்துவமான ராஜா என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. All of you said also, Behold, what a weariness is it! and all of you have snuffed at it, says the LORD of hosts; and all of you brought that which was torn, and the lame, and the sick; thus all of you brought an offering: should I accept this of your hand? says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தன் மந்தையில் கடா இருக்கையில் கெட்டுப்போனதை ஆண்டவருக்கு நேர்ந்துகொண்டு பலியிடுகிற கபடஸ்தன் சபிக்கப்பட்டவன்; என் நாமம் ஜாதிகளுக்குள்ளே பயங்கரமாயிருக்கும்; நான் மகத்துவமான ராஜா என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. All of you said also, Behold, what a weariness is it! and all of you have snuffed at it, says the LORD of hosts; and all of you brought that which was torn, and the lame, and the sick; thus all of you brought an offering: should I accept this of your hand? says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3353,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தன் மந்தையில் கடா இருக்கையில் கெட்டுப்போனதை ஆண்டவருக்கு நேர்ந்துகொண்டு பலியிடுகிற கபடஸ்தன் சபிக்கப்பட்டவன்; என் நாமம் ஜாதிகளுக்குள்ளே பயங்கரமாயிருக்கும்; நான் மகத்துவமான ராஜா என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. But cursed be the deceiver, which has in his flock a male, and vows, and sacrifices unto the LORD a corrupt thing: for I am a great King, says the LORD of hosts, and my name is dreadful among the heathen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. But cursed be the deceiver, which has in his flock a male, and vows, and sacrifices unto the LORD a corrupt thing: for I am a great King, says the LORD of hosts, and my name is dreadful among the heathen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. But cursed be the deceiver, which has in his flock a male, and vows, and sacrifices unto the LORD a corrupt thing: for I am a great King, says the LORD of hosts, and my name is dreadful among the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உங்களைச் சிநேகித்தேனென்று கர்த்தர் சொல்லுகிறார்; அதற்கு நீங்கள்: எங்களை எப்படிச் சிநேகித்தீர் என்கிறீர்கள்; கர்த்தர் சொல்லுகிறார்: ஏசா யாக்கோபுக்குச் சகோதரனல்லவோ? ஆகிலும் யாக்கோபை நான் சிநேகித்தேன்.]]></a:t>
+              <a:t><![CDATA[2. I have loved you, says the LORD. Yet all of you say, Wherein have you loved us? Was not Esau Jacob's brother? says the LORD: yet I loved Jacob,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏசாவையோ நான் வெறுத்தேன்; அவனுடைய மலைகளைப் பாழும் அவனுடைய சுதந்தரத்தை வனாந்தரத்திலுள்ள வலுசர்ப்பங்களின் தாவும் ஆக்கினேன்.]]></a:t>
+              <a:t><![CDATA[2. I have loved you, says the LORD. Yet all of you say, Wherein have you loved us? Was not Esau Jacob's brother? says the LORD: yet I loved Jacob,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏசாவையோ நான் வெறுத்தேன்; அவனுடைய மலைகளைப் பாழும் அவனுடைய சுதந்தரத்தை வனாந்தரத்திலுள்ள வலுசர்ப்பங்களின் தாவும் ஆக்கினேன்.]]></a:t>
+              <a:t><![CDATA[3. And I hated Esau, and laid his mountains and his heritage waste for the dragons of the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏதோமியர்: நாம் எளிமைப்பட்டோம்: ஆனாலும் பாழானவைகளைத் திரும்பக் கட்டுவோம் என்று சொல்லுகிறார்கள்; அதற்குக் கர்த்தர்: அவர்கள் கட்டுவார்கள், நான் இடிப்பேன். அவர்கள் துன்மார்க்கத்தின் எல்லையென்றும், கர்த்தர் என்றைக்கும் சினம்வைக்கிற ஜனமென்றும் சொல்லப்படுவார்கள் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. And I hated Esau, and laid his mountains and his heritage waste for the dragons of the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏதோமியர்: நாம் எளிமைப்பட்டோம்: ஆனாலும் பாழானவைகளைத் திரும்பக் கட்டுவோம் என்று சொல்லுகிறார்கள்; அதற்குக் கர்த்தர்: அவர்கள் கட்டுவார்கள், நான் இடிப்பேன். அவர்கள் துன்மார்க்கத்தின் எல்லையென்றும், கர்த்தர் என்றைக்கும் சினம்வைக்கிற ஜனமென்றும் சொல்லப்படுவார்கள் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[4. Whereas Edom says, We are impoverished, but we will return and build the desolate places; thus says the LORD of hosts, They shall build, but I will throw down; and they shall call them, The border of wickedness, and, The people against whom the LORD has indignation for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏதோமியர்: நாம் எளிமைப்பட்டோம்: ஆனாலும் பாழானவைகளைத் திரும்பக் கட்டுவோம் என்று சொல்லுகிறார்கள்; அதற்குக் கர்த்தர்: அவர்கள் கட்டுவார்கள், நான் இடிப்பேன். அவர்கள் துன்மார்க்கத்தின் எல்லையென்றும், கர்த்தர் என்றைக்கும் சினம்வைக்கிற ஜனமென்றும் சொல்லப்படுவார்கள் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[4. Whereas Edom says, We are impoverished, but we will return and build the desolate places; thus says the LORD of hosts, They shall build, but I will throw down; and they shall call them, The border of wickedness, and, The people against whom the LORD has indignation for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474603711" r:id="rId1"/>
+    <p:sldLayoutId id="2478619035" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,50 +4572,66 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তোমাদের চোখ তা দেখবে এবং তোমরা বলবে, “প্রভু মহান, এমন কি ইস্রায়েলের সীমার বাইরেও!”]]></a:t>
+              <a:t><![CDATA[கர்த்தர் என்றைக்கும் சினம்வைக்கிற ஜனமென்றும் சொல்லப்படுவார்கள் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সর্বশক্তিমান প্রভু বলেন, “পুত্র তার পিতাকে সম্মান করে এবং দাস তার মনিবকে সম্মান করে| কিন্তু আমি]]></a:t>
+              <a:t><![CDATA[5. இதை உங்கள் கண்கள் காணும். அப்பொழுது நீங்கள்: கர்த்தர் இஸ்ரவேலுடைய எல்லை துவக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যদি পিতা হই তবে কেন আমি সম্মান পাবো না? আমি তোমাদের প্রভু| কিন্তু কেন তোমরা আমাকে সম্মান কর না?]]></a:t>
+              <a:t><![CDATA[மகிமைப்படுத்தப்படுவார் என்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা, যাজকরা আমার নামকে সম্মান করছ না|”কিন্তু তোমরা বল, “আমরা কি এমন কিছু করেছি যা প্রমাণ করে য়ে]]></a:t>
+              <a:t><![CDATA[6. குமாரன் தன் பிதாவையும், ஊழியக்காரன் தன் எஜமானையும் கனம்பண்ணுகிறார்களே; நான் பிதாவானால் என் கனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমরা আপনার নামকে সম্মান করি না?”]]></a:t>
+              <a:t><![CDATA[எங்கே? நான் எஜமானானால் எனக்குப் பயப்படும் பயம் எங்கே என்று சேனைகளின் கர்த்தர் தமது நாமத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. প্রভু বলেছেন, “তোমরা আমার বেদীতে অশুচি রুটি নিয়ে আসো|”কিন্তু তোমরা জিজ্ঞাসা কর, “কি করে আমরা]]></a:t>
+              <a:t><![CDATA[அசட்டைபண்ணுகிற ஆசாரியர்களாகிய உங்களைக் கேட்கிறார்; அதற்கு நீங்கள் உமது நாமத்தை எதினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনাকে অশুচি করেছি?”প্রভু বলেছেন, “প্রভুর বেদী শ্রদ্ধার উপযুক্ত নয়’ এই বলে তোমরা আমার বেদীকে সম্মান]]></a:t>
+              <a:t><![CDATA[அசட்டைபண்ணினோம் என்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করছ না|”]]></a:t>
+              <a:t><![CDATA[7. என் பீடத்தின்மேல் அசுத்தமான அப்பத்தைப் படைக்கிறதினாலேயே; ஆனாலும் உம்மை எதினாலே அசுத்தப்படுதினோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এটা কি খারাপ কাজ নয় য়ে তোমরা উত্সর্গ করার জন্য অন্ধ পশুদের নিয়ে আসো? তোমরা উত্সর্গের জন্য যখন]]></a:t>
+              <a:t><![CDATA[என்கிறீர்கள்; கர்த்தருடைய பந்தி எண்ணமற்றுப்போயிற்றென்று, நீங்கள் சொல்லுகிறதினாலேயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খোঁড়া ও অসুস্থ পশু নিয়ে আসো, সেটা কি খারাপ কাজ নয়? তোমাদের রাজ্যপালকে অসুস্থ পশুসমূহ দেবার চেষ্টা]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் கண் ஊனமானதைப் பலியிடக்கொண்டுவந்தாலும் அது பொல்லாப்பல்ல, நீங்கள் காலூனமானதையும் நசல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. মালাখির মাধ্যমে ইস্রায়েলের প্রতি ঈশ্বরের এক ভাববাণীরূপ বার্তা|]]></a:t>
+              <a:t><![CDATA[1. மல்கியாவைக்கொண்டு கர்த்தர் இஸ்ரவேலுக்குச் சொன்ன வார்த்தையின் பாரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে দেখ তো, তিনি কি তা গ্রহণ করবেন? তিনি কি তোমাদের ওপর খুশী হবেন!” সর্বশক্তিমান প্রভু এই কথা বলেন|]]></a:t>
+              <a:t><![CDATA[பிடித்ததையும் கொண்டுவந்தாலும் அது பொல்லாப்பல்ல என்கிறீர்களே; அதை நீ உன் அதிபதிக்குச் செலுத்து அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “যাজকরা, তোমরা প্রভুকে আমাদের প্রতি ভালো হতে অনুরোধ কর| কিন্তু তিনি তোমাদের কথা শোনেন না| তোমরাই]]></a:t>
+              <a:t><![CDATA[உன்மேல் பிரியமாயிருப்பானோ? உன் முகத்தைப் பார்ப்பானோ என்று சேனைகளின் கர்த்தர் கேட்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এর জন্য দাযী|” সর্বশক্তিমান প্রভু এই সব কথা বলেন|]]></a:t>
+              <a:t><![CDATA[9. இப்போதும் தேவனுடைய சமுகத்தை நோக்கிக் கெஞ்சுங்கள்; அப்பொழுது நம்மேல் இரங்குவார்; இது உங்களாலே வந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “তোমাদের মধ্যে কেউ মন্দিরের দরজা বন্ধ করে দিক্ যাতে তোমরা আমার বেদীর ওপর অকেজো আলো জ্বালাতে না]]></a:t>
+              <a:t><![CDATA[காரியம், அவர் உங்களை அங்கீகரிப்பாரோ என்று சேனைகளின் கர்த்தர் கேட்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারো| আমি তোমাদের ওপর সন্তুষ্ট নই এবং আমি তোমাদের হাত থেকে কোন নৈবেদ্য নেবো না|” সর্বশক্তিমান প্রভু]]></a:t>
+              <a:t><![CDATA[10. உங்களில் எவன் கூலியில்லாமல் கதவுகளைப் பூட்டுவான்; என் பலிபீடத்தின்மேல் அக்கினியைக் கூலியில்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই কথা বলেন|]]></a:t>
+              <a:t><![CDATA[கொளுத்தவுமாட்டீர்கள், உங்கள்பேரில் எனக்குப் பிரியமில்லையென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সর্বশক্তিমান প্রভু এই কথাগুলি বলেছেন: “সমস্ত পৃথিবীতে লোকে আমার নাম সম্মান করে এবং আমার জন্য]]></a:t>
+              <a:t><![CDATA[உங்கள் கைகளிலுள்ள காணிக்கை எனக்கு உகந்ததல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুদ্ধ ধূপ এবং নৈবেদ্য সমূহ নিয়ে আসে| কারণ আমার নাম সমস্ত জাতির মধ্যে সম্মানিত|”]]></a:t>
+              <a:t><![CDATA[11. சூரியன் உதிக்கிற திசைதொடங்கி, அது அஸ்தமிக்கிற திசைவரைக்கும், என் நாமம் ஜாதிகளுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “কিন্তু তোমরা ‘প্রভুর বেদী অশুদ্ধ’ একথা বলে দেখাও য়ে তোমরা আমার নামকে শ্রদ্ধা কর না এবং বেদীর]]></a:t>
+              <a:t><![CDATA[மகத்துவமாயிருக்கும்; எல்லா இடங்களிலும் என் நாமத்துக்குத் தூபமும் சுத்தமான காணிக்கையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওপর নিবেদন করা খাদ্যও তোমরা চাও না, এতে তোমরা আমার নামের প্রতি অশ্রদ্ধা দেখাও|]]></a:t>
+              <a:t><![CDATA[செலுத்தப்படும்; என் நாமம் ஜாதிகளுக்குள்ளே மகத்துவமாயிருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রভু বলেছেন, “আমি তোমাদের ভালোবাসি|”কিন্তু তোমরা জিজ্ঞেস কর, “আপনি য়ে আমাদের ভালোবাসেন তার]]></a:t>
+              <a:t><![CDATA[2. நான் உங்களைச் சிநேகித்தேனென்று கர்த்தர் சொல்லுகிறார்; அதற்கு நீங்கள்: எங்களை எப்படிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তোমরা এও বলো, কি আপদ! সর্বশক্তিমান প্রভু এই কথা বলেন, তোমরা এমন পশু উত্সর্গ করার জন্য উপহার]]></a:t>
+              <a:t><![CDATA[12. நீங்களோ கர்த்தருடைய பந்தி அசுத்தமானது என்றும் அதின் ஆகாரமாகிய அதின் பலன் அற்பமானது என்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বরূপ নিয়ে আস যা চুরি করা, খোঁড়া অথবা অসুস্থ| তোমাদের হাতে করে আনা এই উপহার কি আমি গ্রহণ করব?”]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறதினாலே, என் நாமத்தைப் பரிசுத்தக்குலைச்சலாக்குகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু এই কথাগুলি বলেন|]]></a:t>
+              <a:t><![CDATA[13. இதோ, இது எவ்வளவு வருத்தமென்று சொல்லி, அதை ஒரு திரணமாய்ப் பேசி, பீறுண்டதையும் கால் ஊனமானதையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “সেই প্রতারক অভিশপ্ত, যার পালে পুরুষ পশু রযেছে আর তা দিতে মানত করা সত্ত্বেও সে প্রভুর উদ্দেশ্যে]]></a:t>
+              <a:t><![CDATA[நசல்கொண்டதையும் கொண்டுவந்து காணிக்கையாகச் செலுத்துகிறீர்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এমন পশু উত্সর্গ করে যা দোষ যুক্ত| আমিই এই কথা বলছি কারণ আমি শক্তিমান রাজা এবং সমস্ত জাতির লোক আমাকে]]></a:t>
+              <a:t><![CDATA[அதை உங்கள் கைகளில் அங்கீகரித்துக்கொள்வேனா என்று கர்த்தர் கேட்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8344,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভয় করে|” সর্বশক্তিমান প্রভু এই কথা বলেন|]]></a:t>
+              <a:t><![CDATA[14. தன் மந்தையில் கடா இருக்கையில் கெட்டுப்போனதை ஆண்டவருக்கு நேர்ந்துகொண்டு பலியிடுகிற கபடஸ்தன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மல்கியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சபிக்கப்பட்டவன்; என் நாமம் ஜாதிகளுக்குள்ளே பயங்கரமாயிருக்கும்; நான் மகத்துவமான ராஜா என்று சேனைகளின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மல்கியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রমাণ কি?”প্রভু বলেন, “এষৌ কি যাকোবের ভাই নয়? তবু আমি যাকোবকে ভালবেসেছি|]]></a:t>
+              <a:t><![CDATA[சிநேகித்தீர் என்கிறீர்கள்; கர்த்தர் சொல்லுகிறார்: ஏசா யாக்கோபுக்குச் சகோதரனல்லவோ? ஆகிலும் யாக்கோபை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিন্তু আমি এষৌকে ঘৃণা করতাম| আমি তার পর্বতগুলি ধ্বংস করেছি এবং তার দেশকে- শিয়ালের বাসস্থানে]]></a:t>
+              <a:t><![CDATA[நான் சிநேகித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিণত করেছি|”]]></a:t>
+              <a:t><![CDATA[3. ஏசாவையோ நான் வெறுத்தேன்; அவனுடைய மலைகளைப் பாழும் அவனுடைய சுதந்தரத்தை வனாந்தரத்திலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ইদোমের লোকরা বলতে পারে, “যদিও আমরা ধ্বংস হয়েছিলাম কিন্তু আমরা ফিরে গিয়ে আবার আমাদের শহরগুলো]]></a:t>
+              <a:t><![CDATA[வலுசர்ப்பங்களின் தாவும் ஆக்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গড়ব|”কিন্তু সর্বশক্তিমান প্রভু এই কথা বলেন, “তারা আবার গড়তে পারে কিন্তু আমি আবার তা ভেঙ্গে ফেলব!”]]></a:t>
+              <a:t><![CDATA[4. ஏதோமியர்: நாம் எளிமைப்பட்டோம்: ஆனாலும் பாழானவைகளைத் திரும்பக் கட்டுவோம் என்று சொல்லுகிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাই লোকরা ইদোমকে বলবে একটি দুষ্ট দেশ এবং একটি জাতি যাকে প্রভু চির কালের তরে ঘৃণা করেন|”]]></a:t>
+              <a:t><![CDATA[அதற்குக் கர்த்தர்: அவர்கள் கட்டுவார்கள், நான் இடிப்பேன். அவர்கள் துன்மார்க்கத்தின் எல்லையென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மல்கியா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>