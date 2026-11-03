--- v1 (2026-09-17)
+++ v2 (2026-11-03)
@@ -4304,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619035" r:id="rId1"/>
+    <p:sldLayoutId id="2482716868" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9461,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மல்கியா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>