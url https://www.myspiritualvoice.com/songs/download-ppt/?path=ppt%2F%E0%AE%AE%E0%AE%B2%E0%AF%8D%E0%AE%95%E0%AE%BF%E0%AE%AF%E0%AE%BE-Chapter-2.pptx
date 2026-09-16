--- v0 (2026-06-21)
+++ v1 (2026-09-16)
@@ -73,50 +73,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +142,52 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +326,55 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவனோடே பண்ணின என் உடன்படிக்கை ஜீவனும் சமாதானமுமாக இருந்தது; அவன் எனக்குப் பயப்படும் பயத்தோடே இருக்கவேண்டுமென்று, இவைகளை அவனுக்குக் கட்டளையிட்டேன்; அப்படியே அவன் என் நாமத்துக்குப் பயந்தும் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. My covenant was with him of life and peace; and I gave them to him for the fear wherewith he feared me, and was afraid before my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவனோடே பண்ணின என் உடன்படிக்கை ஜீவனும் சமாதானமுமாக இருந்தது; அவன் எனக்குப் பயப்படும் பயத்தோடே இருக்கவேண்டுமென்று, இவைகளை அவனுக்குக் கட்டளையிட்டேன்; அப்படியே அவன் என் நாமத்துக்குப் பயந்தும் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. My covenant was with him of life and peace; and I gave them to him for the fear wherewith he feared me, and was afraid before my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சத்தியவேதம் அவன் வாயிலிருந்தது; அவனுடைய உதடுகளில் அநியாயம் காணப்படவில்லை; அவன் என்னோடே சமாதானமும் யதார்த்தமுமாய்ச் சஞ்சரித்து, அநேகரை அக்கிரமத்தினின்று திருப்பினான்.]]></a:t>
+              <a:t><![CDATA[5. My covenant was with him of life and peace; and I gave them to him for the fear wherewith he feared me, and was afraid before my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சத்தியவேதம் அவன் வாயிலிருந்தது; அவனுடைய உதடுகளில் அநியாயம் காணப்படவில்லை; அவன் என்னோடே சமாதானமும் யதார்த்தமுமாய்ச் சஞ்சரித்து, அநேகரை அக்கிரமத்தினின்று திருப்பினான்.]]></a:t>
+              <a:t><![CDATA[6. The law of truth was in his mouth, and iniquity was not found in his lips: he walked with me in peace and equity, and did turn many away from iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆசாரியனுடைய உதடுகள் அறிவைக் காக்கவேண்டும்; வேதத்தை அவன் வாயிலே தேடுவார்களே; அவன் சேனைகளுடைய கர்த்தரின் தூதன்.]]></a:t>
+              <a:t><![CDATA[6. The law of truth was in his mouth, and iniquity was not found in his lips: he walked with me in peace and equity, and did turn many away from iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆசாரியனுடைய உதடுகள் அறிவைக் காக்கவேண்டும்; வேதத்தை அவன் வாயிலே தேடுவார்களே; அவன் சேனைகளுடைய கர்த்தரின் தூதன்.]]></a:t>
+              <a:t><![CDATA[7. For the priest's lips should keep knowledge, and they should seek the law at his mouth: for he is the messenger of the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களோ வழியைவிட்டு விலகி, அநேகரை வேதத்தைக்குறித்து இடறப்பண்ணினீர்கள்; லேவியின் உடன்படிக்கையைக் கெடுத்துப்போட்டீர்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. For the priest's lips should keep knowledge, and they should seek the law at his mouth: for he is the messenger of the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்களோ வழியைவிட்டு விலகி, அநேகரை வேதத்தைக்குறித்து இடறப்பண்ணினீர்கள்; லேவியின் உடன்படிக்கையைக் கெடுத்துப்போட்டீர்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. But all of you are departed out of the way; all of you have caused many to stumble at the law; all of you have corrupted the covenant of Levi, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் என் வழிகளைக் கைக்கொள்ளாமல் வேதத்தைக்குறித்துப் பட்சபாதம் பண்ணினபடியினால் நானும் உங்களை எல்லா ஜனத்துக்கு முன்பாகவும் அற்பரும் நீசருமாக்கினேன்.]]></a:t>
+              <a:t><![CDATA[8. But all of you are departed out of the way; all of you have caused many to stumble at the law; all of you have corrupted the covenant of Levi, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் என் வழிகளைக் கைக்கொள்ளாமல் வேதத்தைக்குறித்துப் பட்சபாதம் பண்ணினபடியினால் நானும் உங்களை எல்லா ஜனத்துக்கு முன்பாகவும் அற்பரும் நீசருமாக்கினேன்.]]></a:t>
+              <a:t><![CDATA[9. Therefore have I also made you contemptible and base before all the people, according as all of you have not kept my ways, but have been partial in the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்போதும் ஆசாரியர்களே இந்தக் கட்டளை உங்களுக்குரியது.]]></a:t>
+              <a:t><![CDATA[1. And now, O all of you priests, this commandment is for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நம்மெல்லாருக்கும் ஒரே பிதா இல்லையோ? ஒரே தேவன் நம்மைச் சிருஷ்டித்ததில்லையோ? நாம் நம்முடைய பிதாக்களின் உடன்படிக்கையைப் பரிசுத்தக்குலைச்சலாக்கி, அவனவன் தன்தன் சகோதரனுக்குத் துரோகம்பண்ணுவானேன்?]]></a:t>
+              <a:t><![CDATA[9. Therefore have I also made you contemptible and base before all the people, according as all of you have not kept my ways, but have been partial in the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நம்மெல்லாருக்கும் ஒரே பிதா இல்லையோ? ஒரே தேவன் நம்மைச் சிருஷ்டித்ததில்லையோ? நாம் நம்முடைய பிதாக்களின் உடன்படிக்கையைப் பரிசுத்தக்குலைச்சலாக்கி, அவனவன் தன்தன் சகோதரனுக்குத் துரோகம்பண்ணுவானேன்?]]></a:t>
+              <a:t><![CDATA[10. Have we not all one father? has not one God created us? why do we deal treacherously every man against his brother, by profaning the covenant of our fathers?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதா ஜனங்கள் துரோகம்பண்ணினார்கள்; இஸ்ரவேலிலும் எருசலேமிலும் அருவருப்பான காரியம் செய்யப்பட்டது; கர்த்தர் சிநேகிக்கிற பரிசுத்தத்தை யூதா ஜனங்கள் பரிசுத்தக்குலைச்சலாக்கி அந்நிய தேவதையின் குமாரத்திகளை விவாகம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Have we not all one father? has not one God created us? why do we deal treacherously every man against his brother, by profaning the covenant of our fathers?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதா ஜனங்கள் துரோகம்பண்ணினார்கள்; இஸ்ரவேலிலும் எருசலேமிலும் அருவருப்பான காரியம் செய்யப்பட்டது; கர்த்தர் சிநேகிக்கிற பரிசுத்தத்தை யூதா ஜனங்கள் பரிசுத்தக்குலைச்சலாக்கி அந்நிய தேவதையின் குமாரத்திகளை விவாகம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Judah has dealt treacherously, and an abomination is committed in Israel and in Jerusalem; for Judah has profaned the holiness of the LORD which he loved, and has married the daughter of a strange god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதா ஜனங்கள் துரோகம்பண்ணினார்கள்; இஸ்ரவேலிலும் எருசலேமிலும் அருவருப்பான காரியம் செய்யப்பட்டது; கர்த்தர் சிநேகிக்கிற பரிசுத்தத்தை யூதா ஜனங்கள் பரிசுத்தக்குலைச்சலாக்கி அந்நிய தேவதையின் குமாரத்திகளை விவாகம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Judah has dealt treacherously, and an abomination is committed in Israel and in Jerusalem; for Judah has profaned the holiness of the LORD which he loved, and has married the daughter of a strange god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படிச் செய்கிறவன் எவனோ, அவன் காவல்காக்கிறவனாயினும் உத்தரவுகொடுகிறவனாயினும் சேனைகளின் கர்த்தருக்குக் காணிக்கை செலுத்துகிறவனாயினும், அவனை யாக்கோபின் கூடாரங்களில் இராதபடிக்குக் கர்த்தர் சங்கரிப்பார்.]]></a:t>
+              <a:t><![CDATA[11. Judah has dealt treacherously, and an abomination is committed in Israel and in Jerusalem; for Judah has profaned the holiness of the LORD which he loved, and has married the daughter of a strange god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படிச் செய்கிறவன் எவனோ, அவன் காவல்காக்கிறவனாயினும் உத்தரவுகொடுகிறவனாயினும் சேனைகளின் கர்த்தருக்குக் காணிக்கை செலுத்துகிறவனாயினும், அவனை யாக்கோபின் கூடாரங்களில் இராதபடிக்குக் கர்த்தர் சங்கரிப்பார்.]]></a:t>
+              <a:t><![CDATA[12. The LORD will cut off the man that does this, the master and the scholar, out of the tabernacles of Jacob, and him that offers an offering unto the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் இரண்டாந்தரமும் இதைச் செய்து, கர்த்தருடைய பீடத்தைக் கண்ணீரினாலும் அழுகையினாலும் பெருமூச்சினாலும் நிரப்புகிறீர்கள்; ஆகையால், அவர் இனிக் காணிக்கையை மதியார், அதை உங்கள் கைகளில் பிரியமாய் ஏற்றுக்கொள்ளவுமாட்டார்.]]></a:t>
+              <a:t><![CDATA[12. The LORD will cut off the man that does this, the master and the scholar, out of the tabernacles of Jacob, and him that offers an offering unto the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் இரண்டாந்தரமும் இதைச் செய்து, கர்த்தருடைய பீடத்தைக் கண்ணீரினாலும் அழுகையினாலும் பெருமூச்சினாலும் நிரப்புகிறீர்கள்; ஆகையால், அவர் இனிக் காணிக்கையை மதியார், அதை உங்கள் கைகளில் பிரியமாய் ஏற்றுக்கொள்ளவுமாட்டார்.]]></a:t>
+              <a:t><![CDATA[12. The LORD will cut off the man that does this, the master and the scholar, out of the tabernacles of Jacob, and him that offers an offering unto the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் இரண்டாந்தரமும் இதைச் செய்து, கர்த்தருடைய பீடத்தைக் கண்ணீரினாலும் அழுகையினாலும் பெருமூச்சினாலும் நிரப்புகிறீர்கள்; ஆகையால், அவர் இனிக் காணிக்கையை மதியார், அதை உங்கள் கைகளில் பிரியமாய் ஏற்றுக்கொள்ளவுமாட்டார்.]]></a:t>
+              <a:t><![CDATA[13. And this have all of you done again, covering the altar of the LORD with tears, with weeping, and with crying out, insomuch that he regards not the offering any more, or receives it with good will at your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் கேளாமலும் என் நாமத்துக்கு மகிமையைச் செலுத்தும்படி இதைச் சிந்தியாமலுமிருந்தால், நான் உங்களுக்குள்ளே சாபத்தை அனுப்பி, உங்கள் ஆசீர்வாதங்களையும் சாபமாக்குவேன்; ஆம், நீங்கள் அதைச் சிந்தியாமற்போனதினால் அவைகளைச் சபித்தேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. If all of you will not hear, and if all of you will not lay it to heart, to give glory unto my name, says the LORD of hosts, I will even send a curse upon you, and I will curse your blessings: yea, I have cursed them already, because all of you do not lay it to heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏன் என்று கேட்கிறீர்கள்; கர்த்தர் உனக்கும் உன் இளவயதின் மனைவிக்கும் சாட்சியாயிருக்கிறார்; உன்தோழியும் உன் உடன்படிக்கையின் மனைவியுமாகிய அவளுக்கு நீ துரோகம்பண்ணினாயே.]]></a:t>
+              <a:t><![CDATA[13. And this have all of you done again, covering the altar of the LORD with tears, with weeping, and with crying out, insomuch that he regards not the offering any more, or receives it with good will at your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏன் என்று கேட்கிறீர்கள்; கர்த்தர் உனக்கும் உன் இளவயதின் மனைவிக்கும் சாட்சியாயிருக்கிறார்; உன்தோழியும் உன் உடன்படிக்கையின் மனைவியுமாகிய அவளுக்கு நீ துரோகம்பண்ணினாயே.]]></a:t>
+              <a:t><![CDATA[13. And this have all of you done again, covering the altar of the LORD with tears, with weeping, and with crying out, insomuch that he regards not the offering any more, or receives it with good will at your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏன் என்று கேட்கிறீர்கள்; கர்த்தர் உனக்கும் உன் இளவயதின் மனைவிக்கும் சாட்சியாயிருக்கிறார்; உன்தோழியும் உன் உடன்படிக்கையின் மனைவியுமாகிய அவளுக்கு நீ துரோகம்பண்ணினாயே.]]></a:t>
+              <a:t><![CDATA[14. Yet all of you say, Wherefore? Because the LORD has been witness between you and the wife of your youth, against whom you have dealt treacherously: yet is she your companion, and the wife of your covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் ஒருவனையல்லவா படைத்தார்? ஆவி அவரிடத்தில் பரிபூரணமாயிருந்ததே. பின்னை ஏன் ஒருவனைப்படைத்தார்? தேவபக்தியுள்ள, சந்ததியைப் பெறும்படிதானே. ஆகையால் ஒருவனும் தன் இளவயதின் மனைவிக்குத் துரோகம்பண்ணாதபடிக்கு, உங்கள் ஆவியைக்குறித்து எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Yet all of you say, Wherefore? Because the LORD has been witness between you and the wife of your youth, against whom you have dealt treacherously: yet is she your companion, and the wife of your covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் ஒருவனையல்லவா படைத்தார்? ஆவி அவரிடத்தில் பரிபூரணமாயிருந்ததே. பின்னை ஏன் ஒருவனைப்படைத்தார்? தேவபக்தியுள்ள, சந்ததியைப் பெறும்படிதானே. ஆகையால் ஒருவனும் தன் இளவயதின் மனைவிக்குத் துரோகம்பண்ணாதபடிக்கு, உங்கள் ஆவியைக்குறித்து எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. And did not he make one? Yet had he the residue of the spirit. And wherefore one? That he might seek a godly seed. Therefore take heed to your spirit, and let none deal treacherously against the wife of his youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் ஒருவனையல்லவா படைத்தார்? ஆவி அவரிடத்தில் பரிபூரணமாயிருந்ததே. பின்னை ஏன் ஒருவனைப்படைத்தார்? தேவபக்தியுள்ள, சந்ததியைப் பெறும்படிதானே. ஆகையால் ஒருவனும் தன் இளவயதின் மனைவிக்குத் துரோகம்பண்ணாதபடிக்கு, உங்கள் ஆவியைக்குறித்து எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. And did not he make one? Yet had he the residue of the spirit. And wherefore one? That he might seek a godly seed. Therefore take heed to your spirit, and let none deal treacherously against the wife of his youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தள்ளிவிடுதலை நான் வெறுக்கிறேன͠என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்; அப்படிப்பட்டவன் கொடுமையினால் தன் வஸ்திரத்தை மூடுகிறான் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; ஆகையால் நீங்கள் துரோகம்பண்ணாமல் உங்கள் ஆவியைக்குறித்து எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. And did not he make one? Yet had he the residue of the spirit. And wherefore one? That he might seek a godly seed. Therefore take heed to your spirit, and let none deal treacherously against the wife of his youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தள்ளிவிடுதலை நான் வெறுக்கிறேன͠என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்; அப்படிப்பட்டவன் கொடுமையினால் தன் வஸ்திரத்தை மூடுகிறான் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; ஆகையால் நீங்கள் துரோகம்பண்ணாமல் உங்கள் ஆவியைக்குறித்து எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. For the LORD, the God of Israel, says that he hates putting away: for one covers violence with his garment, says the LORD of hosts: therefore take heed to your spirit, that all of you deal not treacherously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தள்ளிவிடுதலை நான் வெறுக்கிறேன͠என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்; அப்படிப்பட்டவன் கொடுமையினால் தன் வஸ்திரத்தை மூடுகிறான் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; ஆகையால் நீங்கள் துரோகம்பண்ணாமல் உங்கள் ஆவியைக்குறித்து எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. For the LORD, the God of Israel, says that he hates putting away: for one covers violence with his garment, says the LORD of hosts: therefore take heed to your spirit, that all of you deal not treacherously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்கள் வார்த்தைகளினாலே கர்த்தரை வருத்தப்படுத்துகிறீர்கள்; ஆனாலும் எதினாலே அவரை வருத்தப்படுத்துகிறோம் என்கிறீர்கள்; பொல்லாப்பைச் செய்கிறவனெவனும் கர்த்தரின் பார்வைக்கு நல்லவன் என்றும் அப்படிப்பட்வர்கள்பேரில் அவர் பிரியமாயிருக்கிறாரென்றும், நியாயந்தீர்க்கிற தேவன் எங்கேயென்றும், நீங்கள் சொல்லுகிறதினாலேயே.]]></a:t>
+              <a:t><![CDATA[16. For the LORD, the God of Israel, says that he hates putting away: for one covers violence with his garment, says the LORD of hosts: therefore take heed to your spirit, that all of you deal not treacherously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் கேளாமலும் என் நாமத்துக்கு மகிமையைச் செலுத்தும்படி இதைச் சிந்தியாமலுமிருந்தால், நான் உங்களுக்குள்ளே சாபத்தை அனுப்பி, உங்கள் ஆசீர்வாதங்களையும் சாபமாக்குவேன்; ஆம், நீங்கள் அதைச் சிந்தியாமற்போனதினால் அவைகளைச் சபித்தேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. If all of you will not hear, and if all of you will not lay it to heart, to give glory unto my name, says the LORD of hosts, I will even send a curse upon you, and I will curse your blessings: yea, I have cursed them already, because all of you do not lay it to heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்கள் வார்த்தைகளினாலே கர்த்தரை வருத்தப்படுத்துகிறீர்கள்; ஆனாலும் எதினாலே அவரை வருத்தப்படுத்துகிறோம் என்கிறீர்கள்; பொல்லாப்பைச் செய்கிறவனெவனும் கர்த்தரின் பார்வைக்கு நல்லவன் என்றும் அப்படிப்பட்வர்கள்பேரில் அவர் பிரியமாயிருக்கிறாரென்றும், நியாயந்தீர்க்கிற தேவன் எங்கேயென்றும், நீங்கள் சொல்லுகிறதினாலேயே.]]></a:t>
+              <a:t><![CDATA[17. All of you have wearied the LORD with your words. Yet all of you say, Wherein have we wearied him? When all of you say, Every one that does evil is good in the sight of the LORD, and he delights in them; or, Where is the God of judgment?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4140,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்கள் வார்த்தைகளினாலே கர்த்தரை வருத்தப்படுத்துகிறீர்கள்; ஆனாலும் எதினாலே அவரை வருத்தப்படுத்துகிறோம் என்கிறீர்கள்; பொல்லாப்பைச் செய்கிறவனெவனும் கர்த்தரின் பார்வைக்கு நல்லவன் என்றும் அப்படிப்பட்வர்கள்பேரில் அவர் பிரியமாயிருக்கிறாரென்றும், நியாயந்தீர்க்கிற தேவன் எங்கேயென்றும், நீங்கள் சொல்லுகிறதினாலேயே.]]></a:t>
+              <a:t><![CDATA[17. All of you have wearied the LORD with your words. Yet all of you say, Wherein have we wearied him? When all of you say, Every one that does evil is good in the sight of the LORD, and he delights in them; or, Where is the God of judgment?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. All of you have wearied the LORD with your words. Yet all of you say, Wherein have we wearied him? When all of you say, Every one that does evil is good in the sight of the LORD, and he delights in them; or, Where is the God of judgment?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. All of you have wearied the LORD with your words. Yet all of you say, Wherein have we wearied him? When all of you say, Every one that does evil is good in the sight of the LORD, and he delights in them; or, Where is the God of judgment?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் கேளாமலும் என் நாமத்துக்கு மகிமையைச் செலுத்தும்படி இதைச் சிந்தியாமலுமிருந்தால், நான் உங்களுக்குள்ளே சாபத்தை அனுப்பி, உங்கள் ஆசீர்வாதங்களையும் சாபமாக்குவேன்; ஆம், நீங்கள் அதைச் சிந்தியாமற்போனதினால் அவைகளைச் சபித்தேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. If all of you will not hear, and if all of you will not lay it to heart, to give glory unto my name, says the LORD of hosts, I will even send a curse upon you, and I will curse your blessings: yea, I have cursed them already, because all of you do not lay it to heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, நான் உங்களுடைய பயிரைக் கெடுத்து, உங்கள் பண்டிகைகளின் சாணியையே உங்கள் முகங்களில் இறைப்பேன்; அதனோடுகூட நீங்களும் தள்ளுபடியாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Behold, I will corrupt your seed, and spread dung upon your faces, even the dung of your solemn feasts; and one shall take you away with it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, நான் உங்களுடைய பயிரைக் கெடுத்து, உங்கள் பண்டிகைகளின் சாணியையே உங்கள் முகங்களில் இறைப்பேன்; அதனோடுகூட நீங்களும் தள்ளுபடியாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Behold, I will corrupt your seed, and spread dung upon your faces, even the dung of your solemn feasts; and one shall take you away with it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. லேவியோரடேபண்ணின என் உடன்படிக்கை நிலைத்திருக்கும்படிக்கு இந்தக் கட்டளையை உங்களிடத்திற்கு அனுப்பினேன் என்கிறதை அப்பொழுது அறிந்துகொள்வீர்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. And all of you shall know that I have sent this commandment unto you, that my covenant might be with Levi, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. லேவியோரடேபண்ணின என் உடன்படிக்கை நிலைத்திருக்கும்படிக்கு இந்தக் கட்டளையை உங்களிடத்திற்கு அனுப்பினேன் என்கிறதை அப்பொழுது அறிந்துகொள்வீர்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. And all of you shall know that I have sent this commandment unto you, that my covenant might be with Levi, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471005571" r:id="rId1"/>
+    <p:sldLayoutId id="2478617170" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,50 +5306,66 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. My covenant was with him of life and peace; and I gave them to him for the fear wherewith he]]></a:t>
+              <a:t><![CDATA[5. அவனோடே பண்ணின என் உடன்படிக்கை ஜீவனும் சமாதானமுமாக இருந்தது; அவன் எனக்குப் பயப்படும் பயத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[feared me, and was afraid before my name.]]></a:t>
+              <a:t><![CDATA[இருக்கவேண்டுமென்று, இவைகளை அவனுக்குக் கட்டளையிட்டேன்; அப்படியே அவன் என் நாமத்துக்குப் பயந்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The law of truth was in his mouth, and iniquity was not found in his lips: he walked with me in]]></a:t>
+              <a:t><![CDATA[இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[peace and equity, and did turn many away from iniquity.]]></a:t>
+              <a:t><![CDATA[6. சத்தியவேதம் அவன் வாயிலிருந்தது; அவனுடைய உதடுகளில் அநியாயம் காணப்படவில்லை; அவன் என்னோடே சமாதானமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For the priest's lips should keep knowledge, and they should seek the law at his mouth: for he is]]></a:t>
+              <a:t><![CDATA[யதார்த்தமுமாய்ச் சஞ்சரித்து, அநேகரை அக்கிரமத்தினின்று திருப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the messenger of the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[7. ஆசாரியனுடைய உதடுகள் அறிவைக் காக்கவேண்டும்; வேதத்தை அவன் வாயிலே தேடுவார்களே; அவன் சேனைகளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But all of you are departed out of the way; all of you have caused many to stumble at the law;]]></a:t>
+              <a:t><![CDATA[கர்த்தரின் தூதன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all of you have corrupted the covenant of Levi, says the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[8. நீங்களோ வழியைவிட்டு விலகி, அநேகரை வேதத்தைக்குறித்து இடறப்பண்ணினீர்கள்; லேவியின் உடன்படிக்கையைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Therefore have I also made you contemptible and base before all the people, according as all of]]></a:t>
+              <a:t><![CDATA[கெடுத்துப்போட்டீர்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you have not kept my ways, but have been partial in the law.]]></a:t>
+              <a:t><![CDATA[9. நீங்கள் என் வழிகளைக் கைக்கொள்ளாமல் வேதத்தைக்குறித்துப் பட்சபாதம் பண்ணினபடியினால் நானும் உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And now, O all of you priests, this commandment is for you.]]></a:t>
+              <a:t><![CDATA[1. இப்போதும் ஆசாரியர்களே இந்தக் கட்டளை உங்களுக்குரியது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Have we not all one father? has not one God created us? why do we deal treacherously every man]]></a:t>
+              <a:t><![CDATA[எல்லா ஜனத்துக்கு முன்பாகவும் அற்பரும் நீசருமாக்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against his brother, by profaning the covenant of our fathers?]]></a:t>
+              <a:t><![CDATA[10. நம்மெல்லாருக்கும் ஒரே பிதா இல்லையோ? ஒரே தேவன் நம்மைச் சிருஷ்டித்ததில்லையோ? நாம் நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Judah has dealt treacherously, and an abomination is committed in Israel and in Jerusalem; for]]></a:t>
+              <a:t><![CDATA[பிதாக்களின் உடன்படிக்கையைப் பரிசுத்தக்குலைச்சலாக்கி, அவனவன் தன்தன் சகோதரனுக்குத் துரோகம்பண்ணுவானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah has profaned the holiness of the LORD which he loved, and has married the daughter of a]]></a:t>
+              <a:t><![CDATA[11. யூதா ஜனங்கள் துரோகம்பண்ணினார்கள்; இஸ்ரவேலிலும் எருசலேமிலும் அருவருப்பான காரியம் செய்யப்பட்டது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strange god.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சிநேகிக்கிற பரிசுத்தத்தை யூதா ஜனங்கள் பரிசுத்தக்குலைச்சலாக்கி அந்நிய தேவதையின் குமாரத்திகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. The LORD will cut off the man that does this, the master and the scholar, out of the tabernacles]]></a:t>
+              <a:t><![CDATA[விவாகம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Jacob, and him that offers an offering unto the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[12. இப்படிச் செய்கிறவன் எவனோ, அவன் காவல்காக்கிறவனாயினும் உத்தரவுகொடுகிறவனாயினும் சேனைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And this have all of you done again, covering the altar of the LORD with tears, with weeping,]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குக் காணிக்கை செலுத்துகிறவனாயினும், அவனை யாக்கோபின் கூடாரங்களில் இராதபடிக்குக் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and with crying out, insomuch that he regards not the offering any more, or receives it with good]]></a:t>
+              <a:t><![CDATA[சங்கரிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will at your hand.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் இரண்டாந்தரமும் இதைச் செய்து, கர்த்தருடைய பீடத்தைக் கண்ணீரினாலும் அழுகையினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. If all of you will not hear, and if all of you will not lay it to heart, to give glory unto my]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் கேளாமலும் என் நாமத்துக்கு மகிமையைச் செலுத்தும்படி இதைச் சிந்தியாமலுமிருந்தால், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Yet all of you say, Wherefore? Because the LORD has been witness between you and the wife of]]></a:t>
+              <a:t><![CDATA[பெருமூச்சினாலும் நிரப்புகிறீர்கள்; ஆகையால், அவர் இனிக் காணிக்கையை மதியார், அதை உங்கள் கைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your youth, against whom you have dealt treacherously: yet is she your companion, and the wife of]]></a:t>
+              <a:t><![CDATA[பிரியமாய் ஏற்றுக்கொள்ளவுமாட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your covenant.]]></a:t>
+              <a:t><![CDATA[14. ஏன் என்று கேட்கிறீர்கள்; கர்த்தர் உனக்கும் உன் இளவயதின் மனைவிக்கும் சாட்சியாயிருக்கிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And did not he make one? Yet had he the residue of the spirit. And wherefore one? That he might]]></a:t>
+              <a:t><![CDATA[உன்தோழியும் உன் உடன்படிக்கையின் மனைவியுமாகிய அவளுக்கு நீ துரோகம்பண்ணினாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seek a godly seed. Therefore take heed to your spirit, and let none deal treacherously against the]]></a:t>
+              <a:t><![CDATA[15. அவர் ஒருவனையல்லவா படைத்தார்? ஆவி அவரிடத்தில் பரிபூரணமாயிருந்ததே. பின்னை ஏன் ஒருவனைப்படைத்தார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wife of his youth.]]></a:t>
+              <a:t><![CDATA[தேவபக்தியுள்ள, சந்ததியைப் பெறும்படிதானே. ஆகையால் ஒருவனும் தன் இளவயதின் மனைவிக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For the LORD, the God of Israel, says that he hates putting away: for one covers violence with]]></a:t>
+              <a:t><![CDATA[துரோகம்பண்ணாதபடிக்கு, உங்கள் ஆவியைக்குறித்து எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his garment, says the LORD of hosts: therefore take heed to your spirit, that all of you deal not]]></a:t>
+              <a:t><![CDATA[16. தள்ளிவிடுதலை நான் வெறுக்கிறேன͠என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்; அப்படிப்பட்டவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[treacherously.]]></a:t>
+              <a:t><![CDATA[கொடுமையினால் தன் வஸ்திரத்தை மூடுகிறான் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; ஆகையால் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. All of you have wearied the LORD with your words. Yet all of you say, Wherein have we wearied]]></a:t>
+              <a:t><![CDATA[துரோகம்பண்ணாமல் உங்கள் ஆவியைக்குறித்து எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[name, says the LORD of hosts, I will even send a curse upon you, and I will curse your blessings:]]></a:t>
+              <a:t><![CDATA[உங்களுக்குள்ளே சாபத்தை அனுப்பி, உங்கள் ஆசீர்வாதங்களையும் சாபமாக்குவேன்; ஆம், நீங்கள் அதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him? When all of you say, Every one that does evil is good in the sight of the LORD, and he delights]]></a:t>
+              <a:t><![CDATA[17. உங்கள் வார்த்தைகளினாலே கர்த்தரை வருத்தப்படுத்துகிறீர்கள்; ஆனாலும் எதினாலே அவரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9994,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in them; or, Where is the God of judgment?]]></a:t>
+              <a:t><![CDATA[வருத்தப்படுத்துகிறோம் என்கிறீர்கள்; பொல்லாப்பைச் செய்கிறவனெவனும் கர்த்தரின் பார்வைக்கு நல்லவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மல்கியா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றும் அப்படிப்பட்வர்கள்பேரில் அவர் பிரியமாயிருக்கிறாரென்றும், நியாயந்தீர்க்கிற தேவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மல்கியா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எங்கேயென்றும், நீங்கள் சொல்லுகிறதினாலேயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yea, I have cursed them already, because all of you do not lay it to heart.]]></a:t>
+              <a:t><![CDATA[சிந்தியாமற்போனதினால் அவைகளைச் சபித்தேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Behold, I will corrupt your seed, and spread dung upon your faces, even the dung of your solemn]]></a:t>
+              <a:t><![CDATA[3. இதோ, நான் உங்களுடைய பயிரைக் கெடுத்து, உங்கள் பண்டிகைகளின் சாணியையே உங்கள் முகங்களில் இறைப்பேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[feasts; and one shall take you away with it.]]></a:t>
+              <a:t><![CDATA[அதனோடுகூட நீங்களும் தள்ளுபடியாவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And all of you shall know that I have sent this commandment unto you, that my covenant might be]]></a:t>
+              <a:t><![CDATA[4. லேவியோரடேபண்ணின என் உடன்படிக்கை நிலைத்திருக்கும்படிக்கு இந்தக் கட்டளையை உங்களிடத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with Levi, says the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[அனுப்பினேன் என்கிறதை அப்பொழுது அறிந்துகொள்வீர்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மல்கியா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme53">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme53">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme53">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>