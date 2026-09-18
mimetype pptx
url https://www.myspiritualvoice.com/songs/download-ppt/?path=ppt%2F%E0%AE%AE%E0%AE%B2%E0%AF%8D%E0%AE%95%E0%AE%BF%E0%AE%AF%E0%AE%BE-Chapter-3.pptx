--- v0 (2026-08-02)
+++ v1 (2026-09-18)
@@ -71,50 +71,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -135,50 +143,54 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -316,53 +328,57 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது பூர்வநாட்களிலும் முந்தின வருஷங்களிலும் இருந்ததுபோல, யூதாவின் காணிக்கையும் எருசலேமின் காணிக்கையும் கர்த்தருக்குப் பிரியமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. Then shall the offering of Judah and Jerusalem be pleasant unto the LORD, as in the days of old, and as in former years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் நியாயத்தீர்ப்பு செய்யும்படி உங்களிடத்தில் வந்து, சூனியக்காரருக்கும் விபசாரருக்கும் பொய்யாணை இடுகிறவர்களுக்கும் எனக்குப் பயப்படாமல் விதவைகளும் திக்கற்ற பிள்ளைகளுமாகிய கூலிக்காரரின் கூலியை அபகரித்துக்கொள்ளுகிறவர்களுக்கும், பரதேசிக்கு அநியாயஞ்செய்கிறவர்களுக்கும் விரோதமாய்த் தீவிரமான சாட்சியாயிருப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Then shall the offering of Judah and Jerusalem be pleasant unto the LORD, as in the days of old, and as in former years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் நியாயத்தீர்ப்பு செய்யும்படி உங்களிடத்தில் வந்து, சூனியக்காரருக்கும் விபசாரருக்கும் பொய்யாணை இடுகிறவர்களுக்கும் எனக்குப் பயப்படாமல் விதவைகளும் திக்கற்ற பிள்ளைகளுமாகிய கூலிக்காரரின் கூலியை அபகரித்துக்கொள்ளுகிறவர்களுக்கும், பரதேசிக்கு அநியாயஞ்செய்கிறவர்களுக்கும் விரோதமாய்த் தீவிரமான சாட்சியாயிருப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. And I will come near to you to judgment; and I will be a swift witness against the sorcerers, and against the adulterers, and against false swearers, and against those that oppress the worker in his wages, the widow, and the fatherless, and that turn aside the stranger from his right, and fear not me, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் நியாயத்தீர்ப்பு செய்யும்படி உங்களிடத்தில் வந்து, சூனியக்காரருக்கும் விபசாரருக்கும் பொய்யாணை இடுகிறவர்களுக்கும் எனக்குப் பயப்படாமல் விதவைகளும் திக்கற்ற பிள்ளைகளுமாகிய கூலிக்காரரின் கூலியை அபகரித்துக்கொள்ளுகிறவர்களுக்கும், பரதேசிக்கு அநியாயஞ்செய்கிறவர்களுக்கும் விரோதமாய்த் தீவிரமான சாட்சியாயிருப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. And I will come near to you to judgment; and I will be a swift witness against the sorcerers, and against the adulterers, and against false swearers, and against those that oppress the worker in his wages, the widow, and the fatherless, and that turn aside the stranger from his right, and fear not me, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் கர்த்தர் நான் மாறாதவர்; ஆகையால் யாக்கோபின் புத்திரராகிய நீங்கள் நிர்மூலமாகவில்லை.]]></a:t>
+              <a:t><![CDATA[5. And I will come near to you to judgment; and I will be a swift witness against the sorcerers, and against the adulterers, and against false swearers, and against those that oppress the worker in his wages, the widow, and the fatherless, and that turn aside the stranger from his right, and fear not me, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் உங்கள் பிதாக்களின் நாட்கள் தொடங்கி என் கட்டளைகளைக் கைக்கொள்ளாமல், அவைகளைவிட்டு விலகிப்போனீர்கள்; என்னிடத்திற்குத் திரும்புங்கள், அப்பொழுது உங்களிடத்திற்குத் திரும்புவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; நாங்கள் எந்த விஷயத்தில் திரும்பவேண்டும் என்கிறீர்கள்,]]></a:t>
+              <a:t><![CDATA[5. And I will come near to you to judgment; and I will be a swift witness against the sorcerers, and against the adulterers, and against false swearers, and against those that oppress the worker in his wages, the widow, and the fatherless, and that turn aside the stranger from his right, and fear not me, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் உங்கள் பிதாக்களின் நாட்கள் தொடங்கி என் கட்டளைகளைக் கைக்கொள்ளாமல், அவைகளைவிட்டு விலகிப்போனீர்கள்; என்னிடத்திற்குத் திரும்புங்கள், அப்பொழுது உங்களிடத்திற்குத் திரும்புவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; நாங்கள் எந்த விஷயத்தில் திரும்பவேண்டும் என்கிறீர்கள்,]]></a:t>
+              <a:t><![CDATA[6. For I am the LORD, I change not; therefore all of you sons of Jacob are not consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் உங்கள் பிதாக்களின் நாட்கள் தொடங்கி என் கட்டளைகளைக் கைக்கொள்ளாமல், அவைகளைவிட்டு விலகிப்போனீர்கள்; என்னிடத்திற்குத் திரும்புங்கள், அப்பொழுது உங்களிடத்திற்குத் திரும்புவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; நாங்கள் எந்த விஷயத்தில் திரும்பவேண்டும் என்கிறீர்கள்,]]></a:t>
+              <a:t><![CDATA[7. Even from the days of your fathers all of you are gone away from mine ordinances, and have not kept them. Return unto me, and I will return unto you, says the LORD of hosts. But all of you said, Wherein shall we return?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மனுஷன் தேவனை வஞ்சிக்கலாமா? நீங்களோ என்னை வஞ்சிக்கிறீர்கள். எதிலே உம்மை வஞ்சித்தோம் என்கிறீர்கள். தசமபாகத்திலும் காணிக்கைகளிலுந்தானே.]]></a:t>
+              <a:t><![CDATA[7. Even from the days of your fathers all of you are gone away from mine ordinances, and have not kept them. Return unto me, and I will return unto you, says the LORD of hosts. But all of you said, Wherein shall we return?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மனுஷன் தேவனை வஞ்சிக்கலாமா? நீங்களோ என்னை வஞ்சிக்கிறீர்கள். எதிலே உம்மை வஞ்சித்தோம் என்கிறீர்கள். தசமபாகத்திலும் காணிக்கைகளிலுந்தானே.]]></a:t>
+              <a:t><![CDATA[7. Even from the days of your fathers all of you are gone away from mine ordinances, and have not kept them. Return unto me, and I will return unto you, says the LORD of hosts. But all of you said, Wherein shall we return?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ நான் என் தூதனை அனுப்புகிறேன், அவன் எனக்கு முன்பாகப் போய், வழியை ஆயத்தம்பண்ணுவான்; அப்பொழுது நீங்கள் தேடுகிற ஆண்டவரும் நீங்கள் விரும்புகிற உடன்படிக்கையின் தூதனுமானவர் தம்முடைய ஆலயத்துக்குத் தீவிரமாய் வருவார்; இதோ, வருகிறார் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. Behold, I will send my messenger, and he shall prepare the way before me: and the LORD, whom all of you seek, shall suddenly come to his temple, even the messenger of the covenant, whom all of you delight in: behold, he shall come, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் சபிக்கப்பட்டவர்கள்; ஜனத்தாராகிய நீங்கள் எல்லாரும் என்னை வஞ்சித்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. Will a man rob God? Yet all of you have robbed me. But all of you say, Wherein have we robbed you? In tithes and offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் ஆலயத்தில் ஆகாரம் உண்டாயிருக்கும்படித் தசமபாகங்களையெல்லாம் பண்டசாலையிலே கொண்டுவாருங்கள்; அப்பொழுது நான் வானத்தின் பலகணிகளைத் திறந்து, இடங்கொள்ளாமற்போகுமட்டும் உங்கள்மேல் ஆசீர்வாதத்தை வருஷிக்கமாட்டேனோவென்று அதினால் என்னைச் சோதித்துப் பாருங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. Will a man rob God? Yet all of you have robbed me. But all of you say, Wherein have we robbed you? In tithes and offerings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் ஆலயத்தில் ஆகாரம் உண்டாயிருக்கும்படித் தசமபாகங்களையெல்லாம் பண்டசாலையிலே கொண்டுவாருங்கள்; அப்பொழுது நான் வானத்தின் பலகணிகளைத் திறந்து, இடங்கொள்ளாமற்போகுமட்டும் உங்கள்மேல் ஆசீர்வாதத்தை வருஷிக்கமாட்டேனோவென்று அதினால் என்னைச் சோதித்துப் பாருங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. All of you are cursed with a curse: for all of you have robbed me, even this whole nation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் ஆலயத்தில் ஆகாரம் உண்டாயிருக்கும்படித் தசமபாகங்களையெல்லாம் பண்டசாலையிலே கொண்டுவாருங்கள்; அப்பொழுது நான் வானத்தின் பலகணிகளைத் திறந்து, இடங்கொள்ளாமற்போகுமட்டும் உங்கள்மேல் ஆசீர்வாதத்தை வருஷிக்கமாட்டேனோவென்று அதினால் என்னைச் சோதித்துப் பாருங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. Bring all of you all the tithes into the storehouse, that there may be food in mine house, and prove me now herewith, says the LORD of hosts, if I will not open you the windows of heaven, and pour you out a blessing, that there shall not be room enough to receive it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பூமியின் கனியைப் பட்சித்துப் போடுகிறவைகளை உங்கள் நிமித்தம்கண்டிப்பேன்; அவைகள் உங்கள் நிலத்தின் பலனை அழிப்பதில்லை. வெளியிலுள்ள திராட்சக்கொடி பழமில்லாமற்போவதுமில்லை என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. Bring all of you all the tithes into the storehouse, that there may be food in mine house, and prove me now herewith, says the LORD of hosts, if I will not open you the windows of heaven, and pour you out a blessing, that there shall not be room enough to receive it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பூமியின் கனியைப் பட்சித்துப் போடுகிறவைகளை உங்கள் நிமித்தம்கண்டிப்பேன்; அவைகள் உங்கள் நிலத்தின் பலனை அழிப்பதில்லை. வெளியிலுள்ள திராட்சக்கொடி பழமில்லாமற்போவதுமில்லை என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. Bring all of you all the tithes into the storehouse, that there may be food in mine house, and prove me now herewith, says the LORD of hosts, if I will not open you the windows of heaven, and pour you out a blessing, that there shall not be room enough to receive it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது எல்லா ஜாதிகளும் உங்களைப் பாக்கியவான்கள் என்பார்கள்; தேசம் விரும்பப்படத்தக்கதாயிருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. And I will rebuke the devourer for your sakes, and he shall not destroy the fruits of your ground; neither shall your vine cast her fruit before the time in the field, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது எல்லா ஜாதிகளும் உங்களைப் பாக்கியவான்கள் என்பார்கள்; தேசம் விரும்பப்படத்தக்கதாயிருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. And I will rebuke the devourer for your sakes, and he shall not destroy the fruits of your ground; neither shall your vine cast her fruit before the time in the field, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் எனக்கு விரோதமாய்ப் பேசின பேச்சுகள் கடினமாயிருக்கிறது என்று கர்த்தர் சொல்லுகிறார்; ஆனாலும் உமக்கு விரோதமாக என்னத்தைப் பேசினோம் என்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. And I will rebuke the devourer for your sakes, and he shall not destroy the fruits of your ground; neither shall your vine cast her fruit before the time in the field, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் எனக்கு விரோதமாய்ப் பேசின பேச்சுகள் கடினமாயிருக்கிறது என்று கர்த்தர் சொல்லுகிறார்; ஆனாலும் உமக்கு விரோதமாக என்னத்தைப் பேசினோம் என்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. And all nations shall call you blessed: for all of you shall be a delightsome land, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ நான் என் தூதனை அனுப்புகிறேன், அவன் எனக்கு முன்பாகப் போய், வழியை ஆயத்தம்பண்ணுவான்; அப்பொழுது நீங்கள் தேடுகிற ஆண்டவரும் நீங்கள் விரும்புகிற உடன்படிக்கையின் தூதனுமானவர் தம்முடைய ஆலயத்துக்குத் தீவிரமாய் வருவார்; இதோ, வருகிறார் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. Behold, I will send my messenger, and he shall prepare the way before me: and the LORD, whom all of you seek, shall suddenly come to his temple, even the messenger of the covenant, whom all of you delight in: behold, he shall come, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேவனைச் சேவிப்பது விருதா, அவருடைய கட்டளைகளைக் கைக்கொள்ளுகிறதினாலும் சேனைகளின் கர்த்தருக்கு முன்பாகத் துக்கித்து நடக்கிறதினாலும் என்ன பிரயோஜனம்?]]></a:t>
+              <a:t><![CDATA[12. And all nations shall call you blessed: for all of you shall be a delightsome land, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேவனைச் சேவிப்பது விருதா, அவருடைய கட்டளைகளைக் கைக்கொள்ளுகிறதினாலும் சேனைகளின் கர்த்தருக்கு முன்பாகத் துக்கித்து நடக்கிறதினாலும் என்ன பிரயோஜனம்?]]></a:t>
+              <a:t><![CDATA[13. Your words have been stout against me, says the LORD. Yet all of you say, What have we spoken so much against you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் அகங்காரிகளைப் பாக்கியவான்கள் என்கிறோம்; தீமைசெய்கிறவர்கள் திடப்படுகிறார்கள்; அவர்கள் தேவனைப் பரீட்சைபார்த்தாலும் விடுவிக்கப்படுகிறார்களே என்று சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. Your words have been stout against me, says the LORD. Yet all of you say, What have we spoken so much against you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்போதும் அகங்காரிகளைப் பாக்கியவான்கள் என்கிறோம்; தீமைசெய்கிறவர்கள் திடப்படுகிறார்கள்; அவர்கள் தேவனைப் பரீட்சைபார்த்தாலும் விடுவிக்கப்படுகிறார்களே என்று சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. All of you have said, It is vain to serve God: and what profit is it that we have kept his ordinance, and that we have walked mournfully before the LORD of hosts?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது கர்த்தருக்குப் பயந்தவர்கள் ஒருவரோடொருவர் பேசிக்கொள்வார்கள்; கர்த்தர் கவனித்துக்கேட்பார்; கர்த்தருக்குப் பயந்தவர்களுக்காகவும் அவருடைய நாமத்தைத் தியானிக்கிறவர்களுக்காகவும் ஞாபகப்புஸ்தகம் ஒன்று அவருக்கு முன்பாக எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. All of you have said, It is vain to serve God: and what profit is it that we have kept his ordinance, and that we have walked mournfully before the LORD of hosts?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது கர்த்தருக்குப் பயந்தவர்கள் ஒருவரோடொருவர் பேசிக்கொள்வார்கள்; கர்த்தர் கவனித்துக்கேட்பார்; கர்த்தருக்குப் பயந்தவர்களுக்காகவும் அவருடைய நாமத்தைத் தியானிக்கிறவர்களுக்காகவும் ஞாபகப்புஸ்தகம் ஒன்று அவருக்கு முன்பாக எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. And now we call the proud happy; yea, they that work wickedness are set up; yea, they that tempt God are even delivered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது கர்த்தருக்குப் பயந்தவர்கள் ஒருவரோடொருவர் பேசிக்கொள்வார்கள்; கர்த்தர் கவனித்துக்கேட்பார்; கர்த்தருக்குப் பயந்தவர்களுக்காகவும் அவருடைய நாமத்தைத் தியானிக்கிறவர்களுக்காகவும் ஞாபகப்புஸ்தகம் ஒன்று அவருக்கு முன்பாக எழுதப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. And now we call the proud happy; yea, they that work wickedness are set up; yea, they that tempt God are even delivered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் சம்பத்தை நான் சேர்க்கும் அந்நாளிலே அவர்கள் என்னுடையவர்களாயிருப்பார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; ஒரு மனுஷன் தனக்கு ஊழியஞ்செய்கிற தன்னுடைய குமாரனைக் கடாட்சிக்கிறதுபோல நான் அவர்களைக் கடாட்சிப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. Then they that feared the LORD spoke often one to another: and the LORD hearkened, and heard it, and a book of remembrance was written before him for them that feared the LORD, and that thought upon his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3692,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் சம்பத்தை நான் சேர்க்கும் அந்நாளிலே அவர்கள் என்னுடையவர்களாயிருப்பார்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்; ஒரு மனுஷன் தனக்கு ஊழியஞ்செய்கிற தன்னுடைய குமாரனைக் கடாட்சிக்கிறதுபோல நான் அவர்களைக் கடாட்சிப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. Then they that feared the LORD spoke often one to another: and the LORD hearkened, and heard it, and a book of remembrance was written before him for them that feared the LORD, and that thought upon his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3801,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது நீங்கள் நீதிமானுக்கும் துன்மார்க்கனுக்கும், தேவனுக்கும் ஊழியஞ்செய்கிறவனுக்கும் அவருக்கு ஊழியஞ்செய்யாதவனுக்கும் இருக்கிற வித்தியாசத்தைத் திரும்பவும் காண்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Then they that feared the LORD spoke often one to another: and the LORD hearkened, and heard it, and a book of remembrance was written before him for them that feared the LORD, and that thought upon his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,51 +3926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ நான் என் தூதனை அனுப்புகிறேன், அவன் எனக்கு முன்பாகப் போய், வழியை ஆயத்தம்பண்ணுவான்; அப்பொழுது நீங்கள் தேடுகிற ஆண்டவரும் நீங்கள் விரும்புகிற உடன்படிக்கையின் தூதனுமானவர் தம்முடைய ஆலயத்துக்குத் தீவிரமாய் வருவார்; இதோ, வருகிறார் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. Behold, I will send my messenger, and he shall prepare the way before me: and the LORD, whom all of you seek, shall suddenly come to his temple, even the messenger of the covenant, whom all of you delight in: behold, he shall come, says the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4019,51 +4035,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது நீங்கள் நீதிமானுக்கும் துன்மார்க்கனுக்கும், தேவனுக்கும் ஊழியஞ்செய்கிறவனுக்கும் அவருக்கு ஊழியஞ்செய்யாதவனுக்கும் இருக்கிற வித்தியாசத்தைத் திரும்பவும் காண்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[17. And they shall be mine, says the LORD of hosts, in that day when I make up my jewels; and I will spare them, as a man spares his own son that serves him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And they shall be mine, says the LORD of hosts, in that day when I make up my jewels; and I will spare them, as a man spares his own son that serves him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And they shall be mine, says the LORD of hosts, in that day when I make up my jewels; and I will spare them, as a man spares his own son that serves him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Then shall all of you return, and discern between the righteous and the wicked, between him that serves God and him that serves him not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Then shall all of you return, and discern between the righteous and the wicked, between him that serves God and him that serves him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆனாலும் அவர் வரும் நாளை சகிப்பவன் யார்? அவர் வெளிப்படுகையில் நிலைநிற்பவன் யார்? அவர் புடமிடுகிறவனுடைய அக்கினியைப்போலவும், வண்ணாருடைய சவுக்காரத்தைப்போலவும் இருப்பார்.]]></a:t>
+              <a:t><![CDATA[2. But who may abide the day of his coming? and who shall stand when he appears? for he is like a refiner's fire, and like fullers' soap:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆனாலும் அவர் வரும் நாளை சகிப்பவன் யார்? அவர் வெளிப்படுகையில் நிலைநிற்பவன் யார்? அவர் புடமிடுகிறவனுடைய அக்கினியைப்போலவும், வண்ணாருடைய சவுக்காரத்தைப்போலவும் இருப்பார்.]]></a:t>
+              <a:t><![CDATA[2. But who may abide the day of his coming? and who shall stand when he appears? for he is like a refiner's fire, and like fullers' soap:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் உட்கார்ந்து வெள்ளியைப் புடமிட்டுச் சுத்திகரித்துக்கொண்டிருப்பார்; அவர் லேவியின் புத்திரரைச் சுத்திகரித்து, அவர்கள் கர்த்தருடையவர்களாயிருக்கும்படிக்கும், நீதியாய் காணிக்கையைச் செலுத்தும்படிக்கும், அவர்களைப் பொன்னைப்போலவும் வெள்ளியைப்போலவும் புடமிடுவார்.]]></a:t>
+              <a:t><![CDATA[3. And he shall sit as a refiner and purifier of silver: and he shall purify the sons of Levi, and purge them as gold and silver, that they may offer unto the LORD an offering in righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் உட்கார்ந்து வெள்ளியைப் புடமிட்டுச் சுத்திகரித்துக்கொண்டிருப்பார்; அவர் லேவியின் புத்திரரைச் சுத்திகரித்து, அவர்கள் கர்த்தருடையவர்களாயிருக்கும்படிக்கும், நீதியாய் காணிக்கையைச் செலுத்தும்படிக்கும், அவர்களைப் பொன்னைப்போலவும் வெள்ளியைப்போலவும் புடமிடுவார்.]]></a:t>
+              <a:t><![CDATA[3. And he shall sit as a refiner and purifier of silver: and he shall purify the sons of Levi, and purge them as gold and silver, that they may offer unto the LORD an offering in righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது பூர்வநாட்களிலும் முந்தின வருஷங்களிலும் இருந்ததுபோல, யூதாவின் காணிக்கையும் எருசலேமின் காணிக்கையும் கர்த்தருக்குப் பிரியமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. And he shall sit as a refiner and purifier of silver: and he shall purify the sons of Levi, and purge them as gold and silver, that they may offer unto the LORD an offering in righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596010" r:id="rId1"/>
+    <p:sldLayoutId id="2478708524" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4959,50 +5411,82 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5143,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నివాసులును చేయు నైవేద్యములు యెహోవాకు ఇంపుగా ఉండును.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது பூர்வநாட்களிலும் முந்தின வருஷங்களிலும் இருந்ததுபோல, யூதாவின் காணிக்கையும் எருசலேமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. తీర్పు తీర్చుటకై నేను మీయొద్దకు రాగా, చిల్లంగివాండ్ర మీదను వ్యభిచారులమీదను అప్ర మాణికులమీదను,]]></a:t>
+              <a:t><![CDATA[காணிக்கையும் கர்த்தருக்குப் பிரியமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాకు భయపడక వారి కూలివిషయ ములో కూలివారిని విధవరాండ్రను తండ్రిలేనివారిని బాధ పెట్టి పరదేశులకు అన్యాయము]]></a:t>
+              <a:t><![CDATA[5. நான் நியாயத்தீர்ப்பு செய்யும்படி உங்களிடத்தில் வந்து, சூனியக்காரருக்கும் விபசாரருக்கும் பொய்யாணை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయువారిమీదను దృఢ ముగా సాక్ష్యము పలుకుదునని సైన్యములకు అధిపతియగు యెహోవా సెలవిచ్చుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[இடுகிறவர்களுக்கும் எனக்குப் பயப்படாமல் விதவைகளும் திக்கற்ற பிள்ளைகளுமாகிய கூலிக்காரரின் கூலியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ​యెహోవానైన నేను మార్పులేనివాడను గనుక యాకోబు సంతతివారైన మీరు లయము కాలేదు.]]></a:t>
+              <a:t><![CDATA[அபகரித்துக்கொள்ளுகிறவர்களுக்கும், பரதேசிக்கு அநியாயஞ்செய்கிறவர்களுக்கும் விரோதமாய்த் தீவிரமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. మీ పితరులనాటనుండి మీరు నా కట్టడలను గైకొనక వాటిని త్రోసివేసితిరి; అయితే మీరు నాతట్టు తిరిగిన యెడల]]></a:t>
+              <a:t><![CDATA[சாட்சியாயிருப்பேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను మీతట్టు తిరుగుదునవి సైన్యములకు అధిపతి యగు యెహోవా సెలవియ్యగామేము దేనివిషయ ములో తిరుగుదుమని]]></a:t>
+              <a:t><![CDATA[6. நான் கர்த்தர் நான் மாறாதவர்; ஆகையால் யாக்கோபின் புத்திரராகிய நீங்கள் நிர்மூலமாகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరందురు.]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் உங்கள் பிதாக்களின் நாட்கள் தொடங்கி என் கட்டளைகளைக் கைக்கொள்ளாமல், அவைகளைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​మానవుడు దేవుని యొద్ద దొంగిలునా? అయితే మీరు నా యొద్ద దొంగిలితిరి; దేనివిషయములో మేము నీయొద్ద]]></a:t>
+              <a:t><![CDATA[விலகிப்போனீர்கள்; என்னிடத்திற்குத் திரும்புங்கள், அப்பொழுது உங்களிடத்திற்குத் திரும்புவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దొంగిలితిమని మీరం దురు. పదియవ భాగమును ప్రతిష్ఠితార్పణలను ఇయ్యక దొంగిలితిరి.]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தர் சொல்லுகிறார்; நாங்கள் எந்த விஷயத்தில் திரும்பவேண்டும் என்கிறீர்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఇదిగో నాకు ముందుగా మార్గము సిద్ధపరచుటకై నేను నా దూతను పంపుచున్నాను; మీరు వెదకుచున్న ప్రభువు, అనగా]]></a:t>
+              <a:t><![CDATA[1. இதோ நான் என் தூதனை அனுப்புகிறேன், அவன் எனக்கு முன்பாகப் போய், வழியை ஆயத்தம்பண்ணுவான்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ఈ జనులందరును నాయొద్ద దొంగిలుచునే యున్నారు, మీరు శాపగ్రస్తులై యున్నారు.]]></a:t>
+              <a:t><![CDATA[8. மனுஷன் தேவனை வஞ்சிக்கலாமா? நீங்களோ என்னை வஞ்சிக்கிறீர்கள். எதிலே உம்மை வஞ்சித்தோம் என்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. నా మందిరములో ఆహారముండునట్లు పదియవభాగమంతయు మీరు నా మందిరపు నిధిలోనికి తీసికొనిరండి; దీని చేసి]]></a:t>
+              <a:t><![CDATA[தசமபாகத்திலும் காணிக்கைகளிலுந்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరు నన్ను శోధించినయెడల నేను ఆకాశపువాకిండ్లను విప్పి,పట్టజాలనంత విస్తారముగా దీవెనలు కుమ్మరించెదనని]]></a:t>
+              <a:t><![CDATA[9. நீங்கள் சபிக்கப்பட்டவர்கள்; ஜனத்தாராகிய நீங்கள் எல்லாரும் என்னை வஞ்சித்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సైన్యములకు అధిపతియగు యెహోవా సెలవిచ్చు చున్నాడు.]]></a:t>
+              <a:t><![CDATA[10. என் ஆலயத்தில் ஆகாரம் உண்டாயிருக்கும்படித் தசமபாகங்களையெல்லாம் பண்டசாலையிலே கொண்டுவாருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. మీ పంటను తినివేయు పురుగులను నేను గద్దించెదను, అవి మీ భూమిపంటను నాశనముచేయవు, మీ ద్రాక్షచెట్లు]]></a:t>
+              <a:t><![CDATA[அப்பொழுது நான் வானத்தின் பலகணிகளைத் திறந்து, இடங்கொள்ளாமற்போகுமட்டும் உங்கள்மேல் ஆசீர்வாதத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అకాలఫలములను రాల్పకయుండునని సైన్య ములకు అధిపతియగు యెహోవా సెలవిచ్చుచున్నాడు]]></a:t>
+              <a:t><![CDATA[வருஷிக்கமாட்டேனோவென்று அதினால் என்னைச் சோதித்துப் பாருங்கள் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అప్పుడు ఆనందకరమైన దేశములో మీరు నివసింతురు గనుక అన్యజనులందరును మిమ్మును ధన్యులందురని సైన్య ములకు]]></a:t>
+              <a:t><![CDATA[11. பூமியின் கனியைப் பட்சித்துப் போடுகிறவைகளை உங்கள் நிமித்தம்கண்டிப்பேன்; அவைகள் உங்கள் நிலத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అధిపతియగు యెహోవా సెలవిచ్చుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[பலனை அழிப்பதில்லை. வெளியிலுள்ள திராட்சக்கொடி பழமில்லாமற்போவதுமில்லை என்று சேனைகளின் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. యెహోవా సెలవిచ్చునదేమనగానన్నుగూర్చి మీరు బహు గర్వపుమాటలు పలికినిన్నుగూర్చి యేమి చెప్పితి మని]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరడుగుదురు.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது எல்லா ஜாதிகளும் உங்களைப் பாக்கியவான்கள் என்பார்கள்; தேசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరు కోరు నిబంధన దూత, తన ఆలయమునకు హఠాత్తుగా వచ్చును; ఇదిగో ఆయన వచ్చుచున్నాడని సైన్యములకు అధిపతియగు]]></a:t>
+              <a:t><![CDATA[நீங்கள் தேடுகிற ஆண்டவரும் நீங்கள் விரும்புகிற உடன்படிக்கையின் தூதனுமானவர் தம்முடைய ஆலயத்துக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​దేవుని సేవచేయుట నిష్ఫల మనియు, ఆయన ఆజ్ఞలను గైకొని సైన్యములకు అధిపతి యగు యెహోవా సన్నిధిని మనము]]></a:t>
+              <a:t><![CDATA[விரும்பப்படத்தக்கதாயிருக்கும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దుఃఖాక్రాంతులుగా తిరుగుటవలన ప్రయోజనమేమనియు,]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் எனக்கு விரோதமாய்ப் பேசின பேச்சுகள் கடினமாயிருக்கிறது என்று கர்த்தர் சொல்லுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​గర్విష్ఠులు ధన్యు లగుదురనియు యెహోవాను శోధించు దుర్మార్గులు వర్ధిల్లుదు రనియు, వారు సంరక్షణ]]></a:t>
+              <a:t><![CDATA[ஆனாலும் உமக்கு விரோதமாக என்னத்தைப் பேசினோம் என்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొందుదురనియు మీరు చెప్పు కొనుచున్నారు.]]></a:t>
+              <a:t><![CDATA[14. தேவனைச் சேவிப்பது விருதா, அவருடைய கட்டளைகளைக் கைக்கொள்ளுகிறதினாலும் சேனைகளின் கர்த்தருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అప్పుడు, యెహోవాయందు భయ భక్తులుగలవారు ఒకరితో ఒకరు మాటలాడుకొనుచుండగా యెహోవా చెవియొగ్గి ఆలకించెను.]]></a:t>
+              <a:t><![CDATA[முன்பாகத் துக்கித்து நடக்கிறதினாலும் என்ன பிரயோஜனம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మరియు యెహోవా యందు భయభక్తులుకలిగి ఆయన నామమును స్మరించుచు ఉండువారికి జ్ఞాపకార్థముగా ఒక గ్రంథము ఆయన]]></a:t>
+              <a:t><![CDATA[15. இப்போதும் அகங்காரிகளைப் பாக்கியவான்கள் என்கிறோம்; தீமைசெய்கிறவர்கள் திடப்படுகிறார்கள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సముఖమునందు వ్రాయబడెను.]]></a:t>
+              <a:t><![CDATA[தேவனைப் பரீட்சைபார்த்தாலும் விடுவிக்கப்படுகிறார்களே என்று சொல்லுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​నేను నియమింపబోవు దినము రాగా వారు నావారై నా స్వకీయ సంపాద్యమై యుందురు; తండ్రి తన్ను సేవించు]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது கர்த்தருக்குப் பயந்தவர்கள் ஒருவரோடொருவர் பேசிக்கொள்வார்கள்; கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుమారుని కనికరించు నట్టు నేను వారిని కనికరింతునని సైన్యములకు అధిపతియగు యెహోవా సెలవిచ్చుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[கவனித்துக்கேட்பார்; கர்த்தருக்குப் பயந்தவர்களுக்காகவும் அவருடைய நாமத்தைத் தியானிக்கிறவர்களுக்காகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అప్పుడు నీతిగలవా రెవరో దుర్మార్గులెవరో దేవుని సేవించు వారెవరో ఆయనను సేవించనివారెవరో మీరు తిరిగి]]></a:t>
+              <a:t><![CDATA[ஞாபகப்புஸ்தகம் ஒன்று அவருக்கு முன்பாக எழுதப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవా సెలవిచ్చు చున్నాడు.]]></a:t>
+              <a:t><![CDATA[தீவிரமாய் வருவார்; இதோ, வருகிறார் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9983,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కనుగొందురు.]]></a:t>
+              <a:t><![CDATA[17. என் சம்பத்தை நான் சேர்க்கும் அந்நாளிலே அவர்கள் என்னுடையவர்களாயிருப்பார்கள் என்று சேனைகளின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மல்கியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்; ஒரு மனுஷன் தனக்கு ஊழியஞ்செய்கிற தன்னுடைய குமாரனைக் கடாட்சிக்கிறதுபோல நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மல்கியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களைக் கடாட்சிப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மல்கியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அப்பொழுது நீங்கள் நீதிமானுக்கும் துன்மார்க்கனுக்கும், தேவனுக்கும் ஊழியஞ்செய்கிறவனுக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மல்கியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவருக்கு ஊழியஞ்செய்யாதவனுக்கும் இருக்கிற வித்தியாசத்தைத் திரும்பவும் காண்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అయితే ఆయన వచ్చుదినమును ఎవరు సహింపగలరు? ఆయన అగుపడగా ఎవరు ఓర్వగలరు? ఆయన కంసాలి అగ్నివంటివాడు,]]></a:t>
+              <a:t><![CDATA[2. ஆனாலும் அவர் வரும் நாளை சகிப்பவன் யார்? அவர் வெளிப்படுகையில் நிலைநிற்பவன் யார்? அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చాకలివాని సబ్బువంటి వాడు;]]></a:t>
+              <a:t><![CDATA[புடமிடுகிறவனுடைய அக்கினியைப்போலவும், வண்ணாருடைய சவுக்காரத்தைப்போலவும் இருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. వెండిని శోధించి నిర్మలము చేయువాడైనట్లు కూర్చునియుండును.లేవీయులు నీతిని అనుసరించి యెహో వాకు]]></a:t>
+              <a:t><![CDATA[3. அவர் உட்கார்ந்து வெள்ளியைப் புடமிட்டுச் சுத்திகரித்துக்கொண்டிருப்பார்; அவர் லேவியின் புத்திரரைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నైవేద్యములు చేయునట్లు వెండి బంగారములను నిర్మలము చేయురీతిని ఆయన వారిని నిర్మలులను చేయును.]]></a:t>
+              <a:t><![CDATA[சுத்திகரித்து, அவர்கள் கர்த்தருடையவர்களாயிருக்கும்படிக்கும், நீதியாய் காணிக்கையைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అప్పుడు మునుపటి దినములలో ఉండినట్లును, పూర్వపు సంవత్సరములలో ఉండినట్లును, యూదావారును యెరూష లేము]]></a:t>
+              <a:t><![CDATA[செலுத்தும்படிக்கும், அவர்களைப் பொன்னைப்போலவும் வெள்ளியைப்போலவும் புடமிடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மல்கியா : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>