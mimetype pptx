--- v1 (2026-09-18)
+++ v2 (2026-11-03)
@@ -5095,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478708524" r:id="rId1"/>
+    <p:sldLayoutId id="2482716863" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11232,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மல்கியா : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme8">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme8">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme8">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>