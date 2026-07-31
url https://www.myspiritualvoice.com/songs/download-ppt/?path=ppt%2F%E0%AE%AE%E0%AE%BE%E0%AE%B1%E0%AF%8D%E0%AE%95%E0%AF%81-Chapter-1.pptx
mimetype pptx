--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -129,50 +129,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -222,50 +238,58 @@
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -432,53 +456,61 @@
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -538,51 +570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பலவிதமான வியாதிகளால் உபத்திரவப்பட்டிருந்த அநேகரை அவர் சொஸ்தமாக்கி, அநேகம் பிசாசுகளையும் துரத்திவிட்டார்; அந்தப் பிசாசுகள் தம்மை அறிந்திருந்தபடியால், அவைகள் பேசுகிறதற்கு அவர் இடங்கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[40. அப்பொழுது குஷ்டரோகி ஒருவன் அவரிடத்தில் வந்து, அவர் முன்பாக முழங்கால்படியிட்டு: உமக்குச் சித்தமானால் என்னைச் சுத்தமாக்க உம்மால் ஆகும் என்று வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -647,51 +679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர் அதிகாலையில், இருட்டோடே எழுந்து புறப்பட்டு, வனாந்தரமான ஓரிடத்திற்குப்போய், அங்கே ஜெபம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[41. இயேசு மனதுருகி, கையை நீட்டி, அவனைத் தொட்டு: எனக்குச் சித்தமுண்டு, சுத்தமாகு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -756,51 +788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர் அதிகாலையில், இருட்டோடே எழுந்து புறப்பட்டு, வனாந்தரமான ஓரிடத்திற்குப்போய், அங்கே ஜெபம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[41. இயேசு மனதுருகி, கையை நீட்டி, அவனைத் தொட்டு: எனக்குச் சித்தமுண்டு, சுத்தமாகு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -865,51 +897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சீமோனும் அவனோடே இருந்தவர்களும் அவரைப் பின் தொடர்ந்துபோய்,]]></a:t>
+              <a:t><![CDATA[42. இப்படி அவர் சொன்னவுடனே, குஷ்டரோகம் அவனை விட்டு நீங்கிற்று, அவன் சுத்தமானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -974,51 +1006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவரைக் கண்டபோது: உம்மை எல்லாரும் தேடுகிறார்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[43. அப்பொழுது அவர் அவனை நோக்கி: நீ இதை ஒருவருக்கும் சொல்லாதபடிக்கு எச்சரிக்கையாயிரு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1083,51 +1115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவர்களை அவர் நோக்கி: அடுத்த ஊர்களிலும் நான் பிரசங்கம் பண்ணவேண்டுமாதலால், அவ்விடங்களுக்குப் போவோம் வாருங்கள்; இதற்காகவே புறப்பட்டு வந்தேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[44. ஆயினும் நீ போய், ஆசாரியனுக்கு உன்னைக் காண்பித்து, நீ சுத்தமானதினிமித்தம் மோசே கட்டளையிட்டிருக்கிறவைகளை அவர்களுக்குச் சாட்சியாகச் செலுத்து என்று கண்டிப்பாய்ச் சொல்லி, உடனே அவனை அனுப்பிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1192,51 +1224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவர்களை அவர் நோக்கி: அடுத்த ஊர்களிலும் நான் பிரசங்கம் பண்ணவேண்டுமாதலால், அவ்விடங்களுக்குப் போவோம் வாருங்கள்; இதற்காகவே புறப்பட்டு வந்தேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[44. ஆயினும் நீ போய், ஆசாரியனுக்கு உன்னைக் காண்பித்து, நீ சுத்தமானதினிமித்தம் மோசே கட்டளையிட்டிருக்கிறவைகளை அவர்களுக்குச் சாட்சியாகச் செலுத்து என்று கண்டிப்பாய்ச் சொல்லி, உடனே அவனை அனுப்பிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1301,51 +1333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. கலிலேயா நாடெங்கும் அவர்களுடைய ஜெபஆலயங்களில் அவர் பிரசங்கம் பண்ணிக்கொண்டும், பிசாசுகளைத் துரத்திக்கொண்டும் இருந்தார்.]]></a:t>
+              <a:t><![CDATA[44. ஆயினும் நீ போய், ஆசாரியனுக்கு உன்னைக் காண்பித்து, நீ சுத்தமானதினிமித்தம் மோசே கட்டளையிட்டிருக்கிறவைகளை அவர்களுக்குச் சாட்சியாகச் செலுத்து என்று கண்டிப்பாய்ச் சொல்லி, உடனே அவனை அனுப்பிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1410,51 +1442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது குஷ்டரோகி ஒருவன் அவரிடத்தில் வந்து, அவர் முன்பாக முழங்கால்படியிட்டு: உமக்குச் சித்தமானால் என்னைச் சுத்தமாக்க உம்மால் ஆகும் என்று வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[45. அவனோ புறப்பட்டுப் போய்: இந்தச் சங்கதி எங்கும் விளங்கும்படியாகப் பிரசித்தம் பண்ணத்தொடங்கினான். அதினால் அவர் வெளியரங்கமாய் பட்டணத்தில் எங்கும் பிரவேசிக்கக்கூடாமல், வெளியே வனாந்தரமான இடங்களில் தங்கியிருந்தார்; எத்திசையிலுமிருந்து ஜனங்கள் அவரிடத்திற்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1519,51 +1551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது குஷ்டரோகி ஒருவன் அவரிடத்தில் வந்து, அவர் முன்பாக முழங்கால்படியிட்டு: உமக்குச் சித்தமானால் என்னைச் சுத்தமாக்க உம்மால் ஆகும் என்று வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[45. அவனோ புறப்பட்டுப் போய்: இந்தச் சங்கதி எங்கும் விளங்கும்படியாகப் பிரசித்தம் பண்ணத்தொடங்கினான். அதினால் அவர் வெளியரங்கமாய் பட்டணத்தில் எங்கும் பிரவேசிக்கக்கூடாமல், வெளியே வனாந்தரமான இடங்களில் தங்கியிருந்தார்; எத்திசையிலுமிருந்து ஜனங்கள் அவரிடத்திற்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1628,51 +1660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உடனே அவர்கள் ஜெப ஆலயத்தை விட்டுப் புறப்பட்டு, யாக்கோபோடும் யோவானோடுங்கூட, சீமோன் அந்திரேயா என்பவர்களுடைய வீட்டில் பிரவேசித்தார்கள்;]]></a:t>
+              <a:t><![CDATA[35. அவர் அதிகாலையில், இருட்டோடே எழுந்து புறப்பட்டு, வனாந்தரமான ஓரிடத்திற்குப்போய், அங்கே ஜெபம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1737,51 +1769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இயேசு மனதுருகி, கையை நீட்டி, அவனைத் தொட்டு: எனக்குச் சித்தமுண்டு, சுத்தமாகு என்றார்.]]></a:t>
+              <a:t><![CDATA[45. அவனோ புறப்பட்டுப் போய்: இந்தச் சங்கதி எங்கும் விளங்கும்படியாகப் பிரசித்தம் பண்ணத்தொடங்கினான். அதினால் அவர் வெளியரங்கமாய் பட்டணத்தில் எங்கும் பிரவேசிக்கக்கூடாமல், வெளியே வனாந்தரமான இடங்களில் தங்கியிருந்தார்; எத்திசையிலுமிருந்து ஜனங்கள் அவரிடத்திற்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1846,51 +1878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இப்படி அவர் சொன்னவுடனே, குஷ்டரோகம் அவனை விட்டு நீங்கிற்று, அவன் சுத்தமானான்.]]></a:t>
+              <a:t><![CDATA[1. தேவனுடைய குமாரனாகிய இயேசு கிறிஸ்துவினுடைய சுவிசேஷத்தின் ஆரம்பம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1955,51 +1987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது அவர் அவனை நோக்கி: நீ இதை ஒருவருக்கும் சொல்லாதபடிக்கு எச்சரிக்கையாயிரு;]]></a:t>
+              <a:t><![CDATA[2. இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன், அவன் உமக்கு முன்னே போய், உமக்கு வழியை ஆயத்தம்பண்ணுவான் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2064,51 +2096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஆயினும் நீ போய், ஆசாரியனுக்கு உன்னைக் காண்பித்து, நீ சுத்தமானதினிமித்தம் மோசே கட்டளையிட்டிருக்கிறவைகளை அவர்களுக்குச் சாட்சியாகச் செலுத்து என்று கண்டிப்பாய்ச் சொல்லி, உடனே அவனை அனுப்பிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[2. இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன், அவன் உமக்கு முன்னே போய், உமக்கு வழியை ஆயத்தம்பண்ணுவான் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2173,51 +2205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஆயினும் நீ போய், ஆசாரியனுக்கு உன்னைக் காண்பித்து, நீ சுத்தமானதினிமித்தம் மோசே கட்டளையிட்டிருக்கிறவைகளை அவர்களுக்குச் சாட்சியாகச் செலுத்து என்று கண்டிப்பாய்ச் சொல்லி, உடனே அவனை அனுப்பிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள், அவருக்குப் பாதைகளைச் செவ்வைபண்ணுங்கள், என்று வனாந்தரத்திலே கூப்பிடுகிறவனுடைய சத்தம் உண்டாகும் என்றும், தீர்க்கதரிசன ஆகமங்களில் எழுதியிருக்கிற பிரகாரமாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2282,51 +2314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவனோ புறப்பட்டுப் போய்: இந்தச் சங்கதி எங்கும் விளங்கும்படியாகப் பிரசித்தம் பண்ணத்தொடங்கினான். அதினால் அவர் வெளியரங்கமாய் பட்டணத்தில் எங்கும் பிரவேசிக்கக்கூடாமல், வெளியே வனாந்தரமான இடங்களில் தங்கியிருந்தார்; எத்திசையிலுமிருந்து ஜனங்கள் அவரிடத்திற்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள், அவருக்குப் பாதைகளைச் செவ்வைபண்ணுங்கள், என்று வனாந்தரத்திலே கூப்பிடுகிறவனுடைய சத்தம் உண்டாகும் என்றும், தீர்க்கதரிசன ஆகமங்களில் எழுதியிருக்கிற பிரகாரமாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2391,51 +2423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவனோ புறப்பட்டுப் போய்: இந்தச் சங்கதி எங்கும் விளங்கும்படியாகப் பிரசித்தம் பண்ணத்தொடங்கினான். அதினால் அவர் வெளியரங்கமாய் பட்டணத்தில் எங்கும் பிரவேசிக்கக்கூடாமல், வெளியே வனாந்தரமான இடங்களில் தங்கியிருந்தார்; எத்திசையிலுமிருந்து ஜனங்கள் அவரிடத்திற்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. யோவான் வனாந்தரத்தில் ஞானஸ்நானங்கொடுத்து, பாவமன்னிப்புக்கென்று மனந்திரும்புதலுக்கேற்ற ஞானஸ்நானத்தைக் குறித்துப் பிரசங்கம் பண்ணிக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2500,51 +2532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய குமாரனாகிய இயேசு கிறிஸ்துவினுடைய சுவிசேஷத்தின் ஆரம்பம்.]]></a:t>
+              <a:t><![CDATA[4. யோவான் வனாந்தரத்தில் ஞானஸ்நானங்கொடுத்து, பாவமன்னிப்புக்கென்று மனந்திரும்புதலுக்கேற்ற ஞானஸ்நானத்தைக் குறித்துப் பிரசங்கம் பண்ணிக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2609,51 +2641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன், அவன் உமக்கு முன்னே போய், உமக்கு வழியை ஆயத்தம்பண்ணுவான் என்றும்;]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது யூதேயா தேசத்தார் அனைவரும் எருசலேம் நகரத்தார் யாவரும், அவனிடத்திற்குப்போய், தங்கள் பாவங்களை அறிக்கையிட்டு, யோர்தான் நதியில் அவனால் ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2718,51 +2750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன், அவன் உமக்கு முன்னே போய், உமக்கு வழியை ஆயத்தம்பண்ணுவான் என்றும்;]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது யூதேயா தேசத்தார் அனைவரும் எருசலேம் நகரத்தார் யாவரும், அவனிடத்திற்குப்போய், தங்கள் பாவங்களை அறிக்கையிட்டு, யோர்தான் நதியில் அவனால் ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2827,51 +2859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அங்கே சீமோனுடைய மாமி ஜுரமாய்க் கிடந்தாள்; உடனே அவர்கள் அவளைக்குறித்து அவருக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[35. அவர் அதிகாலையில், இருட்டோடே எழுந்து புறப்பட்டு, வனாந்தரமான ஓரிடத்திற்குப்போய், அங்கே ஜெபம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2936,51 +2968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள், அவருக்குப் பாதைகளைச் செவ்வைபண்ணுங்கள், என்று வனாந்தரத்திலே கூப்பிடுகிறவனுடைய சத்தம் உண்டாகும் என்றும், தீர்க்கதரிசன ஆகமங்களில் எழுதியிருக்கிற பிரகாரமாய்;]]></a:t>
+              <a:t><![CDATA[6. யோவான் ஒட்டகமயிர் உடையைத் தரித்து, தன் அரையில் வார்கச்சையைக் கட்டிக்கொண்டவனாயும், வெட்டுக்கிளியையும் காட்டுத்தேனையும் புசிக்கிறவனாயும் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3045,51 +3077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள், அவருக்குப் பாதைகளைச் செவ்வைபண்ணுங்கள், என்று வனாந்தரத்திலே கூப்பிடுகிறவனுடைய சத்தம் உண்டாகும் என்றும், தீர்க்கதரிசன ஆகமங்களில் எழுதியிருக்கிற பிரகாரமாய்;]]></a:t>
+              <a:t><![CDATA[6. யோவான் ஒட்டகமயிர் உடையைத் தரித்து, தன் அரையில் வார்கச்சையைக் கட்டிக்கொண்டவனாயும், வெட்டுக்கிளியையும் காட்டுத்தேனையும் புசிக்கிறவனாயும் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3154,51 +3186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவான் வனாந்தரத்தில் ஞானஸ்நானங்கொடுத்து, பாவமன்னிப்புக்கென்று மனந்திரும்புதலுக்கேற்ற ஞானஸ்நானத்தைக் குறித்துப் பிரசங்கம் பண்ணிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. அவன்: என்னிலும் வல்லவர் ஒருவர் எனக்குப்பின் வருகிறார், அவருடைய பாதரட்சைகளின் வாரைக் குனிந்து அவிழ்க்கிறதற்கும் நான் பாத்திரன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3263,51 +3295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவான் வனாந்தரத்தில் ஞானஸ்நானங்கொடுத்து, பாவமன்னிப்புக்கென்று மனந்திரும்புதலுக்கேற்ற ஞானஸ்நானத்தைக் குறித்துப் பிரசங்கம் பண்ணிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. அவன்: என்னிலும் வல்லவர் ஒருவர் எனக்குப்பின் வருகிறார், அவருடைய பாதரட்சைகளின் வாரைக் குனிந்து அவிழ்க்கிறதற்கும் நான் பாத்திரன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3372,51 +3404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யூதேயா தேசத்தார் அனைவரும் எருசலேம் நகரத்தார் யாவரும், அவனிடத்திற்குப்போய், தங்கள் பாவங்களை அறிக்கையிட்டு, யோர்தான் நதியில் அவனால் ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. நான் ஜலத்தினால் உங்களுக்கு ஞானஸ்நானம் கொடுத்தேன்; அவரோ பரிசுத்த ஆவியினால் உங்களுக்கு ஞானஸ்நானம் கொடுப்பார் என்று பிரசங்கித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3481,51 +3513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யூதேயா தேசத்தார் அனைவரும் எருசலேம் நகரத்தார் யாவரும், அவனிடத்திற்குப்போய், தங்கள் பாவங்களை அறிக்கையிட்டு, யோர்தான் நதியில் அவனால் ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அந்த நாட்களில், இயேசு கலிலேயாவிலுள்ள நாசரேத்தூரிலிருந்து வந்து, யோர்தான் நதியில் யோவானால் ஞானஸ்நானம் பெற்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3590,51 +3622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோவான் ஒட்டகமயிர் உடையைத் தரித்து, தன் அரையில் வார்கச்சையைக் கட்டிக்கொண்டவனாயும், வெட்டுக்கிளியையும் காட்டுத்தேனையும் புசிக்கிறவனாயும் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. அவர் ஜலத்திலிருந்து கரையேறினவுடனே, வானம் திறக்கப்பட்டதையும், ஆவியானவர் புறாவைப்போல் தம்மேல் இறங்குகிறதையும் கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3699,51 +3731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோவான் ஒட்டகமயிர் உடையைத் தரித்து, தன் அரையில் வார்கச்சையைக் கட்டிக்கொண்டவனாயும், வெட்டுக்கிளியையும் காட்டுத்தேனையும் புசிக்கிறவனாயும் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. அவர் ஜலத்திலிருந்து கரையேறினவுடனே, வானம் திறக்கப்பட்டதையும், ஆவியானவர் புறாவைப்போல் தம்மேல் இறங்குகிறதையும் கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3808,51 +3840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன்: என்னிலும் வல்லவர் ஒருவர் எனக்குப்பின் வருகிறார், அவருடைய பாதரட்சைகளின் வாரைக் குனிந்து அவிழ்க்கிறதற்கும் நான் பாத்திரன் அல்ல.]]></a:t>
+              <a:t><![CDATA[11. அன்றியும், நீர் என்னுடைய நேச குமாரன், உம்மில் பிரியமாயிருக்கிறேன் என்று, வானத்திலிருந்து ஒரு சத்தம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3917,51 +3949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன்: என்னிலும் வல்லவர் ஒருவர் எனக்குப்பின் வருகிறார், அவருடைய பாதரட்சைகளின் வாரைக் குனிந்து அவிழ்க்கிறதற்கும் நான் பாத்திரன் அல்ல.]]></a:t>
+              <a:t><![CDATA[12. உடனே ஆவியானவர் அவரை வனாந்தரத்திற்குப் போகும்படி ஏவினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4026,51 +4058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர் கிட்டப்போய், அவள் கையைப் பிடித்து, அவளைத் தூக்கிவிட்டார்; உடனே ஜுரம் அவளை விட்டு நீங்கிற்று; அப்பொழுது அவள் அவர்களுக்குப் பணிவிடைசெய்தாள்.]]></a:t>
+              <a:t><![CDATA[36. சீமோனும் அவனோடே இருந்தவர்களும் அவரைப் பின் தொடர்ந்துபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4135,51 +4167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் ஜலத்தினால் உங்களுக்கு ஞானஸ்நானம் கொடுத்தேன்; அவரோ பரிசுத்த ஆவியினால் உங்களுக்கு ஞானஸ்நானம் கொடுப்பார் என்று பிரசங்கித்தான்.]]></a:t>
+              <a:t><![CDATA[13. அவர் வனாந்தரத்திலே நாற்பதுநாள் இருந்து, சாத்தானால் சோதிக்கப்பட்டு, அங்கே காட்டு மிருகங்களின் நடுவிலே சஞ்சரித்துக்கொண்டிருந்தார். தேவதூதர்கள் அவருக்கு ஊழியஞ்செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4244,51 +4276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த நாட்களில், இயேசு கலிலேயாவிலுள்ள நாசரேத்தூரிலிருந்து வந்து, யோர்தான் நதியில் யோவானால் ஞானஸ்நானம் பெற்றார்.]]></a:t>
+              <a:t><![CDATA[13. அவர் வனாந்தரத்திலே நாற்பதுநாள் இருந்து, சாத்தானால் சோதிக்கப்பட்டு, அங்கே காட்டு மிருகங்களின் நடுவிலே சஞ்சரித்துக்கொண்டிருந்தார். தேவதூதர்கள் அவருக்கு ஊழியஞ்செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4353,51 +4385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் ஜலத்திலிருந்து கரையேறினவுடனே, வானம் திறக்கப்பட்டதையும், ஆவியானவர் புறாவைப்போல் தம்மேல் இறங்குகிறதையும் கண்டார்.]]></a:t>
+              <a:t><![CDATA[14. யோவான் காவலில் வைக்கப்பட்ட பின்பு, இயேசு கலிலேயாவிலே வந்து, தேவனுடைய ராஜ்யத்தின் சுவிசேஷத்தைப் பிரசங்கித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4462,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் ஜலத்திலிருந்து கரையேறினவுடனே, வானம் திறக்கப்பட்டதையும், ஆவியானவர் புறாவைப்போல் தம்மேல் இறங்குகிறதையும் கண்டார்.]]></a:t>
+              <a:t><![CDATA[15. காலம் நிறைவேறிற்று, தேவனுடைய ராஜ்யம் சமீபமாயிற்று; மனந்திரும்பி, சுவிசேஷத்தை விசுவாசியுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4571,51 +4603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும், நீர் என்னுடைய நேச குமாரன், உம்மில் பிரியமாயிருக்கிறேன் என்று, வானத்திலிருந்து ஒரு சத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[15. காலம் நிறைவேறிற்று, தேவனுடைய ராஜ்யம் சமீபமாயிற்று; மனந்திரும்பி, சுவிசேஷத்தை விசுவாசியுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4680,51 +4712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உடனே ஆவியானவர் அவரை வனாந்தரத்திற்குப் போகும்படி ஏவினார்.]]></a:t>
+              <a:t><![CDATA[16. அவர் கலிலேயாக் கடலோரமாய் நடந்துபோகையில், மீன்பிடிக்கிறவர்களாயிருந்த சீமோனும், அவன் சகோதரன் அந்திரேயாவும் கடலில் வலைபோட்டுக்கொண்டிருக்கிறபோது அவர்களைக் கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4789,51 +4821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் வனாந்தரத்திலே நாற்பதுநாள் இருந்து, சாத்தானால் சோதிக்கப்பட்டு, அங்கே காட்டு மிருகங்களின் நடுவிலே சஞ்சரித்துக்கொண்டிருந்தார். தேவதூதர்கள் அவருக்கு ஊழியஞ்செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அவர் கலிலேயாக் கடலோரமாய் நடந்துபோகையில், மீன்பிடிக்கிறவர்களாயிருந்த சீமோனும், அவன் சகோதரன் அந்திரேயாவும் கடலில் வலைபோட்டுக்கொண்டிருக்கிறபோது அவர்களைக் கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4898,51 +4930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் வனாந்தரத்திலே நாற்பதுநாள் இருந்து, சாத்தானால் சோதிக்கப்பட்டு, அங்கே காட்டு மிருகங்களின் நடுவிலே சஞ்சரித்துக்கொண்டிருந்தார். தேவதூதர்கள் அவருக்கு ஊழியஞ்செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. இயேசு அவர்களை நோக்கி: என் பின்னே வாருங்கள், உங்களை மனுஷரைப் பிடிக்கிறவர்களாக்குவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5007,51 +5039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோவான் காவலில் வைக்கப்பட்ட பின்பு, இயேசு கலிலேயாவிலே வந்து, தேவனுடைய ராஜ்யத்தின் சுவிசேஷத்தைப் பிரசங்கித்து:]]></a:t>
+              <a:t><![CDATA[17. இயேசு அவர்களை நோக்கி: என் பின்னே வாருங்கள், உங்களை மனுஷரைப் பிடிக்கிறவர்களாக்குவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5116,51 +5148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காலம் நிறைவேறிற்று, தேவனுடைய ராஜ்யம் சமீபமாயிற்று; மனந்திரும்பி, சுவிசேஷத்தை விசுவாசியுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. உடனே அவர்கள் தங்கள் வலைகளை விட்டு, அவருக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5225,51 +5257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர் கிட்டப்போய், அவள் கையைப் பிடித்து, அவளைத் தூக்கிவிட்டார்; உடனே ஜுரம் அவளை விட்டு நீங்கிற்று; அப்பொழுது அவள் அவர்களுக்குப் பணிவிடைசெய்தாள்.]]></a:t>
+              <a:t><![CDATA[37. அவரைக் கண்டபோது: உம்மை எல்லாரும் தேடுகிறார்கள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5334,51 +5366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காலம் நிறைவேறிற்று, தேவனுடைய ராஜ்யம் சமீபமாயிற்று; மனந்திரும்பி, சுவிசேஷத்தை விசுவாசியுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. அவர் அவ்விடம் விட்டுச் சற்று அப்புறம் போனபோது, செபதேயுவின் குமாரன் யாக்கோபும் அவன் சகோதரன் யோவானும் படவிலே வலைகளைப் பழுது பார்த்துக்கொண்டிருக்கிறதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5443,51 +5475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் கலிலேயாக் கடலோரமாய் நடந்துபோகையில், மீன்பிடிக்கிறவர்களாயிருந்த சீமோனும், அவன் சகோதரன் அந்திரேயாவும் கடலில் வலைபோட்டுக்கொண்டிருக்கிறபோது அவர்களைக் கண்டார்.]]></a:t>
+              <a:t><![CDATA[19. அவர் அவ்விடம் விட்டுச் சற்று அப்புறம் போனபோது, செபதேயுவின் குமாரன் யாக்கோபும் அவன் சகோதரன் யோவானும் படவிலே வலைகளைப் பழுது பார்த்துக்கொண்டிருக்கிறதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5552,51 +5584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் கலிலேயாக் கடலோரமாய் நடந்துபோகையில், மீன்பிடிக்கிறவர்களாயிருந்த சீமோனும், அவன் சகோதரன் அந்திரேயாவும் கடலில் வலைபோட்டுக்கொண்டிருக்கிறபோது அவர்களைக் கண்டார்.]]></a:t>
+              <a:t><![CDATA[20. உடனே அவர்களையும் அழைத்தார்; அப்பொழுது அவர்கள் தங்கள் தகப்பனாகிய செபெதேயுவைக் கூலியாட்களோடு படவிலே விட்டு அவருக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5661,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இயேசு அவர்களை நோக்கி: என் பின்னே வாருங்கள், உங்களை மனுஷரைப் பிடிக்கிறவர்களாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. உடனே அவர்களையும் அழைத்தார்; அப்பொழுது அவர்கள் தங்கள் தகப்பனாகிய செபெதேயுவைக் கூலியாட்களோடு படவிலே விட்டு அவருக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5770,51 +5802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உடனே அவர்கள் தங்கள் வலைகளை விட்டு, அவருக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. பின்பு கப்பர்நகூமுக்குப் போனார்கள். உடனே அவர் ஓய்வுநாளில் ஜெப ஆலயத்திலே பிரவேசித்து, போதகம் பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5879,51 +5911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் அவ்விடம் விட்டுச் சற்று அப்புறம் போனபோது, செபதேயுவின் குமாரன் யாக்கோபும் அவன் சகோதரன் யோவானும் படவிலே வலைகளைப் பழுது பார்த்துக்கொண்டிருக்கிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[21. பின்பு கப்பர்நகூமுக்குப் போனார்கள். உடனே அவர் ஓய்வுநாளில் ஜெப ஆலயத்திலே பிரவேசித்து, போதகம் பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5988,51 +6020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் அவ்விடம் விட்டுச் சற்று அப்புறம் போனபோது, செபதேயுவின் குமாரன் யாக்கோபும் அவன் சகோதரன் யோவானும் படவிலே வலைகளைப் பழுது பார்த்துக்கொண்டிருக்கிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[22. அவர் வேதபாரகரைப்போலப் போதியாமல், அதிகாரமுடையவராய் அவர்களுக்குப் போதித்தபடியினால், அவருடைய போதகத்தைக் குறித்து ஜனங்கள் ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6097,51 +6129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உடனே அவர்களையும் அழைத்தார்; அப்பொழுது அவர்கள் தங்கள் தகப்பனாகிய செபெதேயுவைக் கூலியாட்களோடு படவிலே விட்டு அவருக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அவர் வேதபாரகரைப்போலப் போதியாமல், அதிகாரமுடையவராய் அவர்களுக்குப் போதித்தபடியினால், அவருடைய போதகத்தைக் குறித்து ஜனங்கள் ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6206,51 +6238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உடனே அவர்களையும் அழைத்தார்; அப்பொழுது அவர்கள் தங்கள் தகப்பனாகிய செபெதேயுவைக் கூலியாட்களோடு படவிலே விட்டு அவருக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அவர்களுடைய ஜெபஆலயத்திலே அசுத்த ஆவியுள்ள ஒரு மனுஷன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6315,51 +6347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு கப்பர்நகூமுக்குப் போனார்கள். உடனே அவர் ஓய்வுநாளில் ஜெப ஆலயத்திலே பிரவேசித்து, போதகம் பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[24. அவன்: ஐயோ! நசரேயனாகிய இயேசுவே, எங்களுக்கும் உமக்கும் என்ன? எங்களைக் கெடுக்கவா வந்தீர்? உம்மை இன்னார் என்று அறிவேன், நீர் தேவனுடைய பரிசுத்தர் என்று சத்தமிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6424,51 +6456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. சாயங்காலமாகிச் சூரியன் அஸ்தமித்தபோது, சகல பிணியாளிகளையும், பிசாசுபிடித்தவர்களையும், அவரிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[38. அவர்களை அவர் நோக்கி: அடுத்த ஊர்களிலும் நான் பிரசங்கம் பண்ணவேண்டுமாதலால், அவ்விடங்களுக்குப் போவோம் வாருங்கள்; இதற்காகவே புறப்பட்டு வந்தேன் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6533,51 +6565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் வேதபாரகரைப்போலப் போதியாமல், அதிகாரமுடையவராய் அவர்களுக்குப் போதித்தபடியினால், அவருடைய போதகத்தைக் குறித்து ஜனங்கள் ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. அவன்: ஐயோ! நசரேயனாகிய இயேசுவே, எங்களுக்கும் உமக்கும் என்ன? எங்களைக் கெடுக்கவா வந்தீர்? உம்மை இன்னார் என்று அறிவேன், நீர் தேவனுடைய பரிசுத்தர் என்று சத்தமிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6642,51 +6674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் வேதபாரகரைப்போலப் போதியாமல், அதிகாரமுடையவராய் அவர்களுக்குப் போதித்தபடியினால், அவருடைய போதகத்தைக் குறித்து ஜனங்கள் ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அதற்கு இயேசு: நீ பேசாமல் இவனை விட்டுப் புறப்பட்டுப்போ என்று அதை அதட்டினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6751,51 +6783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களுடைய ஜெபஆலயத்திலே அசுத்த ஆவியுள்ள ஒரு மனுஷன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. உடனே அந்த அசுத்த ஆவி அவனை அலைக்கழித்து, மிகுந்த சத்தமிட்டு, அவனைவிட்டுப் போய்விட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6860,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன்: ஐயோ! நசரேயனாகிய இயேசுவே, எங்களுக்கும் உமக்கும் என்ன? எங்களைக் கெடுக்கவா வந்தீர்? உம்மை இன்னார் என்று அறிவேன், நீர் தேவனுடைய பரிசுத்தர் என்று சத்தமிட்டான்.]]></a:t>
+              <a:t><![CDATA[26. உடனே அந்த அசுத்த ஆவி அவனை அலைக்கழித்து, மிகுந்த சத்தமிட்டு, அவனைவிட்டுப் போய்விட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6969,51 +7001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன்: ஐயோ! நசரேயனாகிய இயேசுவே, எங்களுக்கும் உமக்கும் என்ன? எங்களைக் கெடுக்கவா வந்தீர்? உம்மை இன்னார் என்று அறிவேன், நீர் தேவனுடைய பரிசுத்தர் என்று சத்தமிட்டான்.]]></a:t>
+              <a:t><![CDATA[27. எல்லாரும் ஆச்சரியப்பட்டு: இது என்ன? இந்தப் புதிய உபதேசம் எப்படிப்பட்டது? இவர் அதிகாரத்தோடே அசுத்த ஆவிகளுக்கும் கட்டளையிடுகிறார், அவைகள் இவருக்குக் கீழ்ப்படிகிறதே என்று தங்களுக்குள்ளே ஒருவரோடொருவர் சொல்லிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7078,51 +7110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்கு இயேசு: நீ பேசாமல் இவனை விட்டுப் புறப்பட்டுப்போ என்று அதை அதட்டினார்.]]></a:t>
+              <a:t><![CDATA[27. எல்லாரும் ஆச்சரியப்பட்டு: இது என்ன? இந்தப் புதிய உபதேசம் எப்படிப்பட்டது? இவர் அதிகாரத்தோடே அசுத்த ஆவிகளுக்கும் கட்டளையிடுகிறார், அவைகள் இவருக்குக் கீழ்ப்படிகிறதே என்று தங்களுக்குள்ளே ஒருவரோடொருவர் சொல்லிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7187,51 +7219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உடனே அந்த அசுத்த ஆவி அவனை அலைக்கழித்து, மிகுந்த சத்தமிட்டு, அவனைவிட்டுப் போய்விட்டது.]]></a:t>
+              <a:t><![CDATA[27. எல்லாரும் ஆச்சரியப்பட்டு: இது என்ன? இந்தப் புதிய உபதேசம் எப்படிப்பட்டது? இவர் அதிகாரத்தோடே அசுத்த ஆவிகளுக்கும் கட்டளையிடுகிறார், அவைகள் இவருக்குக் கீழ்ப்படிகிறதே என்று தங்களுக்குள்ளே ஒருவரோடொருவர் சொல்லிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7296,51 +7328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எல்லாரும் ஆச்சரியப்பட்டு: இது என்ன? இந்தப் புதிய உபதேசம் எப்படிப்பட்டது? இவர் அதிகாரத்தோடே அசுத்த ஆவிகளுக்கும் கட்டளையிடுகிறார், அவைகள் இவருக்குக் கீழ்ப்படிகிறதே என்று தங்களுக்குள்ளே ஒருவரோடொருவர் சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அதுமுதல் அவருடைய கீர்த்தி கலிலேயா நாடெங்கும் பிரசித்தமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7405,51 +7437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எல்லாரும் ஆச்சரியப்பட்டு: இது என்ன? இந்தப் புதிய உபதேசம் எப்படிப்பட்டது? இவர் அதிகாரத்தோடே அசுத்த ஆவிகளுக்கும் கட்டளையிடுகிறார், அவைகள் இவருக்குக் கீழ்ப்படிகிறதே என்று தங்களுக்குள்ளே ஒருவரோடொருவர் சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. உடனே அவர்கள் ஜெப ஆலயத்தை விட்டுப் புறப்பட்டு, யாக்கோபோடும் யோவானோடுங்கூட, சீமோன் அந்திரேயா என்பவர்களுடைய வீட்டில் பிரவேசித்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7514,51 +7546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதுமுதல் அவருடைய கீர்த்தி கலிலேயா நாடெங்கும் பிரசித்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[29. உடனே அவர்கள் ஜெப ஆலயத்தை விட்டுப் புறப்பட்டு, யாக்கோபோடும் யோவானோடுங்கூட, சீமோன் அந்திரேயா என்பவர்களுடைய வீட்டில் பிரவேசித்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7623,51 +7655,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[38. அவர்களை அவர் நோக்கி: அடுத்த ஊர்களிலும் நான் பிரசங்கம் பண்ணவேண்டுமாதலால், அவ்விடங்களுக்குப் போவோம் வாருங்கள்; இதற்காகவே புறப்பட்டு வந்தேன் என்று சொல்லி;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அங்கே சீமோனுடைய மாமி ஜுரமாய்க் கிடந்தாள்; உடனே அவர்கள் அவளைக்குறித்து அவருக்குச் சொன்னார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அங்கே சீமோனுடைய மாமி ஜுரமாய்க் கிடந்தாள்; உடனே அவர்கள் அவளைக்குறித்து அவருக்குச் சொன்னார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அவர் கிட்டப்போய், அவள் கையைப் பிடித்து, அவளைத் தூக்கிவிட்டார்; உடனே ஜுரம் அவளை விட்டு நீங்கிற்று; அப்பொழுது அவள் அவர்களுக்குப் பணிவிடைசெய்தாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அவர் கிட்டப்போய், அவள் கையைப் பிடித்து, அவளைத் தூக்கிவிட்டார்; உடனே ஜுரம் அவளை விட்டு நீங்கிற்று; அப்பொழுது அவள் அவர்களுக்குப் பணிவிடைசெய்தாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[32. சாயங்காலமாகிச் சூரியன் அஸ்தமித்தபோது, சகல பிணியாளிகளையும், பிசாசுபிடித்தவர்களையும், அவரிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. பட்டணத்தார் எல்லாரும் வீட்டு வாசலுக்கு முன்பாகக் கூடிவந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. பலவிதமான வியாதிகளால் உபத்திரவப்பட்டிருந்த அநேகரை அவர் சொஸ்தமாக்கி, அநேகம் பிசாசுகளையும் துரத்திவிட்டார்; அந்தப் பிசாசுகள் தம்மை அறிந்திருந்தபடியால், அவைகள் பேசுகிறதற்கு அவர் இடங்கொடுக்கவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. பலவிதமான வியாதிகளால் உபத்திரவப்பட்டிருந்த அநேகரை அவர் சொஸ்தமாக்கி, அநேகம் பிசாசுகளையும் துரத்திவிட்டார்; அந்தப் பிசாசுகள் தம்மை அறிந்திருந்தபடியால், அவைகள் பேசுகிறதற்கு அவர் இடங்கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7732,51 +8636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பட்டணத்தார் எல்லாரும் வீட்டு வாசலுக்கு முன்பாகக் கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. கலிலேயா நாடெங்கும் அவர்களுடைய ஜெபஆலயங்களில் அவர் பிரசங்கம் பண்ணிக்கொண்டும், பிசாசுகளைத் துரத்திக்கொண்டும் இருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7841,51 +8745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பலவிதமான வியாதிகளால் உபத்திரவப்பட்டிருந்த அநேகரை அவர் சொஸ்தமாக்கி, அநேகம் பிசாசுகளையும் துரத்திவிட்டார்; அந்தப் பிசாசுகள் தம்மை அறிந்திருந்தபடியால், அவைகள் பேசுகிறதற்கு அவர் இடங்கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[40. அப்பொழுது குஷ்டரோகி ஒருவன் அவரிடத்தில் வந்து, அவர் முன்பாக முழங்கால்படியிட்டு: உமக்குச் சித்தமானால் என்னைச் சுத்தமாக்க உம்மால் ஆகும் என்று வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7920,51 +8824,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470246846" r:id="rId1"/>
+    <p:sldLayoutId id="2474469696" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8492,50 +9396,114 @@
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8652,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निकाला; और दुष्टात्माओं को बोलने न दिया, क्योंकि वे उसे पहचानती थीं॥]]></a:t>
+              <a:t><![CDATA[ইচ্ছে করলে আমাকে ভাল করে দিতে পারেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. और भोर को दिन निकलने से बहुत पहिले, वह उठकर निकला, और एक जंगली स्थान में गया और वहां प्रार्थना]]></a:t>
+              <a:t><![CDATA[41. যীশু তার প্রতি মমতায় পূর্ণ হয়ে হাত বাড়িয়ে তাকে স্পর্শ করে বললেন, ‘আমি তা-ই চাই, তুমি ভাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करने लगा।]]></a:t>
+              <a:t><![CDATA[হয়ে যাও৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. तब शमौन और उसके साथी उस की खोज में गए।]]></a:t>
+              <a:t><![CDATA[42. আর সঙ্গে সঙ্গে তার কুষ্ঠ রোগ তাকে ছেড়ে গেল এবং সে সুস্থ হল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. जब वह मिला, तो उस से कहा; कि सब लोग तुझे ढूंढ रहे हैं।]]></a:t>
+              <a:t><![CDATA[43. যীশু তাকে তখনই বিদায় দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. उस ने उन से कहा, आओ; हम और कहीं आस पास की बस्तियों में जाएं, कि मैं वहां भी प्रचार करूं, क्योंकि]]></a:t>
+              <a:t><![CDATA[44. তিনি তাকে দৃঢ়ভাবে বললেন, ‘দেখ, একথা কাউকে বলো না, কিন্তু যাজকের কাছে নিজেকে দেখাও এবং কুষ্ঠরোগ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मैं इसी लिये निकला हूं।]]></a:t>
+              <a:t><![CDATA[থেকে সুস্থ হওযার জন্য মোশির বিধান অনুযায়ী ঈশ্বরকে উপহার দাও, এতে সকলে জানতে পারবে য়ে তুমি সম্পূর্ণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. सो वह सारे गलील में उन की सभाओं में जा जाकर प्रचार करता और दुष्टात्माओं को निकालता रहा॥]]></a:t>
+              <a:t><![CDATA[সুস্থ হয়েছ৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. और एक कोढ़ी ने उसके पास आकर, उस से बिनती की, और उसके साम्हने घुटने टेककर, उस से कहा; यदि तू चाहे]]></a:t>
+              <a:t><![CDATA[45. কিন্তু সে বাইরে গিয়ে তার সুস্থ হওযার কথা এত বেশী প্রচার করতে ও চারদিকে বলতে লাগল য়ে যীশু আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तो मुझे शुद्ध कर सकता है।]]></a:t>
+              <a:t><![CDATA[প্রকাশ্যে কোন শহরে প্রবেশ করতে পারলেন না৷ কাজেই তিনি শহরের বাইরে নির্জনে থেকে গেলেন আর লোকরা চারদিক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. और वह तुरन्त आराधनालय में से निकलकर, याकूब और यूहन्ना के साथ शमौन और अन्द्रियास के घर आया।]]></a:t>
+              <a:t><![CDATA[35. পরের দিন ভোর হবার আগে, রাত থাকতে থাকতে তিনি বাড়ি থেকে বেরিয়ে পড়লেন আর নির্জন স্থানে গিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. उस ने उस पर तरस खाकर हाथ बढ़ाया, और उसे छूकर कहा; मैं चाहता हूं तू शुद्ध हो जा।]]></a:t>
+              <a:t><![CDATA[থেকে তাঁর কাছে আসতে লাগল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. और तुरन्त उसका को ढ़ जाता रहा, और वह शुद्ध हो गया।]]></a:t>
+              <a:t><![CDATA[1. ঈশ্বর পুত্র যীশু খ্রীষ্টের সুসমাচারের সুচনা:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. तब उस ने उसे चिताकर तुरन्त विदा किया।]]></a:t>
+              <a:t><![CDATA[2. ভাববাদী যিশাইয়র পুস্তকে য়েমন লেখা আছে, ‘শোন! আমি নিজের সহায়কে তোমার আগে পাঠাবো৷ সে তোমার জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. और उस से कहा, देख, किसी से कुछ मत कहना, परन्तु जाकर अपने आप को याजक को दिखा, और अपने शुद्ध होने]]></a:t>
+              <a:t><![CDATA[পথ প্রস্তুত করবে৷’ মালাখি 3:1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के विषय में जो कुछ मूसा ने ठहराया है उसे भेंट चढ़ा, कि उन पर गवाही हो।]]></a:t>
+              <a:t><![CDATA[3. ‘মরুপ্রান্তরে একজনের রব ঘোষণা করছে, ‘তোমরা প্রভুর জন্য পথ প্রস্তুত কর, তাঁর জন্য পথ সরল কর৷”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. परन्तु वह बाहर जाकर इस बात को बहुत प्रचार करने और यहां तक फैलाने लगा, कि यीशु फिर खुल्लमखुल्ला]]></a:t>
+              <a:t><![CDATA[যিশাইয় 40:3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नगर में न जा सका, परन्तु बाहर जंगली स्थानों में रहा; और चहुं ओर से लागे उसके पास आते रहे॥]]></a:t>
+              <a:t><![CDATA[4. তাই বাপ্তিস্মদাতা য়োহন এলেন, তিনি মরুপ্রান্তরে লোকদের বাপ্তাইজকরছিলেন৷ তিনি প্রচার করেছিলেন য়েন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. परमेश्वर के पुत्र यीशु मसीह के सुसमाचार का आरम्भ।]]></a:t>
+              <a:t><![CDATA[লোকেরা পাপের ক্ষমা পাবার জন্য মন-ফেরায় ও বাপ্তিস্ম নেয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. जैसे यशायाह भविष्यद्वक्ता की पुस्तक में लिखा है कि देख; मैं अपने दूत को तेरे आगे भेजता हूं, जो]]></a:t>
+              <a:t><![CDATA[5. তাতে যিহূদিযা ও জেরুশালেমের সমস্ত মানুষ তাঁর কাছে য়েতে শুরু করল৷ তারা নিজের নিজের পাপ স্বীকার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तेरे लिये मार्ग सुधारेगा।]]></a:t>
+              <a:t><![CDATA[করে যর্দন নদীতে তাঁর কাছে বাপ্তাইজ হতে লাগল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. और शमौन की सास ज्वर से पीडित थी, और उन्होंने तुरन्त उसके विषय में उस से कहा।]]></a:t>
+              <a:t><![CDATA[প্রার্থনায় কাটালেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. जंगल में एक पुकारने वाले का शब्द सुनाई दे रहा है कि प्रभु का मार्ग तैयार करो, और उस की सड़कें]]></a:t>
+              <a:t><![CDATA[6. য়োহন উটের লোমের তৈরী কাপড় পরতেন৷ তাঁর কোমরে চামড়ার কোমর বন্ধনী ছিল এবং তিনি পঙ্গপাল ও বনমধু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सीधी करो।]]></a:t>
+              <a:t><![CDATA[খেতেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. यूहन्ना आया, जो जंगल में बपतिस्मा देता, और पापों की क्षमा के लिये मन फिराव के बपतिस्मा का प्रचार]]></a:t>
+              <a:t><![CDATA[7. তিনি প্রচার করতেন, ‘আমার পরে এমন একজন আসছেন, যিনি আমার থেকে শক্তিমান, আমি নীচু হয়ে তাঁর পায়ের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करता था।]]></a:t>
+              <a:t><![CDATA[জুতোর ফিতে খোলার য়োগ্য নই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और सारे यहूदिया देश के, और यरूशलेम के सब रहने वाले निकलकर उसके पास गए, और अपने पापों को मानकर]]></a:t>
+              <a:t><![CDATA[8. আমি তোমাদের জলে বাপ্তাইজ করলাম কিন্তু তিনি তোমাদের পবিত্র আত্মায় বাপ্তাইজ করবেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यरदन नदी में उस से बपतिस्मा लिया।]]></a:t>
+              <a:t><![CDATA[9. সেই সময় যীশু গালীলের নাসরত্ থেকে এলেন আর য়োহন তাঁকে যর্দন নদীতে বাপ্তাইজ করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. यूहन्ना ऊंट के रोम का वस्त्र पहिने और अपनी कमर में चमड़े का पटुका बान्धे रहता था ओर टिड्डियाँ और]]></a:t>
+              <a:t><![CDATA[10. জল থেকে ওঠার সঙ্গে সঙ্গে তিনি দেখলেন, আকাশ দুভাগ হয়ে গেল এবং পবিত্র আত্মা কপোতের মতো তাঁর ওপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वन मधु खाया करता था।]]></a:t>
+              <a:t><![CDATA[নেমে আসছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और यह प्रचार करता था, कि मेरे बाद वह आने वाला है, जो मुझ से शक्तिमान है; मैं इस योग्य नहीं कि झुक]]></a:t>
+              <a:t><![CDATA[11. আর স্বর্গ থেকে এই রব শোনা গেল, ‘তুমিই আমার প্রিয় পুত্র৷ আমি তোমাতে খুবই সন্তুষ্ট৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर उसके जूतों का बन्ध खोलूं।]]></a:t>
+              <a:t><![CDATA[12. এরপরই আত্মা যীশুকে প্রান্তরে নিয়ে গেলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. तब उस ने पास जाकर उसका हाथ पकड़ के उसे उठाया; और उसका ज्वर उस पर से उतर गया, और वह उन की]]></a:t>
+              <a:t><![CDATA[36. শিমোন ও তাঁর সঙ্গী যাঁরা যীশুর সঙ্গে ছিলেন, তাঁকে খুঁজতে বেরিয়ে পড়লেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. मैं ने तो तुम्हें पानी से बपतिस्मा दिया है पर वह तुम्हें पवित्र आत्मा से बपतिस्मा देगा॥]]></a:t>
+              <a:t><![CDATA[13. সেখানে তিনি চল্লিশ দিন ছিলেন, সেই সময় শয়তান তাঁকে প্রলুধ্ধ করছিল৷ তিনি বন্য পশুদের সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. उन दिनों में यीशु ने गलील के नासरत से आकर, यरदन में यूहन्ना से बपतिस्मा लिया।]]></a:t>
+              <a:t><![CDATA[থাকতেন আর স্বর্গদূতরা এসে তাঁর সেবা করতেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और जब वह पानी से निकलकर ऊपर आया, तो तुरन्त उस ने आकाश को खुलते और आत्मा को कबूतर की नाई अपने ऊपर]]></a:t>
+              <a:t><![CDATA[14. য়োহন কারাগারে বন্দী হবার পর যীশু গালীলে গেলেন; আর সেখানে তিনি ঈশ্বরের সুসমাচার প্রচার করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उतरते देखा।]]></a:t>
+              <a:t><![CDATA[15. যীশু বললেন, ‘সময় এসে গেছে; ঈশ্বরের রাজ্য খুব কাছে৷ তোমরা পাপের পথ থেকে মন ফেরাও এবং ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और यह आकाशवाणी हई, कि तू मेरा प्रिय पुत्र है, तुझ से मैं प्रसन्न हूं॥]]></a:t>
+              <a:t><![CDATA[সুসমাচারে বিশ্বাস কর৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. तब आत्मा ने तुरन्त उस को जंगल की ओर भेजा।]]></a:t>
+              <a:t><![CDATA[16. গালীল হ্রদের পাশ দিয়ে য়েতে য়েতে যীশু শিমোন এবং তার ভাই আন্দরিয়কে হ্রদে জাল ফেলতে দেখলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और जंगल में चालीस दिन तक शैतान ने उस की परीक्षा की; और वह वन पशुओं के साथ रहा; और स्वर्गदूत उस]]></a:t>
+              <a:t><![CDATA[কারণ তাঁরা মাছ ধরতেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की सेवा करते रहे॥]]></a:t>
+              <a:t><![CDATA[17. যীশু তাঁদের বললেন, ‘ওহে তোমরা আমার সঙ্গে এস, আমি তোমাদের মাছ নয়, ঈশ্বরের জন্য মানুষ ধরতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. यूहन्ना के पकड़वाए जाने के बाद यीशु ने गलील में आकर परमेश्वर के राज्य का सुसमाचार प्रचार किया।]]></a:t>
+              <a:t><![CDATA[শেখাব৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और कहा, समय पूरा हुआ है, और परमेश्वर का राज्य निकट आ गया है; मन फिराओ और सुसमाचार पर विश्वास]]></a:t>
+              <a:t><![CDATA[18. আর তখনই শিমোন এবং আন্দরিয় তাঁদের জাল ফেলে রেখে যীশুকে অনুসরণ করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सेवा-टहल करने लगी॥]]></a:t>
+              <a:t><![CDATA[37. পরে যীশুকে দেখতে পেয়ে বললেন, ‘সবাই আপনার খোঁজ করছে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करो॥]]></a:t>
+              <a:t><![CDATA[19. এরপর তিনি কিছুটা দূর গালীল হ্রদের পাশ দিয়ে এগিয়ে গেলে সিবদিয়ের ছেলে যাকোব ও তার ভাই য়োহনকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. गलील की झील के किनारे किनारे जाते हुए, उस ने शमौन और उसके भाई अन्द्रियास को झील में जाल डालते]]></a:t>
+              <a:t><![CDATA[দেখতে পেলেন৷ তাঁরা তাঁদের নৌকায় বসে জাল ঠিক করছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देखा; क्योंकि वे मछुवे थे।]]></a:t>
+              <a:t><![CDATA[20. যীশু তাদের ডাকলেন,তাঁরাও সঙ্গে সঙ্গে তাঁদের বাবা সিবদিয়কে ভাড়াটে মজুরদের সঙ্গে নৌকায় রেখে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और यीशु ने उन से कहा; मेरे पीछे चले आओ; मैं तुम को मनुष्यों के मछुवे बनाऊंगा।]]></a:t>
+              <a:t><![CDATA[যীশুর সঙ্গে চললেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. वे तुरन्त जालों को छोड़कर उसके पीछे हो लिए।]]></a:t>
+              <a:t><![CDATA[21. এরপর তাঁরা কফরনাহূম শহরে গেলেন৷ পরদিন শনিবার সকালে, অর্থাত্ বিশ্রামবারে তিনি সমাজ-গৃহে গিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और कुछ आगे बढ़कर, उस ने जब्दी के पुत्र याकूब, और उसके भाई यहून्ना को, नाव पर जालों को सुधारते]]></a:t>
+              <a:t><![CDATA[লোকদের শিক্ষা দিতে শুরু করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देखा।]]></a:t>
+              <a:t><![CDATA[22. যীশুর শিক্ষা শুনে সবাই আশ্চর্য় হলেন, কারণ তিনি ব্যবস্থার শিক্ষকের মতো নয় কিন্তু সম্পূর্ণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. उस ने तुरन्त उन्हें बुलाया; और वे अपने पिता जब्दी को मजदूरों के साथ नाव पर छोड़कर, उसके पीछे चले]]></a:t>
+              <a:t><![CDATA[কর্ত্তৃত্ব সম্পন্ন ব্যক্তির মতোই শিক্ষা দিতেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गए॥]]></a:t>
+              <a:t><![CDATA[23. সেই সমাজ-গৃহে হঠাত্ অশুচি আত্মায় পাওযা এক ব্যক্তি চেঁচিয়ে বলল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और वे कफरनहूम में आए, और वह तुरन्त सब्त के दिन सभा के घर में जाकर उपदेश करने लगा।]]></a:t>
+              <a:t><![CDATA[24. ‘হে নাসরতীয় যীশু! আপনি আমাদের কাছে কি চান? আপনি কি আমাদের ধ্বংস করতে এসেছেন? আমি জানি আপনি কে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. सन्ध्या के समय जब सूर्य डूब गया तो लोग सब बीमारों को और उन्हें जिन में दुष्टात्माएं थीं उसके पास]]></a:t>
+              <a:t><![CDATA[38. কিন্তু তিনি তাদের বললেন, ‘চল, আমরা অন্য শহরে যাই৷ য়েন সেখানেও আমি প্রচার করতে পারি, কারণ সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और लोग उसके उपदेश से चकित हुए; क्योंकि वह उन्हें शास्त्रियों की नाईं नहीं, परन्तु अधिकारी की नाई]]></a:t>
+              <a:t><![CDATA[আপনি ঈশ্বরের সেই পবিত্র ব্যক্তি!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उपदेश देता था।]]></a:t>
+              <a:t><![CDATA[25. কিন্তু যীশু তাকে ধমক দিয়ে বললেন, ‘চুপ কর! এই লোকটার ভেতর থেকে বেরিয়ে এসো!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और उसी समय, उन की सभा के घर में एक मनुष्य था, जिस में एक अशुद्ध आत्मा थी।]]></a:t>
+              <a:t><![CDATA[26. সঙ্গে সঙ্গে সেই অশুচি আত্মা ঐ লোকটাকে দুমড়ে মুচড়ে প্রচণ্ড জোরে চিত্‌কার করে লোকটির মধ্যে থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. उस ने चिल्लाकर कहा, हे यीशु नासरी, हमें तुझ से क्या काम?क्या तू हमें नाश करने आया है? मैं तुझे]]></a:t>
+              <a:t><![CDATA[বেরিয়ে এল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जानता हूं, तू कौन है? परमेश्वर का पवित्र जन!]]></a:t>
+              <a:t><![CDATA[27. এতে প্রত্যেকে অবাক হয়ে নিজেদের মধ্যে বলাবলি করতে লাগল, ‘এ কি ব্যাপার? এটা কি একটা নতুন শিক্ষা?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. यीशु ने उसे डांटकर कहा, चुप रह; और उस में से निकल जा।]]></a:t>
+              <a:t><![CDATA[সম্পূর্ণ কর্ত্তৃত্বের সঙ্গে তিনি শিক্ষা দেন, এমনকি অশুচি আত্মাদের আদেশ করেন এবং তারা তাঁর আদেশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. तब अशुद्ध आत्मा उस को मरोड़कर, और बड़े शब्द से चिल्लाकर उस में से निकल गई।]]></a:t>
+              <a:t><![CDATA[মানে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. इस पर सब लोग आश्चर्य करते हुए आपस में वाद-विवाद करने लगे कि यह क्या बात है? यह तो कोई नया उपदेश]]></a:t>
+              <a:t><![CDATA[28. আর গালীলের সমস্ত অঞ্চলে তাঁর কথা ছড়িয়ে পড়ল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है! वह अधिकार के साथ अशुद्ध आत्माओं को भी आज्ञा देता है, और वे उस की आज्ञा मानती हैं।]]></a:t>
+              <a:t><![CDATA[29. তখন যীশু ও তাঁর শিষ্যরা সমাজ-গৃহ ছেড়ে যাকোব এবং য়োহনকে সঙ্গে নিয়ে সোজা শিমোন এবং আন্দরিয়ের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. सो उसका नाम तुरन्त गलील के आस पास के सारे देश में हर जगह फैल गया॥]]></a:t>
+              <a:t><![CDATA[বাড়িতে গেলেন৷৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +18200,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लाए।]]></a:t>
+              <a:t><![CDATA[জন্যই আমি এসেছি৷’]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. সেখানে শিমোনের শাশুড়ী জ্বরে শয্যাশায়ী ছিলেন৷ তাঁরা সঙ্গে সঙ্গে শিমোনের শাশুড়ীর জ্বরের কথা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[যীশুকে বললেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. যীশু তাঁর কাছে গেলেন এবং তাঁর হাত ধরে উঠিয়ে বসালেন, সঙ্গে সঙ্গে তাঁর জ্বর ছেড়ে গেল এবং তিনি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তাঁদের সেবা করতে লাগলেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. সূর্য় অস্ত যাওযার পর সন্ধ্যে হলে, লোকেরা অনেক অসুস্থ ও ভূতে পাওযা লোককে যীশুর কাছে নিয়ে এল৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. আর শহরের সমস্ত লোক সেই বাড়ির দরজায় জমা হল৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. তিনি বহু অসুস্থ রোগীকে নানা প্রকার রোগ থেকে সুস্থ করলেন এবং লোকদের মধ্যে থেকে বহু ভূত তাড়ালেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কিন্তু তিনি ভুতদের কোন কথা বলতে দিলেন না, কারণ তারা তাঁকে চিনত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. और सारा नगर द्वार पर इकट्ठा हुआ।]]></a:t>
+              <a:t><![CDATA[39. তাই তিনি সমস্ত গালীল প্রদেশে বিভিন্ন সমাজ-গৃহে গিয়ে প্রচার করতে ও ভূত ছাড়াতে লাগলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. और उस ने बहुतों को जो नाना प्रकार की बीमारियों से दुखी थे, चंगा किया; और बहुत से दुष्टात्माओं को]]></a:t>
+              <a:t><![CDATA[40. একদিন এক কুষ্ঠরোগী তাঁর কাছে এসে হাঁটু গেড়ে বিনীতভাবে তাঁর সাহায্য চাইল৷ সে যীশুকে বলল, ‘আপনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17557,91 +19581,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மாற்கு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17667,51 +19691,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17842,51 +19866,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>69</Slides>
+  <Slides>77</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>