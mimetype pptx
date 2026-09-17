--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -145,50 +145,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -246,50 +254,54 @@
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -464,53 +476,57 @@
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -570,51 +586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது குஷ்டரோகி ஒருவன் அவரிடத்தில் வந்து, அவர் முன்பாக முழங்கால்படியிட்டு: உமக்குச் சித்தமானால் என்னைச் சுத்தமாக்க உம்மால் ஆகும் என்று வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[5. And there went out unto him all the land of Judaea, and they of Jerusalem, and were all baptized of him in the river of Jordan, confessing their sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -679,51 +695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இயேசு மனதுருகி, கையை நீட்டி, அவனைத் தொட்டு: எனக்குச் சித்தமுண்டு, சுத்தமாகு என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And there went out unto him all the land of Judaea, and they of Jerusalem, and were all baptized of him in the river of Jordan, confessing their sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -788,51 +804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இயேசு மனதுருகி, கையை நீட்டி, அவனைத் தொட்டு: எனக்குச் சித்தமுண்டு, சுத்தமாகு என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And John was clothed with camel's hair, and with a girdle of a skin about his loins; and he did eat locusts and wild honey;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -897,51 +913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இப்படி அவர் சொன்னவுடனே, குஷ்டரோகம் அவனை விட்டு நீங்கிற்று, அவன் சுத்தமானான்.]]></a:t>
+              <a:t><![CDATA[6. And John was clothed with camel's hair, and with a girdle of a skin about his loins; and he did eat locusts and wild honey;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1006,51 +1022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது அவர் அவனை நோக்கி: நீ இதை ஒருவருக்கும் சொல்லாதபடிக்கு எச்சரிக்கையாயிரு;]]></a:t>
+              <a:t><![CDATA[7. And preached, saying, There comes one mightier than I after me, the latchet of whose shoes I am not worthy to stoop down and unloose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1115,51 +1131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஆயினும் நீ போய், ஆசாரியனுக்கு உன்னைக் காண்பித்து, நீ சுத்தமானதினிமித்தம் மோசே கட்டளையிட்டிருக்கிறவைகளை அவர்களுக்குச் சாட்சியாகச் செலுத்து என்று கண்டிப்பாய்ச் சொல்லி, உடனே அவனை அனுப்பிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[7. And preached, saying, There comes one mightier than I after me, the latchet of whose shoes I am not worthy to stoop down and unloose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1224,51 +1240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஆயினும் நீ போய், ஆசாரியனுக்கு உன்னைக் காண்பித்து, நீ சுத்தமானதினிமித்தம் மோசே கட்டளையிட்டிருக்கிறவைகளை அவர்களுக்குச் சாட்சியாகச் செலுத்து என்று கண்டிப்பாய்ச் சொல்லி, உடனே அவனை அனுப்பிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[8. I indeed have baptized you with water: but he shall baptize you with the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1333,51 +1349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ஆயினும் நீ போய், ஆசாரியனுக்கு உன்னைக் காண்பித்து, நீ சுத்தமானதினிமித்தம் மோசே கட்டளையிட்டிருக்கிறவைகளை அவர்களுக்குச் சாட்சியாகச் செலுத்து என்று கண்டிப்பாய்ச் சொல்லி, உடனே அவனை அனுப்பிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[8. I indeed have baptized you with water: but he shall baptize you with the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1442,51 +1458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவனோ புறப்பட்டுப் போய்: இந்தச் சங்கதி எங்கும் விளங்கும்படியாகப் பிரசித்தம் பண்ணத்தொடங்கினான். அதினால் அவர் வெளியரங்கமாய் பட்டணத்தில் எங்கும் பிரவேசிக்கக்கூடாமல், வெளியே வனாந்தரமான இடங்களில் தங்கியிருந்தார்; எத்திசையிலுமிருந்து ஜனங்கள் அவரிடத்திற்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And it came to pass in those days, that Jesus came from Nazareth of Galilee, and was baptized of John in Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1551,51 +1567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவனோ புறப்பட்டுப் போய்: இந்தச் சங்கதி எங்கும் விளங்கும்படியாகப் பிரசித்தம் பண்ணத்தொடங்கினான். அதினால் அவர் வெளியரங்கமாய் பட்டணத்தில் எங்கும் பிரவேசிக்கக்கூடாமல், வெளியே வனாந்தரமான இடங்களில் தங்கியிருந்தார்; எத்திசையிலுமிருந்து ஜனங்கள் அவரிடத்திற்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And it came to pass in those days, that Jesus came from Nazareth of Galilee, and was baptized of John in Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1660,51 +1676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர் அதிகாலையில், இருட்டோடே எழுந்து புறப்பட்டு, வனாந்தரமான ஓரிடத்திற்குப்போய், அங்கே ஜெபம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[1. The beginning of the gospel of Jesus Christ, the Son of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1769,51 +1785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவனோ புறப்பட்டுப் போய்: இந்தச் சங்கதி எங்கும் விளங்கும்படியாகப் பிரசித்தம் பண்ணத்தொடங்கினான். அதினால் அவர் வெளியரங்கமாய் பட்டணத்தில் எங்கும் பிரவேசிக்கக்கூடாமல், வெளியே வனாந்தரமான இடங்களில் தங்கியிருந்தார்; எத்திசையிலுமிருந்து ஜனங்கள் அவரிடத்திற்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And immediately coming up out of the water, he saw the heavens opened, and the Spirit like a dove descending upon him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1878,51 +1894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய குமாரனாகிய இயேசு கிறிஸ்துவினுடைய சுவிசேஷத்தின் ஆரம்பம்.]]></a:t>
+              <a:t><![CDATA[10. And immediately coming up out of the water, he saw the heavens opened, and the Spirit like a dove descending upon him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1987,51 +2003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன், அவன் உமக்கு முன்னே போய், உமக்கு வழியை ஆயத்தம்பண்ணுவான் என்றும்;]]></a:t>
+              <a:t><![CDATA[11. And there came a voice from heaven, saying, You are my beloved Son, in whom I am well pleased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2096,51 +2112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன், அவன் உமக்கு முன்னே போய், உமக்கு வழியை ஆயத்தம்பண்ணுவான் என்றும்;]]></a:t>
+              <a:t><![CDATA[11. And there came a voice from heaven, saying, You are my beloved Son, in whom I am well pleased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2205,51 +2221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள், அவருக்குப் பாதைகளைச் செவ்வைபண்ணுங்கள், என்று வனாந்தரத்திலே கூப்பிடுகிறவனுடைய சத்தம் உண்டாகும் என்றும், தீர்க்கதரிசன ஆகமங்களில் எழுதியிருக்கிற பிரகாரமாய்;]]></a:t>
+              <a:t><![CDATA[12. And immediately the spirit drives him into the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2314,51 +2330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள், அவருக்குப் பாதைகளைச் செவ்வைபண்ணுங்கள், என்று வனாந்தரத்திலே கூப்பிடுகிறவனுடைய சத்தம் உண்டாகும் என்றும், தீர்க்கதரிசன ஆகமங்களில் எழுதியிருக்கிற பிரகாரமாய்;]]></a:t>
+              <a:t><![CDATA[13. And he was there in the wilderness forty days, tempted of Satan; and was with the wild beasts; and the angels ministered unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2423,51 +2439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவான் வனாந்தரத்தில் ஞானஸ்நானங்கொடுத்து, பாவமன்னிப்புக்கென்று மனந்திரும்புதலுக்கேற்ற ஞானஸ்நானத்தைக் குறித்துப் பிரசங்கம் பண்ணிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And he was there in the wilderness forty days, tempted of Satan; and was with the wild beasts; and the angels ministered unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2532,51 +2548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோவான் வனாந்தரத்தில் ஞானஸ்நானங்கொடுத்து, பாவமன்னிப்புக்கென்று மனந்திரும்புதலுக்கேற்ற ஞானஸ்நானத்தைக் குறித்துப் பிரசங்கம் பண்ணிக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. Now after that John was put in prison, Jesus came into Galilee, preaching the gospel of the kingdom of God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2641,51 +2657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யூதேயா தேசத்தார் அனைவரும் எருசலேம் நகரத்தார் யாவரும், அவனிடத்திற்குப்போய், தங்கள் பாவங்களை அறிக்கையிட்டு, யோர்தான் நதியில் அவனால் ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Now after that John was put in prison, Jesus came into Galilee, preaching the gospel of the kingdom of God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2750,51 +2766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது யூதேயா தேசத்தார் அனைவரும் எருசலேம் நகரத்தார் யாவரும், அவனிடத்திற்குப்போய், தங்கள் பாவங்களை அறிக்கையிட்டு, யோர்தான் நதியில் அவனால் ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And saying, The time is fulfilled, and the kingdom of God is at hand: repent all of you, and believe the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2859,51 +2875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர் அதிகாலையில், இருட்டோடே எழுந்து புறப்பட்டு, வனாந்தரமான ஓரிடத்திற்குப்போய், அங்கே ஜெபம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[2. As it is written in the prophets, Behold, I send my messenger before your face, which shall prepare your way before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2968,51 +2984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோவான் ஒட்டகமயிர் உடையைத் தரித்து, தன் அரையில் வார்கச்சையைக் கட்டிக்கொண்டவனாயும், வெட்டுக்கிளியையும் காட்டுத்தேனையும் புசிக்கிறவனாயும் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. And saying, The time is fulfilled, and the kingdom of God is at hand: repent all of you, and believe the gospel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3077,51 +3093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோவான் ஒட்டகமயிர் உடையைத் தரித்து, தன் அரையில் வார்கச்சையைக் கட்டிக்கொண்டவனாயும், வெட்டுக்கிளியையும் காட்டுத்தேனையும் புசிக்கிறவனாயும் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. Now as he walked by the sea of Galilee, he saw Simon and Andrew his brother casting a net into the sea: for they were fishers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3186,51 +3202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன்: என்னிலும் வல்லவர் ஒருவர் எனக்குப்பின் வருகிறார், அவருடைய பாதரட்சைகளின் வாரைக் குனிந்து அவிழ்க்கிறதற்கும் நான் பாத்திரன் அல்ல.]]></a:t>
+              <a:t><![CDATA[16. Now as he walked by the sea of Galilee, he saw Simon and Andrew his brother casting a net into the sea: for they were fishers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3295,51 +3311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன்: என்னிலும் வல்லவர் ஒருவர் எனக்குப்பின் வருகிறார், அவருடைய பாதரட்சைகளின் வாரைக் குனிந்து அவிழ்க்கிறதற்கும் நான் பாத்திரன் அல்ல.]]></a:t>
+              <a:t><![CDATA[17. And Jesus said unto them, Come all of you after me, and I will make you to become fishers of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3404,51 +3420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் ஜலத்தினால் உங்களுக்கு ஞானஸ்நானம் கொடுத்தேன்; அவரோ பரிசுத்த ஆவியினால் உங்களுக்கு ஞானஸ்நானம் கொடுப்பார் என்று பிரசங்கித்தான்.]]></a:t>
+              <a:t><![CDATA[18. And immediately they forsook their nets, and followed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3513,51 +3529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த நாட்களில், இயேசு கலிலேயாவிலுள்ள நாசரேத்தூரிலிருந்து வந்து, யோர்தான் நதியில் யோவானால் ஞானஸ்நானம் பெற்றார்.]]></a:t>
+              <a:t><![CDATA[19. And when he had gone a little farther thence, he saw James the son of Zebedee, and John his brother, who also were in the ship mending their nets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3622,51 +3638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் ஜலத்திலிருந்து கரையேறினவுடனே, வானம் திறக்கப்பட்டதையும், ஆவியானவர் புறாவைப்போல் தம்மேல் இறங்குகிறதையும் கண்டார்.]]></a:t>
+              <a:t><![CDATA[19. And when he had gone a little farther thence, he saw James the son of Zebedee, and John his brother, who also were in the ship mending their nets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3731,51 +3747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் ஜலத்திலிருந்து கரையேறினவுடனே, வானம் திறக்கப்பட்டதையும், ஆவியானவர் புறாவைப்போல் தம்மேல் இறங்குகிறதையும் கண்டார்.]]></a:t>
+              <a:t><![CDATA[20. And immediately he called them: and they left their father Zebedee in the ship with the hired servants, and went after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3840,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும், நீர் என்னுடைய நேச குமாரன், உம்மில் பிரியமாயிருக்கிறேன் என்று, வானத்திலிருந்து ஒரு சத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[20. And immediately he called them: and they left their father Zebedee in the ship with the hired servants, and went after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3949,51 +3965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உடனே ஆவியானவர் அவரை வனாந்தரத்திற்குப் போகும்படி ஏவினார்.]]></a:t>
+              <a:t><![CDATA[21. And they went into Capernaum; and immediately on the sabbath day he entered into the synagogue, and taught.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4058,51 +4074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சீமோனும் அவனோடே இருந்தவர்களும் அவரைப் பின் தொடர்ந்துபோய்,]]></a:t>
+              <a:t><![CDATA[2. As it is written in the prophets, Behold, I send my messenger before your face, which shall prepare your way before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4167,51 +4183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் வனாந்தரத்திலே நாற்பதுநாள் இருந்து, சாத்தானால் சோதிக்கப்பட்டு, அங்கே காட்டு மிருகங்களின் நடுவிலே சஞ்சரித்துக்கொண்டிருந்தார். தேவதூதர்கள் அவருக்கு ஊழியஞ்செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they went into Capernaum; and immediately on the sabbath day he entered into the synagogue, and taught.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4276,51 +4292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் வனாந்தரத்திலே நாற்பதுநாள் இருந்து, சாத்தானால் சோதிக்கப்பட்டு, அங்கே காட்டு மிருகங்களின் நடுவிலே சஞ்சரித்துக்கொண்டிருந்தார். தேவதூதர்கள் அவருக்கு ஊழியஞ்செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And they were astonished at his doctrine: for he taught them as one that had authority, and not as the scribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4385,51 +4401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோவான் காவலில் வைக்கப்பட்ட பின்பு, இயேசு கலிலேயாவிலே வந்து, தேவனுடைய ராஜ்யத்தின் சுவிசேஷத்தைப் பிரசங்கித்து:]]></a:t>
+              <a:t><![CDATA[22. And they were astonished at his doctrine: for he taught them as one that had authority, and not as the scribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4494,51 +4510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காலம் நிறைவேறிற்று, தேவனுடைய ராஜ்யம் சமீபமாயிற்று; மனந்திரும்பி, சுவிசேஷத்தை விசுவாசியுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. And there was in their synagogue a man with an unclean spirit; and he cried out,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4603,51 +4619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காலம் நிறைவேறிற்று, தேவனுடைய ராஜ்யம் சமீபமாயிற்று; மனந்திரும்பி, சுவிசேஷத்தை விசுவாசியுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. Saying, Let us alone; what have we to do with you, you Jesus of Nazareth? are you come to destroy us? I know you who you are, the Holy One of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4712,51 +4728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் கலிலேயாக் கடலோரமாய் நடந்துபோகையில், மீன்பிடிக்கிறவர்களாயிருந்த சீமோனும், அவன் சகோதரன் அந்திரேயாவும் கடலில் வலைபோட்டுக்கொண்டிருக்கிறபோது அவர்களைக் கண்டார்.]]></a:t>
+              <a:t><![CDATA[24. Saying, Let us alone; what have we to do with you, you Jesus of Nazareth? are you come to destroy us? I know you who you are, the Holy One of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4821,51 +4837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் கலிலேயாக் கடலோரமாய் நடந்துபோகையில், மீன்பிடிக்கிறவர்களாயிருந்த சீமோனும், அவன் சகோதரன் அந்திரேயாவும் கடலில் வலைபோட்டுக்கொண்டிருக்கிறபோது அவர்களைக் கண்டார்.]]></a:t>
+              <a:t><![CDATA[25. And Jesus rebuked him, saying, Hold your peace, and come out of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4930,51 +4946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இயேசு அவர்களை நோக்கி: என் பின்னே வாருங்கள், உங்களை மனுஷரைப் பிடிக்கிறவர்களாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[26. And when the unclean spirit had torn him, and cried with a loud voice, he came out of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5039,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இயேசு அவர்களை நோக்கி: என் பின்னே வாருங்கள், உங்களை மனுஷரைப் பிடிக்கிறவர்களாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. And they were all amazed, insomuch that they questioned among themselves, saying, What thing is this? what new doctrine is this? for with authority commands he even the unclean spirits, and they do obey him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5148,51 +5164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உடனே அவர்கள் தங்கள் வலைகளை விட்டு, அவருக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And they were all amazed, insomuch that they questioned among themselves, saying, What thing is this? what new doctrine is this? for with authority commands he even the unclean spirits, and they do obey him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5257,51 +5273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவரைக் கண்டபோது: உம்மை எல்லாரும் தேடுகிறார்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[3. The voice of one crying in the wilderness, Prepare all of you the way of the Lord, make his paths straight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5366,51 +5382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் அவ்விடம் விட்டுச் சற்று அப்புறம் போனபோது, செபதேயுவின் குமாரன் யாக்கோபும் அவன் சகோதரன் யோவானும் படவிலே வலைகளைப் பழுது பார்த்துக்கொண்டிருக்கிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[27. And they were all amazed, insomuch that they questioned among themselves, saying, What thing is this? what new doctrine is this? for with authority commands he even the unclean spirits, and they do obey him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5475,51 +5491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் அவ்விடம் விட்டுச் சற்று அப்புறம் போனபோது, செபதேயுவின் குமாரன் யாக்கோபும் அவன் சகோதரன் யோவானும் படவிலே வலைகளைப் பழுது பார்த்துக்கொண்டிருக்கிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[28. And immediately his fame spread abroad throughout all the region round about Galilee.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5584,51 +5600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உடனே அவர்களையும் அழைத்தார்; அப்பொழுது அவர்கள் தங்கள் தகப்பனாகிய செபெதேயுவைக் கூலியாட்களோடு படவிலே விட்டு அவருக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And forthwith, when they were come out of the synagogue, they entered into the house of Simon and Andrew, with James and John.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5693,51 +5709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உடனே அவர்களையும் அழைத்தார்; அப்பொழுது அவர்கள் தங்கள் தகப்பனாகிய செபெதேயுவைக் கூலியாட்களோடு படவிலே விட்டு அவருக்குப் பின்சென்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And forthwith, when they were come out of the synagogue, they entered into the house of Simon and Andrew, with James and John.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5802,51 +5818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு கப்பர்நகூமுக்குப் போனார்கள். உடனே அவர் ஓய்வுநாளில் ஜெப ஆலயத்திலே பிரவேசித்து, போதகம் பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[30. But Simon's wife's mother lay sick of a fever, and soon they tell him of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5911,51 +5927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு கப்பர்நகூமுக்குப் போனார்கள். உடனே அவர் ஓய்வுநாளில் ஜெப ஆலயத்திலே பிரவேசித்து, போதகம் பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[31. And he came and took her by the hand, and lifted her up; and immediately the fever left her, and she ministered unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6020,51 +6036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் வேதபாரகரைப்போலப் போதியாமல், அதிகாரமுடையவராய் அவர்களுக்குப் போதித்தபடியினால், அவருடைய போதகத்தைக் குறித்து ஜனங்கள் ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And he came and took her by the hand, and lifted her up; and immediately the fever left her, and she ministered unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6129,51 +6145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் வேதபாரகரைப்போலப் போதியாமல், அதிகாரமுடையவராய் அவர்களுக்குப் போதித்தபடியினால், அவருடைய போதகத்தைக் குறித்து ஜனங்கள் ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And at even, when the sun did set, they brought unto him all that were diseased, and them that were possessed with devils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6238,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களுடைய ஜெபஆலயத்திலே அசுத்த ஆவியுள்ள ஒரு மனுஷன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[32. And at even, when the sun did set, they brought unto him all that were diseased, and them that were possessed with devils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6347,51 +6363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன்: ஐயோ! நசரேயனாகிய இயேசுவே, எங்களுக்கும் உமக்கும் என்ன? எங்களைக் கெடுக்கவா வந்தீர்? உம்மை இன்னார் என்று அறிவேன், நீர் தேவனுடைய பரிசுத்தர் என்று சத்தமிட்டான்.]]></a:t>
+              <a:t><![CDATA[33. And all the city was gathered together at the door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6456,51 +6472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவர்களை அவர் நோக்கி: அடுத்த ஊர்களிலும் நான் பிரசங்கம் பண்ணவேண்டுமாதலால், அவ்விடங்களுக்குப் போவோம் வாருங்கள்; இதற்காகவே புறப்பட்டு வந்தேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[3. The voice of one crying in the wilderness, Prepare all of you the way of the Lord, make his paths straight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6565,51 +6581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன்: ஐயோ! நசரேயனாகிய இயேசுவே, எங்களுக்கும் உமக்கும் என்ன? எங்களைக் கெடுக்கவா வந்தீர்? உம்மை இன்னார் என்று அறிவேன், நீர் தேவனுடைய பரிசுத்தர் என்று சத்தமிட்டான்.]]></a:t>
+              <a:t><![CDATA[34. And he healed many that were sick of divers diseases, and cast out many devils; and suffered not the devils to speak, because they knew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6674,51 +6690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதற்கு இயேசு: நீ பேசாமல் இவனை விட்டுப் புறப்பட்டுப்போ என்று அதை அதட்டினார்.]]></a:t>
+              <a:t><![CDATA[34. And he healed many that were sick of divers diseases, and cast out many devils; and suffered not the devils to speak, because they knew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6783,51 +6799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உடனே அந்த அசுத்த ஆவி அவனை அலைக்கழித்து, மிகுந்த சத்தமிட்டு, அவனைவிட்டுப் போய்விட்டது.]]></a:t>
+              <a:t><![CDATA[34. And he healed many that were sick of divers diseases, and cast out many devils; and suffered not the devils to speak, because they knew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6892,51 +6908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உடனே அந்த அசுத்த ஆவி அவனை அலைக்கழித்து, மிகுந்த சத்தமிட்டு, அவனைவிட்டுப் போய்விட்டது.]]></a:t>
+              <a:t><![CDATA[35. And in the morning, rising up a great while before day, he went out, and departed into a solitary place, and there prayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7001,51 +7017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எல்லாரும் ஆச்சரியப்பட்டு: இது என்ன? இந்தப் புதிய உபதேசம் எப்படிப்பட்டது? இவர் அதிகாரத்தோடே அசுத்த ஆவிகளுக்கும் கட்டளையிடுகிறார், அவைகள் இவருக்குக் கீழ்ப்படிகிறதே என்று தங்களுக்குள்ளே ஒருவரோடொருவர் சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And in the morning, rising up a great while before day, he went out, and departed into a solitary place, and there prayed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7110,51 +7126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எல்லாரும் ஆச்சரியப்பட்டு: இது என்ன? இந்தப் புதிய உபதேசம் எப்படிப்பட்டது? இவர் அதிகாரத்தோடே அசுத்த ஆவிகளுக்கும் கட்டளையிடுகிறார், அவைகள் இவருக்குக் கீழ்ப்படிகிறதே என்று தங்களுக்குள்ளே ஒருவரோடொருவர் சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[36. And Simon and they that were with him followed after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7219,51 +7235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எல்லாரும் ஆச்சரியப்பட்டு: இது என்ன? இந்தப் புதிய உபதேசம் எப்படிப்பட்டது? இவர் அதிகாரத்தோடே அசுத்த ஆவிகளுக்கும் கட்டளையிடுகிறார், அவைகள் இவருக்குக் கீழ்ப்படிகிறதே என்று தங்களுக்குள்ளே ஒருவரோடொருவர் சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[37. And when they had found him, they said unto him, All men seek for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7328,51 +7344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதுமுதல் அவருடைய கீர்த்தி கலிலேயா நாடெங்கும் பிரசித்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[38. And he said unto them, Let us go into the next towns, that I may preach there also: for therefore came I forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7437,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உடனே அவர்கள் ஜெப ஆலயத்தை விட்டுப் புறப்பட்டு, யாக்கோபோடும் யோவானோடுங்கூட, சீமோன் அந்திரேயா என்பவர்களுடைய வீட்டில் பிரவேசித்தார்கள்;]]></a:t>
+              <a:t><![CDATA[38. And he said unto them, Let us go into the next towns, that I may preach there also: for therefore came I forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7546,51 +7562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உடனே அவர்கள் ஜெப ஆலயத்தை விட்டுப் புறப்பட்டு, யாக்கோபோடும் யோவானோடுங்கூட, சீமோன் அந்திரேயா என்பவர்களுடைய வீட்டில் பிரவேசித்தார்கள்;]]></a:t>
+              <a:t><![CDATA[39. And he preached in their synagogues throughout all Galilee, and cast out devils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7655,51 +7671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவர்களை அவர் நோக்கி: அடுத்த ஊர்களிலும் நான் பிரசங்கம் பண்ணவேண்டுமாதலால், அவ்விடங்களுக்குப் போவோம் வாருங்கள்; இதற்காகவே புறப்பட்டு வந்தேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[3. The voice of one crying in the wilderness, Prepare all of you the way of the Lord, make his paths straight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7764,51 +7780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அங்கே சீமோனுடைய மாமி ஜுரமாய்க் கிடந்தாள்; உடனே அவர்கள் அவளைக்குறித்து அவருக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And he preached in their synagogues throughout all Galilee, and cast out devils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7873,51 +7889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அங்கே சீமோனுடைய மாமி ஜுரமாய்க் கிடந்தாள்; உடனே அவர்கள் அவளைக்குறித்து அவருக்குச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[40. And there came a leper to him, beseeching him, and kneeling down to him, and saying unto him, If you will, you can make me clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7982,51 +7998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர் கிட்டப்போய், அவள் கையைப் பிடித்து, அவளைத் தூக்கிவிட்டார்; உடனே ஜுரம் அவளை விட்டு நீங்கிற்று; அப்பொழுது அவள் அவர்களுக்குப் பணிவிடைசெய்தாள்.]]></a:t>
+              <a:t><![CDATA[40. And there came a leper to him, beseeching him, and kneeling down to him, and saying unto him, If you will, you can make me clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8091,51 +8107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர் கிட்டப்போய், அவள் கையைப் பிடித்து, அவளைத் தூக்கிவிட்டார்; உடனே ஜுரம் அவளை விட்டு நீங்கிற்று; அப்பொழுது அவள் அவர்களுக்குப் பணிவிடைசெய்தாள்.]]></a:t>
+              <a:t><![CDATA[41. And Jesus, moved with compassion, put forth his hand, and touched him, and says unto him, I will; be you clean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8200,51 +8216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. சாயங்காலமாகிச் சூரியன் அஸ்தமித்தபோது, சகல பிணியாளிகளையும், பிசாசுபிடித்தவர்களையும், அவரிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[42. And as soon as he had spoken, immediately the leprosy departed from him, and he was cleansed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8309,51 +8325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பட்டணத்தார் எல்லாரும் வீட்டு வாசலுக்கு முன்பாகக் கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[43. And he strictly charged him, and forthwith sent him away;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8418,51 +8434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பலவிதமான வியாதிகளால் உபத்திரவப்பட்டிருந்த அநேகரை அவர் சொஸ்தமாக்கி, அநேகம் பிசாசுகளையும் துரத்திவிட்டார்; அந்தப் பிசாசுகள் தம்மை அறிந்திருந்தபடியால், அவைகள் பேசுகிறதற்கு அவர் இடங்கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[44. And says unto him, See you say nothing to any man: but go your way, show yourself to the priest, and offer for your cleansing those things which Moses commanded, for a testimony unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8527,51 +8543,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பலவிதமான வியாதிகளால் உபத்திரவப்பட்டிருந்த அநேகரை அவர் சொஸ்தமாக்கி, அநேகம் பிசாசுகளையும் துரத்திவிட்டார்; அந்தப் பிசாசுகள் தம்மை அறிந்திருந்தபடியால், அவைகள் பேசுகிறதற்கு அவர் இடங்கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[44. And says unto him, See you say nothing to any man: but go your way, show yourself to the priest, and offer for your cleansing those things which Moses commanded, for a testimony unto them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And says unto him, See you say nothing to any man: but go your way, show yourself to the priest, and offer for your cleansing those things which Moses commanded, for a testimony unto them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. But he went out, and began to publish it much, and to blaze abroad the matter, insomuch that Jesus could no more openly enter into the city, but was without in desert places: and they came to him from every quarter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8636,51 +8870,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. கலிலேயா நாடெங்கும் அவர்களுடைய ஜெபஆலயங்களில் அவர் பிரசங்கம் பண்ணிக்கொண்டும், பிசாசுகளைத் துரத்திக்கொண்டும் இருந்தார்.]]></a:t>
+              <a:t><![CDATA[4. John did baptize in the wilderness, and preach the baptism of repentance for the remission of sins.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. But he went out, and began to publish it much, and to blaze abroad the matter, insomuch that Jesus could no more openly enter into the city, but was without in desert places: and they came to him from every quarter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. But he went out, and began to publish it much, and to blaze abroad the matter, insomuch that Jesus could no more openly enter into the city, but was without in desert places: and they came to him from every quarter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8745,51 +9197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அப்பொழுது குஷ்டரோகி ஒருவன் அவரிடத்தில் வந்து, அவர் முன்பாக முழங்கால்படியிட்டு: உமக்குச் சித்தமானால் என்னைச் சுத்தமாக்க உம்மால் ஆகும் என்று வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[4. John did baptize in the wilderness, and preach the baptism of repentance for the remission of sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8824,51 +9276,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474469696" r:id="rId1"/>
+    <p:sldLayoutId id="2478617165" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9460,54 +9912,86 @@
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9620,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইচ্ছে করলে আমাকে ভাল করে দিতে পারেন৷’]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது யூதேயா தேசத்தார் அனைவரும் எருசலேம் நகரத்தார் யாவரும், அவனிடத்திற்குப்போய், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. যীশু তার প্রতি মমতায় পূর্ণ হয়ে হাত বাড়িয়ে তাকে স্পর্শ করে বললেন, ‘আমি তা-ই চাই, তুমি ভাল]]></a:t>
+              <a:t><![CDATA[பாவங்களை அறிக்கையிட்டு, யோர்தான் நதியில் அவனால் ஞானஸ்நானம் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে যাও৷’]]></a:t>
+              <a:t><![CDATA[6. யோவான் ஒட்டகமயிர் உடையைத் தரித்து, தன் அரையில் வார்கச்சையைக் கட்டிக்கொண்டவனாயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. আর সঙ্গে সঙ্গে তার কুষ্ঠ রোগ তাকে ছেড়ে গেল এবং সে সুস্থ হল৷]]></a:t>
+              <a:t><![CDATA[வெட்டுக்கிளியையும் காட்டுத்தேனையும் புசிக்கிறவனாயும் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. যীশু তাকে তখনই বিদায় দিলেন৷]]></a:t>
+              <a:t><![CDATA[7. அவன்: என்னிலும் வல்லவர் ஒருவர் எனக்குப்பின் வருகிறார், அவருடைய பாதரட்சைகளின் வாரைக் குனிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. তিনি তাকে দৃঢ়ভাবে বললেন, ‘দেখ, একথা কাউকে বলো না, কিন্তু যাজকের কাছে নিজেকে দেখাও এবং কুষ্ঠরোগ]]></a:t>
+              <a:t><![CDATA[அவிழ்க்கிறதற்கும் நான் பாத்திரன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে সুস্থ হওযার জন্য মোশির বিধান অনুযায়ী ঈশ্বরকে উপহার দাও, এতে সকলে জানতে পারবে য়ে তুমি সম্পূর্ণ]]></a:t>
+              <a:t><![CDATA[8. நான் ஜலத்தினால் உங்களுக்கு ஞானஸ்நானம் கொடுத்தேன்; அவரோ பரிசுத்த ஆவியினால் உங்களுக்கு ஞானஸ்நானம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুস্থ হয়েছ৷’]]></a:t>
+              <a:t><![CDATA[கொடுப்பார் என்று பிரசங்கித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. কিন্তু সে বাইরে গিয়ে তার সুস্থ হওযার কথা এত বেশী প্রচার করতে ও চারদিকে বলতে লাগল য়ে যীশু আর]]></a:t>
+              <a:t><![CDATA[9. அந்த நாட்களில், இயேசு கலிலேயாவிலுள்ள நாசரேத்தூரிலிருந்து வந்து, யோர்தான் நதியில் யோவானால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রকাশ্যে কোন শহরে প্রবেশ করতে পারলেন না৷ কাজেই তিনি শহরের বাইরে নির্জনে থেকে গেলেন আর লোকরা চারদিক]]></a:t>
+              <a:t><![CDATA[ஞானஸ்நானம் பெற்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. পরের দিন ভোর হবার আগে, রাত থাকতে থাকতে তিনি বাড়ি থেকে বেরিয়ে পড়লেন আর নির্জন স্থানে গিয়ে]]></a:t>
+              <a:t><![CDATA[1. தேவனுடைய குமாரனாகிய இயேசு கிறிஸ்துவினுடைய சுவிசேஷத்தின் ஆரம்பம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে তাঁর কাছে আসতে লাগল৷]]></a:t>
+              <a:t><![CDATA[10. அவர் ஜலத்திலிருந்து கரையேறினவுடனே, வானம் திறக்கப்பட்டதையும், ஆவியானவர் புறாவைப்போல் தம்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ঈশ্বর পুত্র যীশু খ্রীষ্টের সুসমাচারের সুচনা:]]></a:t>
+              <a:t><![CDATA[இறங்குகிறதையும் கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ভাববাদী যিশাইয়র পুস্তকে য়েমন লেখা আছে, ‘শোন! আমি নিজের সহায়কে তোমার আগে পাঠাবো৷ সে তোমার জন্য]]></a:t>
+              <a:t><![CDATA[11. அன்றியும், நீர் என்னுடைய நேச குமாரன், உம்மில் பிரியமாயிருக்கிறேன் என்று, வானத்திலிருந்து ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পথ প্রস্তুত করবে৷’ মালাখি 3:1]]></a:t>
+              <a:t><![CDATA[சத்தம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ‘মরুপ্রান্তরে একজনের রব ঘোষণা করছে, ‘তোমরা প্রভুর জন্য পথ প্রস্তুত কর, তাঁর জন্য পথ সরল কর৷”]]></a:t>
+              <a:t><![CDATA[12. உடனே ஆவியானவர் அவரை வனாந்தரத்திற்குப் போகும்படி ஏவினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিশাইয় 40:3]]></a:t>
+              <a:t><![CDATA[13. அவர் வனாந்தரத்திலே நாற்பதுநாள் இருந்து, சாத்தானால் சோதிக்கப்பட்டு, அங்கே காட்டு மிருகங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তাই বাপ্তিস্মদাতা য়োহন এলেন, তিনি মরুপ্রান্তরে লোকদের বাপ্তাইজকরছিলেন৷ তিনি প্রচার করেছিলেন য়েন]]></a:t>
+              <a:t><![CDATA[நடுவிலே சஞ்சரித்துக்கொண்டிருந்தார். தேவதூதர்கள் அவருக்கு ஊழியஞ்செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকেরা পাপের ক্ষমা পাবার জন্য মন-ফেরায় ও বাপ্তিস্ম নেয়৷]]></a:t>
+              <a:t><![CDATA[14. யோவான் காவலில் வைக்கப்பட்ட பின்பு, இயேசு கலிலேயாவிலே வந்து, தேவனுடைய ராஜ்யத்தின் சுவிசேஷத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তাতে যিহূদিযা ও জেরুশালেমের সমস্ত মানুষ তাঁর কাছে য়েতে শুরু করল৷ তারা নিজের নিজের পাপ স্বীকার]]></a:t>
+              <a:t><![CDATA[பிரசங்கித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে যর্দন নদীতে তাঁর কাছে বাপ্তাইজ হতে লাগল৷]]></a:t>
+              <a:t><![CDATA[15. காலம் நிறைவேறிற்று, தேவனுடைய ராஜ்யம் சமீபமாயிற்று; மனந்திரும்பி, சுவிசேஷத்தை விசுவாசியுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রার্থনায় কাটালেন৷]]></a:t>
+              <a:t><![CDATA[2. இதோ, நான் என் தூதனை உமக்கு முன்பாக அனுப்புகிறேன், அவன் உமக்கு முன்னே போய், உமக்கு வழியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. য়োহন উটের লোমের তৈরী কাপড় পরতেন৷ তাঁর কোমরে চামড়ার কোমর বন্ধনী ছিল এবং তিনি পঙ্গপাল ও বনমধু]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খেতেন৷]]></a:t>
+              <a:t><![CDATA[16. அவர் கலிலேயாக் கடலோரமாய் நடந்துபோகையில், மீன்பிடிக்கிறவர்களாயிருந்த சீமோனும், அவன் சகோதரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তিনি প্রচার করতেন, ‘আমার পরে এমন একজন আসছেন, যিনি আমার থেকে শক্তিমান, আমি নীচু হয়ে তাঁর পায়ের]]></a:t>
+              <a:t><![CDATA[அந்திரேயாவும் கடலில் வலைபோட்டுக்கொண்டிருக்கிறபோது அவர்களைக் கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জুতোর ফিতে খোলার য়োগ্য নই৷]]></a:t>
+              <a:t><![CDATA[17. இயேசு அவர்களை நோக்கி: என் பின்னே வாருங்கள், உங்களை மனுஷரைப் பிடிக்கிறவர்களாக்குவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আমি তোমাদের জলে বাপ্তাইজ করলাম কিন্তু তিনি তোমাদের পবিত্র আত্মায় বাপ্তাইজ করবেন৷’]]></a:t>
+              <a:t><![CDATA[18. உடனே அவர்கள் தங்கள் வலைகளை விட்டு, அவருக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. সেই সময় যীশু গালীলের নাসরত্ থেকে এলেন আর য়োহন তাঁকে যর্দন নদীতে বাপ্তাইজ করলেন৷]]></a:t>
+              <a:t><![CDATA[19. அவர் அவ்விடம் விட்டுச் சற்று அப்புறம் போனபோது, செபதேயுவின் குமாரன் யாக்கோபும் அவன் சகோதரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. জল থেকে ওঠার সঙ্গে সঙ্গে তিনি দেখলেন, আকাশ দুভাগ হয়ে গেল এবং পবিত্র আত্মা কপোতের মতো তাঁর ওপর]]></a:t>
+              <a:t><![CDATA[யோவானும் படவிலே வலைகளைப் பழுது பார்த்துக்கொண்டிருக்கிறதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেমে আসছেন৷]]></a:t>
+              <a:t><![CDATA[20. உடனே அவர்களையும் அழைத்தார்; அப்பொழுது அவர்கள் தங்கள் தகப்பனாகிய செபெதேயுவைக் கூலியாட்களோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আর স্বর্গ থেকে এই রব শোনা গেল, ‘তুমিই আমার প্রিয় পুত্র৷ আমি তোমাতে খুবই সন্তুষ্ট৷’]]></a:t>
+              <a:t><![CDATA[படவிலே விட்டு அவருக்குப் பின்சென்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এরপরই আত্মা যীশুকে প্রান্তরে নিয়ে গেলেন৷]]></a:t>
+              <a:t><![CDATA[21. பின்பு கப்பர்நகூமுக்குப் போனார்கள். உடனே அவர் ஓய்வுநாளில் ஜெப ஆலயத்திலே பிரவேசித்து, போதகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. শিমোন ও তাঁর সঙ্গী যাঁরা যীশুর সঙ্গে ছিলেন, তাঁকে খুঁজতে বেরিয়ে পড়লেন৷]]></a:t>
+              <a:t><![CDATA[ஆயத்தம்பண்ணுவான் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সেখানে তিনি চল্লিশ দিন ছিলেন, সেই সময় শয়তান তাঁকে প্রলুধ্ধ করছিল৷ তিনি বন্য পশুদের সঙ্গে]]></a:t>
+              <a:t><![CDATA[பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকতেন আর স্বর্গদূতরা এসে তাঁর সেবা করতেন৷]]></a:t>
+              <a:t><![CDATA[22. அவர் வேதபாரகரைப்போலப் போதியாமல், அதிகாரமுடையவராய் அவர்களுக்குப் போதித்தபடியினால், அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. য়োহন কারাগারে বন্দী হবার পর যীশু গালীলে গেলেন; আর সেখানে তিনি ঈশ্বরের সুসমাচার প্রচার করলেন৷]]></a:t>
+              <a:t><![CDATA[போதகத்தைக் குறித்து ஜனங்கள் ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. যীশু বললেন, ‘সময় এসে গেছে; ঈশ্বরের রাজ্য খুব কাছে৷ তোমরা পাপের পথ থেকে মন ফেরাও এবং ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[23. அவர்களுடைய ஜெபஆலயத்திலே அசுத்த ஆவியுள்ள ஒரு மனுஷன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুসমাচারে বিশ্বাস কর৷’]]></a:t>
+              <a:t><![CDATA[24. அவன்: ஐயோ! நசரேயனாகிய இயேசுவே, எங்களுக்கும் உமக்கும் என்ன? எங்களைக் கெடுக்கவா வந்தீர்? உம்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. গালীল হ্রদের পাশ দিয়ে য়েতে য়েতে যীশু শিমোন এবং তার ভাই আন্দরিয়কে হ্রদে জাল ফেলতে দেখলেন,]]></a:t>
+              <a:t><![CDATA[இன்னார் என்று அறிவேன், நீர் தேவனுடைய பரிசுத்தர் என்று சத்தமிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণ তাঁরা মাছ ধরতেন৷]]></a:t>
+              <a:t><![CDATA[25. அதற்கு இயேசு: நீ பேசாமல் இவனை விட்டுப் புறப்பட்டுப்போ என்று அதை அதட்டினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যীশু তাঁদের বললেন, ‘ওহে তোমরা আমার সঙ্গে এস, আমি তোমাদের মাছ নয়, ঈশ্বরের জন্য মানুষ ধরতে]]></a:t>
+              <a:t><![CDATA[26. உடனே அந்த அசுத்த ஆவி அவனை அலைக்கழித்து, மிகுந்த சத்தமிட்டு, அவனைவிட்டுப் போய்விட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শেখাব৷’]]></a:t>
+              <a:t><![CDATA[27. எல்லாரும் ஆச்சரியப்பட்டு: இது என்ன? இந்தப் புதிய உபதேசம் எப்படிப்பட்டது? இவர் அதிகாரத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আর তখনই শিমোন এবং আন্দরিয় তাঁদের জাল ফেলে রেখে যীশুকে অনুসরণ করলেন৷]]></a:t>
+              <a:t><![CDATA[அசுத்த ஆவிகளுக்கும் கட்டளையிடுகிறார், அவைகள் இவருக்குக் கீழ்ப்படிகிறதே என்று தங்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. পরে যীশুকে দেখতে পেয়ে বললেন, ‘সবাই আপনার খোঁজ করছে৷’]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருக்கு வழியை ஆயத்தப்படுத்துங்கள், அவருக்குப் பாதைகளைச் செவ்வைபண்ணுங்கள், என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. এরপর তিনি কিছুটা দূর গালীল হ্রদের পাশ দিয়ে এগিয়ে গেলে সিবদিয়ের ছেলে যাকোব ও তার ভাই য়োহনকে]]></a:t>
+              <a:t><![CDATA[ஒருவரோடொருவர் சொல்லிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখতে পেলেন৷ তাঁরা তাঁদের নৌকায় বসে জাল ঠিক করছিলেন৷]]></a:t>
+              <a:t><![CDATA[28. அதுமுதல் அவருடைய கீர்த்தி கலிலேயா நாடெங்கும் பிரசித்தமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. যীশু তাদের ডাকলেন,তাঁরাও সঙ্গে সঙ্গে তাঁদের বাবা সিবদিয়কে ভাড়াটে মজুরদের সঙ্গে নৌকায় রেখে]]></a:t>
+              <a:t><![CDATA[29. உடனே அவர்கள் ஜெப ஆலயத்தை விட்டுப் புறப்பட்டு, யாக்கோபோடும் யோவானோடுங்கூட, சீமோன் அந்திரேயா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যীশুর সঙ্গে চললেন৷]]></a:t>
+              <a:t><![CDATA[என்பவர்களுடைய வீட்டில் பிரவேசித்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. এরপর তাঁরা কফরনাহূম শহরে গেলেন৷ পরদিন শনিবার সকালে, অর্থাত্ বিশ্রামবারে তিনি সমাজ-গৃহে গিয়ে]]></a:t>
+              <a:t><![CDATA[30. அங்கே சீமோனுடைய மாமி ஜுரமாய்க் கிடந்தாள்; உடனே அவர்கள் அவளைக்குறித்து அவருக்குச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের শিক্ষা দিতে শুরু করলেন৷]]></a:t>
+              <a:t><![CDATA[31. அவர் கிட்டப்போய், அவள் கையைப் பிடித்து, அவளைத் தூக்கிவிட்டார்; உடனே ஜுரம் அவளை விட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. যীশুর শিক্ষা শুনে সবাই আশ্চর্য় হলেন, কারণ তিনি ব্যবস্থার শিক্ষকের মতো নয় কিন্তু সম্পূর্ণ]]></a:t>
+              <a:t><![CDATA[நீங்கிற்று; அப்பொழுது அவள் அவர்களுக்குப் பணிவிடைசெய்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কর্ত্তৃত্ব সম্পন্ন ব্যক্তির মতোই শিক্ষা দিতেন৷]]></a:t>
+              <a:t><![CDATA[32. சாயங்காலமாகிச் சூரியன் அஸ்தமித்தபோது, சகல பிணியாளிகளையும், பிசாசுபிடித்தவர்களையும், அவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. সেই সমাজ-গৃহে হঠাত্ অশুচি আত্মায় পাওযা এক ব্যক্তি চেঁচিয়ে বলল,]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ‘হে নাসরতীয় যীশু! আপনি আমাদের কাছে কি চান? আপনি কি আমাদের ধ্বংস করতে এসেছেন? আমি জানি আপনি কে,]]></a:t>
+              <a:t><![CDATA[33. பட்டணத்தார் எல்லாரும் வீட்டு வாசலுக்கு முன்பாகக் கூடிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. কিন্তু তিনি তাদের বললেন, ‘চল, আমরা অন্য শহরে যাই৷ য়েন সেখানেও আমি প্রচার করতে পারি, কারণ সেই]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்திலே கூப்பிடுகிறவனுடைய சத்தம் உண்டாகும் என்றும், தீர்க்கதரிசன ஆகமங்களில் எழுதியிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনি ঈশ্বরের সেই পবিত্র ব্যক্তি!’]]></a:t>
+              <a:t><![CDATA[34. பலவிதமான வியாதிகளால் உபத்திரவப்பட்டிருந்த அநேகரை அவர் சொஸ்தமாக்கி, அநேகம் பிசாசுகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. কিন্তু যীশু তাকে ধমক দিয়ে বললেন, ‘চুপ কর! এই লোকটার ভেতর থেকে বেরিয়ে এসো!’]]></a:t>
+              <a:t><![CDATA[துரத்திவிட்டார்; அந்தப் பிசாசுகள் தம்மை அறிந்திருந்தபடியால், அவைகள் பேசுகிறதற்கு அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. সঙ্গে সঙ্গে সেই অশুচি আত্মা ঐ লোকটাকে দুমড়ে মুচড়ে প্রচণ্ড জোরে চিত্‌কার করে লোকটির মধ্যে থেকে]]></a:t>
+              <a:t><![CDATA[இடங்கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেরিয়ে এল৷]]></a:t>
+              <a:t><![CDATA[35. அவர் அதிகாலையில், இருட்டோடே எழுந்து புறப்பட்டு, வனாந்தரமான ஓரிடத்திற்குப்போய், அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. এতে প্রত্যেকে অবাক হয়ে নিজেদের মধ্যে বলাবলি করতে লাগল, ‘এ কি ব্যাপার? এটা কি একটা নতুন শিক্ষা?]]></a:t>
+              <a:t><![CDATA[ஜெபம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্পূর্ণ কর্ত্তৃত্বের সঙ্গে তিনি শিক্ষা দেন, এমনকি অশুচি আত্মাদের আদেশ করেন এবং তারা তাঁর আদেশ]]></a:t>
+              <a:t><![CDATA[36. சீமோனும் அவனோடே இருந்தவர்களும் அவரைப் பின் தொடர்ந்துபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মানে৷’]]></a:t>
+              <a:t><![CDATA[37. அவரைக் கண்டபோது: உம்மை எல்லாரும் தேடுகிறார்கள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. আর গালীলের সমস্ত অঞ্চলে তাঁর কথা ছড়িয়ে পড়ল৷]]></a:t>
+              <a:t><![CDATA[38. அவர்களை அவர் நோக்கி: அடுத்த ஊர்களிலும் நான் பிரசங்கம் பண்ணவேண்டுமாதலால், அவ்விடங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. তখন যীশু ও তাঁর শিষ্যরা সমাজ-গৃহ ছেড়ে যাকোব এবং য়োহনকে সঙ্গে নিয়ে সোজা শিমোন এবং আন্দরিয়ের]]></a:t>
+              <a:t><![CDATA[போவோம் வாருங்கள்; இதற்காகவே புறப்பட்டு வந்தேன் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাড়িতে গেলেন৷৷]]></a:t>
+              <a:t><![CDATA[39. கலிலேயா நாடெங்கும் அவர்களுடைய ஜெபஆலயங்களில் அவர் பிரசங்கம் பண்ணிக்கொண்டும், பிசாசுகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্যই আমি এসেছি৷’]]></a:t>
+              <a:t><![CDATA[பிரகாரமாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. সেখানে শিমোনের শাশুড়ী জ্বরে শয্যাশায়ী ছিলেন৷ তাঁরা সঙ্গে সঙ্গে শিমোনের শাশুড়ীর জ্বরের কথা]]></a:t>
+              <a:t><![CDATA[துரத்திக்கொண்டும் இருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যীশুকে বললেন৷]]></a:t>
+              <a:t><![CDATA[40. அப்பொழுது குஷ்டரோகி ஒருவன் அவரிடத்தில் வந்து, அவர் முன்பாக முழங்கால்படியிட்டு: உமக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. যীশু তাঁর কাছে গেলেন এবং তাঁর হাত ধরে উঠিয়ে বসালেন, সঙ্গে সঙ্গে তাঁর জ্বর ছেড়ে গেল এবং তিনি]]></a:t>
+              <a:t><![CDATA[சித்தமானால் என்னைச் சுத்தமாக்க உம்மால் ஆகும் என்று வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁদের সেবা করতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[41. இயேசு மனதுருகி, கையை நீட்டி, அவனைத் தொட்டு: எனக்குச் சித்தமுண்டு, சுத்தமாகு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. সূর্য় অস্ত যাওযার পর সন্ধ্যে হলে, লোকেরা অনেক অসুস্থ ও ভূতে পাওযা লোককে যীশুর কাছে নিয়ে এল৷]]></a:t>
+              <a:t><![CDATA[42. இப்படி அவர் சொன்னவுடனே, குஷ்டரோகம் அவனை விட்டு நீங்கிற்று, அவன் சுத்தமானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. আর শহরের সমস্ত লোক সেই বাড়ির দরজায় জমা হল৷]]></a:t>
+              <a:t><![CDATA[43. அப்பொழுது அவர் அவனை நோக்கி: நீ இதை ஒருவருக்கும் சொல்லாதபடிக்கு எச்சரிக்கையாயிரு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. তিনি বহু অসুস্থ রোগীকে নানা প্রকার রোগ থেকে সুস্থ করলেন এবং লোকদের মধ্যে থেকে বহু ভূত তাড়ালেন৷]]></a:t>
+              <a:t><![CDATA[44. ஆயினும் நீ போய், ஆசாரியனுக்கு உன்னைக் காண்பித்து, நீ சுத்தமானதினிமித்தம் மோசே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +19740,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু তিনি ভুতদের কোন কথা বলতে দিলেন না, কারণ তারা তাঁকে চিনত৷]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டிருக்கிறவைகளை அவர்களுக்குச் சாட்சியாகச் செலுத்து என்று கண்டிப்பாய்ச் சொல்லி, உடனே அவனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனுப்பிவிட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. அவனோ புறப்பட்டுப் போய்: இந்தச் சங்கதி எங்கும் விளங்கும்படியாகப் பிரசித்தம் பண்ணத்தொடங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +20136,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. তাই তিনি সমস্ত গালীল প্রদেশে বিভিন্ন সমাজ-গৃহে গিয়ে প্রচার করতে ও ভূত ছাড়াতে লাগলেন৷]]></a:t>
+              <a:t><![CDATA[4. யோவான் வனாந்தரத்தில் ஞானஸ்நானங்கொடுத்து, பாவமன்னிப்புக்கென்று மனந்திரும்புதலுக்கேற்ற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதினால் அவர் வெளியரங்கமாய் பட்டணத்தில் எங்கும் பிரவேசிக்கக்கூடாமல், வெளியே வனாந்தரமான இடங்களில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தங்கியிருந்தார்; எத்திசையிலுமிருந்து ஜனங்கள் அவரிடத்திற்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. একদিন এক কুষ্ঠরোগী তাঁর কাছে এসে হাঁটু গেড়ে বিনীতভাবে তাঁর সাহায্য চাইল৷ সে যীশুকে বলল, ‘আপনি]]></a:t>
+              <a:t><![CDATA[ஞானஸ்நானத்தைக் குறித்துப் பிரசங்கம் பண்ணிக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19581,91 +20593,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மாற்கு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +20703,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19866,51 +20878,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>77</Slides>
+  <Slides>81</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>