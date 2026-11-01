--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -9276,51 +9276,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478617165" r:id="rId1"/>
+    <p:sldLayoutId id="2482544046" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -20593,91 +20593,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மாற்கு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20703,51 +20703,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>