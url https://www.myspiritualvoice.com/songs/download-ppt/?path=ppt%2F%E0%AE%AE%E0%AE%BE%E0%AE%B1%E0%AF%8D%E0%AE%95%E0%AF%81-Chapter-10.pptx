--- v0 (2026-08-03)
+++ v1 (2026-11-01)
@@ -161,50 +161,92 @@
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -270,50 +312,71 @@
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -496,53 +559,74 @@
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
-  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -602,51 +686,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதினிமித்தம் புருஷனானவன் தன் தகப்பனையும் தாயையும் விட்டுத் தன் மனைவியோடே இசைந்திருப்பான்;]]></a:t>
+              <a:t><![CDATA[5. And Jesus answered and said unto them, For the hardness of your heart he wrote you this precept.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And Jesus stood still, and commanded him to be called. And they call the blind man, saying unto him, Be of good comfort, rise; he calls you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. And Jesus stood still, and commanded him to be called. And they call the blind man, saying unto him, Be of good comfort, rise; he calls you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. And he, casting away his garment, rose, and came to Jesus.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And Jesus answered and said unto him, What will you that I should do unto you? The blind man said unto him, Lord, that I might receive my sight.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. And Jesus answered and said unto him, What will you that I should do unto you? The blind man said unto him, Lord, that I might receive my sight.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. And Jesus said unto him, Go your way; your faith has made you whole. And immediately he received his sight, and followed Jesus in the way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. And Jesus said unto him, Go your way; your faith has made you whole. And immediately he received his sight, and followed Jesus in the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -711,51 +1558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் இருவரும் ஒரே மாம்சமாயிருப்பார்கள்; இவ்விதமாய் அவர்கள் இருவராயிராமல் ஒரே மாம்சமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Jesus answered and said unto them, For the hardness of your heart he wrote you this precept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -820,51 +1667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் தேவன் இணைத்ததை மனுஷன் பிரிக்காதிருக்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. But from the beginning of the creation God made them male and female.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -929,51 +1776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு வீட்டிலே அவருடைய சீஷர்கள் அந்தக் காரியத்தைக்குறித்து மறுபடியும் அவரிடத்தில் விசாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For this cause shall a man leave his father and mother, and cleave to his wife;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1038,51 +1885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: எவனாகிலும் தன் மனைவியைத் தள்ளிவிட்டு, வேறொருத்தியை விவாகம்பண்ணினால், அவன் அவளுக்கு விரோதமாய் விபசாரஞ்செய்கிறவனாயிருப்பான்;]]></a:t>
+              <a:t><![CDATA[8. And they two shall be one flesh: so then they are no more two, but one flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1147,51 +1994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்: எவனாகிலும் தன் மனைவியைத் தள்ளிவிட்டு, வேறொருத்தியை விவாகம்பண்ணினால், அவன் அவளுக்கு விரோதமாய் விபசாரஞ்செய்கிறவனாயிருப்பான்;]]></a:t>
+              <a:t><![CDATA[8. And they two shall be one flesh: so then they are no more two, but one flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1256,51 +2103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனைவியும் தன் புருஷனைத் தள்ளிவிட்டு, வேறொருவனை விவாகம்பண்ணினால், விபசாரஞ்செய்கிறவளாயிருப்பாள் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. What therefore God has joined together, let not man put asunder.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1365,51 +2212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனைவியும் தன் புருஷனைத் தள்ளிவிட்டு, வேறொருவனை விவாகம்பண்ணினால், விபசாரஞ்செய்கிறவளாயிருப்பாள் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And in the house his disciples asked him again of the same matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1474,51 +2321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது, சிறு பிள்ளைகளை அவர் தொடும்படிக்கு அவர்களை அவரிடத்தில் கொண்டுவந்தார்கள்; கொண்டுவந்தவர்களைச் சீஷர்கள் அதட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And in the house his disciples asked him again of the same matter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1583,51 +2430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது, சிறு பிள்ளைகளை அவர் தொடும்படிக்கு அவர்களை அவரிடத்தில் கொண்டுவந்தார்கள்; கொண்டுவந்தவர்களைச் சீஷர்கள் அதட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And he says unto them, Whosoever shall put away his wife, and marry another, commits adultery against her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1692,51 +2539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர் அவ்விடம் விட்டெழுந்து, யோர்தானுக்கு அக்கரையிலுள்ள தேசத்தின் வழியாய் யூதேயாவின் எல்லைகளில் வந்தார். ஜனங்கள் மறுபடியும் அவரிடத்தில் கூடிவந்தார்கள். அவர் தம்முடைய வழக்கத்தின்படியே அவர்களுக்குப் போதித்தார்.]]></a:t>
+              <a:t><![CDATA[1. And he arose from thence, and comes into the coasts of Judaea by the farther side of Jordan: and the people resort unto him again; and, as he was known, he taught them again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1801,51 +2648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு அதைக்கண்டு விசனமடைந்து: சிறு பிள்ளைகள் என்னிடத்தில் வருகிறதற்கு இடங்கொடுங்கள்; அவர்களைத் தடைபண்ணாதிருங்கள்; தேவனுடைய ராஜ்யம் அப்படிப்பட்டவர்களுடையது.]]></a:t>
+              <a:t><![CDATA[11. And he says unto them, Whosoever shall put away his wife, and marry another, commits adultery against her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1910,51 +2757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இயேசு அதைக்கண்டு விசனமடைந்து: சிறு பிள்ளைகள் என்னிடத்தில் வருகிறதற்கு இடங்கொடுங்கள்; அவர்களைத் தடைபண்ணாதிருங்கள்; தேவனுடைய ராஜ்யம் அப்படிப்பட்டவர்களுடையது.]]></a:t>
+              <a:t><![CDATA[12. And if a woman shall put away her husband, and be married to another, she commits adultery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2019,51 +2866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எவனாகிலும் சிறு பிள்ளையைப்போல் தேவனுடைய ராஜ்யத்தை ஏற்றுக்கொள்ளாவிட்டால், அவன் அதில் பிரவேசிப்பதில்லையென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. And if a woman shall put away her husband, and be married to another, she commits adultery.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2128,51 +2975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எவனாகிலும் சிறு பிள்ளையைப்போல் தேவனுடைய ராஜ்யத்தை ஏற்றுக்கொள்ளாவிட்டால், அவன் அதில் பிரவேசிப்பதில்லையென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. And they brought young children to him, that he should touch them: and his disciples rebuked those that brought them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2237,51 +3084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களை அணைத்துக்கொண்டு, அவர்கள்மேல் கைகளை வைத்து, அவர்களை ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[13. And they brought young children to him, that he should touch them: and his disciples rebuked those that brought them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2346,51 +3193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு, அவர் புறப்பட்டு வழியிலே போகையில், ஒருவன் ஓடிவந்து, அவருக்கு முன்பாக முழங்கால்படியிட்டு: நல்ல போதகரே நித்திய ஜீவனைச் சுதந்தரித்துக்கொள்ளும்படி நான் என்னசெய்யவேண்டும் என்று கேட்டான்;]]></a:t>
+              <a:t><![CDATA[14. But when Jesus saw it, he was much displeased, and said unto them, Suffer the little children to come unto me, and forbid them not: for of such is the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2455,51 +3302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்பு, அவர் புறப்பட்டு வழியிலே போகையில், ஒருவன் ஓடிவந்து, அவருக்கு முன்பாக முழங்கால்படியிட்டு: நல்ல போதகரே நித்திய ஜீவனைச் சுதந்தரித்துக்கொள்ளும்படி நான் என்னசெய்யவேண்டும் என்று கேட்டான்;]]></a:t>
+              <a:t><![CDATA[14. But when Jesus saw it, he was much displeased, and said unto them, Suffer the little children to come unto me, and forbid them not: for of such is the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2564,51 +3411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு இயேசு: நீ என்னை நல்லவன் என்று சொல்வானேன்? தேவன் ஒருவர் தவிர நல்லவன் ஒருவனுமில்லையே;]]></a:t>
+              <a:t><![CDATA[15. Verily I say unto you, Whosoever shall not receive the kingdom of God as a little child, he shall not enter therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2673,51 +3520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. விபசாரஞ்செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, வஞ்சனை செய்யாதிருப்பாயாக, உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்கிற கற்பனைகளை அறிந்திருக்கிறாயே என்றார்.]]></a:t>
+              <a:t><![CDATA[15. Verily I say unto you, Whosoever shall not receive the kingdom of God as a little child, he shall not enter therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2782,51 +3629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. விபசாரஞ்செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி சொல்லாதிருப்பாயாக, வஞ்சனை செய்யாதிருப்பாயாக, உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்கிற கற்பனைகளை அறிந்திருக்கிறாயே என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And he took them up in his arms, put his hands upon them, and blessed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2891,51 +3738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர் அவ்விடம் விட்டெழுந்து, யோர்தானுக்கு அக்கரையிலுள்ள தேசத்தின் வழியாய் யூதேயாவின் எல்லைகளில் வந்தார். ஜனங்கள் மறுபடியும் அவரிடத்தில் கூடிவந்தார்கள். அவர் தம்முடைய வழக்கத்தின்படியே அவர்களுக்குப் போதித்தார்.]]></a:t>
+              <a:t><![CDATA[1. And he arose from thence, and comes into the coasts of Judaea by the farther side of Jordan: and the people resort unto him again; and, as he was known, he taught them again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3000,51 +3847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு அவன்: போதகரே, இவைகளையெல்லாம் என் சிறு வயதுமுதல் கைக்கொண்டிருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And when he was gone forth into the way, there came one running, and kneeled to him, and asked him, Good Master, what shall I do that I may inherit eternal life?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3109,51 +3956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு அவனைப் பார்த்து, அவனிடத்தில் அன்புகூர்ந்து: உன்னிடத்தில் ஒரு குறைவு உண்டு; நீ போய், உனக்கு உண்டானவைகளையெல்லாம் விற்று, தரித்திரருக்குக் கொடு, அப்பொழுது பரலோகத்திலே உனக்குப் பொக்கிஷம் உண்டாயிருக்கும்; பின்பு சிலுவையை எடுத்துக்கொண்டு என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And when he was gone forth into the way, there came one running, and kneeled to him, and asked him, Good Master, what shall I do that I may inherit eternal life?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3218,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு அவனைப் பார்த்து, அவனிடத்தில் அன்புகூர்ந்து: உன்னிடத்தில் ஒரு குறைவு உண்டு; நீ போய், உனக்கு உண்டானவைகளையெல்லாம் விற்று, தரித்திரருக்குக் கொடு, அப்பொழுது பரலோகத்திலே உனக்குப் பொக்கிஷம் உண்டாயிருக்கும்; பின்பு சிலுவையை எடுத்துக்கொண்டு என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And Jesus said unto him, Why call you me good? there is none good but one, that is, God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3327,51 +4174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் மிகுந்த ஆஸ்தியுள்ளவனாயிருந்தபடியால், இந்த வார்த்தையைக் கேட்டு, மனமடிந்து, துக்கத்தோடே போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[19. You know the commandments, Do not commit adultery, Do not kill, Do not steal, Do not bear false witness, Defraud not, Honour your father and mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3436,51 +4283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது இயேசு சுற்றிப்பார்த்து, தம்முடைய சீஷரை நோக்கி: ஐசுவரியமுள்ளவர்கள் தேவனுடைய ராஜ்யத்தில் பிரவேசிக்கிறது எவ்வளவு அரிதாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[19. You know the commandments, Do not commit adultery, Do not kill, Do not steal, Do not bear false witness, Defraud not, Honour your father and mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3545,51 +4392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது இயேசு சுற்றிப்பார்த்து, தம்முடைய சீஷரை நோக்கி: ஐசுவரியமுள்ளவர்கள் தேவனுடைய ராஜ்யத்தில் பிரவேசிக்கிறது எவ்வளவு அரிதாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[19. You know the commandments, Do not commit adultery, Do not kill, Do not steal, Do not bear false witness, Defraud not, Honour your father and mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3654,51 +4501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சீஷர்கள் அவருடைய வார்த்தைகளைக்குறித்து ஆச்சரியப்பட்டார்கள். இயேசு பின்னும் அவர்களை நோக்கி: பிள்ளைகளே, ஐசுவரியத்தின்மேல் நம்பிக்கையாயிருக்கிறவர்கள் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பது எவ்வளவு அரிதாயிருக்கிறது!]]></a:t>
+              <a:t><![CDATA[20. And he answered and said unto him, Master, all these have I observed from my youth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3763,51 +4610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சீஷர்கள் அவருடைய வார்த்தைகளைக்குறித்து ஆச்சரியப்பட்டார்கள். இயேசு பின்னும் அவர்களை நோக்கி: பிள்ளைகளே, ஐசுவரியத்தின்மேல் நம்பிக்கையாயிருக்கிறவர்கள் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பது எவ்வளவு அரிதாயிருக்கிறது!]]></a:t>
+              <a:t><![CDATA[21. Then Jesus beholding him loved him, and said unto him, One thing you lack: go your way, sell whatsoever you have, and give to the poor, and you shall have treasure in heaven: and come, take up the cross, and follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3872,51 +4719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஐசுவரியவான் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பதைப்பார்க்கிலும், ஒட்டகமானது ஊசியின் காதிலே நுழைவது எளிதாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. Then Jesus beholding him loved him, and said unto him, One thing you lack: go your way, sell whatsoever you have, and give to the poor, and you shall have treasure in heaven: and come, take up the cross, and follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3981,51 +4828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் பின்னும் அதிகமாய் ஆச்சரியப்பட்டு: அப்படியானால் யார் இரட்சிக்கப்படக்கூடும் என்று தங்களுக்குளே சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Then Jesus beholding him loved him, and said unto him, One thing you lack: go your way, sell whatsoever you have, and give to the poor, and you shall have treasure in heaven: and come, take up the cross, and follow me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4090,51 +4937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது, பரிசேயர் அவரைச் சோதிக்கவேண்டுமென்று, அவரிடத்தில் வந்து: புருஷனானவன் தன் மனைவியைத் தள்ளிவிடுவது நியாயமா என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And he arose from thence, and comes into the coasts of Judaea by the farther side of Jordan: and the people resort unto him again; and, as he was known, he taught them again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4199,51 +5046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இயேசு அவர்களைப் பார்த்து: மனுஷரால் இது கூடாததுதான்; தேவனால் இது கூடாததல்ல; தேவனாலே எல்லாம் கூடும் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. And he was sad at that saying, and went away grieved: for he had great possessions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4308,51 +5155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இயேசு அவர்களைப் பார்த்து: மனுஷரால் இது கூடாததுதான்; தேவனால் இது கூடாததல்ல; தேவனாலே எல்லாம் கூடும் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. And he was sad at that saying, and went away grieved: for he had great possessions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4417,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது பேதுரு அவரை நோக்கி: இதோ, நாங்கள் எல்லாவற்றையும் விட்டு, உம்மைப் பின்பற்றினோமே, என்று சொல்லத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[23. And Jesus looked round about, and says unto his disciples, How hardly shall they that have riches enter into the kingdom of God!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4526,51 +5373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு இயேசு பிரதியுத்தரமாக: என்னிமித்திமாகவும், சுவிசேஷத்தினிமித்தமாகவும், வீட்டையாவது, சகோதரரையாவது, சகோதரிகளையாவது, தகப்பனையாவது, தாயையாவது, மனைவியையாவது, பிள்ளைகளையாவது, நிலங்களையாவது விட்டவன் எவனும்,]]></a:t>
+              <a:t><![CDATA[23. And Jesus looked round about, and says unto his disciples, How hardly shall they that have riches enter into the kingdom of God!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4635,51 +5482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு இயேசு பிரதியுத்தரமாக: என்னிமித்திமாகவும், சுவிசேஷத்தினிமித்தமாகவும், வீட்டையாவது, சகோதரரையாவது, சகோதரிகளையாவது, தகப்பனையாவது, தாயையாவது, மனைவியையாவது, பிள்ளைகளையாவது, நிலங்களையாவது விட்டவன் எவனும்,]]></a:t>
+              <a:t><![CDATA[24. And the disciples were astonished at his words. But Jesus answers again, and says unto them, Children, how hard is it for them that trust in riches to enter into the kingdom of God!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4744,51 +5591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இப்பொழுது இம்மையிலே, துன்பங்களோடேகூட நூறத்தனையாக, வீடுகளையும், சகோதரரையும், சகோதரிகளையும், தாய்களையும், பிள்ளைகளையும், நிலங்களையும், மறுமையிலே நித்திய ஜீவனையும் அடைவான் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[24. And the disciples were astonished at his words. But Jesus answers again, and says unto them, Children, how hard is it for them that trust in riches to enter into the kingdom of God!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4853,51 +5700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இப்பொழுது இம்மையிலே, துன்பங்களோடேகூட நூறத்தனையாக, வீடுகளையும், சகோதரரையும், சகோதரிகளையும், தாய்களையும், பிள்ளைகளையும், நிலங்களையும், மறுமையிலே நித்திய ஜீவனையும் அடைவான் என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[24. And the disciples were astonished at his words. But Jesus answers again, and says unto them, Children, how hard is it for them that trust in riches to enter into the kingdom of God!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4962,51 +5809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆகிலும் முந்தினோர் அநேகர் பிந்தினோராயும், பிந்தினோர் அநேகர் முந்தினோராயும் இருப்பார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[25. It is easier for a camel to go through the eye of a needle, than for a rich man to enter into the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5071,51 +5918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு அவர்கள் எருசலேமுக்குப் பிரயாணமாய்ப்போகையில், இயேசு அவர்களுக்கு முன்னே நடந்து போனார்; அவர்கள் திகைத்து, அவருக்குப் பின்னே, பயத்தோடே போனார்கள். அப்பொழுது அவர் பன்னிருவரையும் அழைத்து, தமக்குச் சம்பவிக்கப்போகிறவைகளை அவர்களுக்கு மறுபடியும் சொல்லத்தொடங்கினார்:]]></a:t>
+              <a:t><![CDATA[25. It is easier for a camel to go through the eye of a needle, than for a rich man to enter into the kingdom of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5180,51 +6027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு அவர்கள் எருசலேமுக்குப் பிரயாணமாய்ப்போகையில், இயேசு அவர்களுக்கு முன்னே நடந்து போனார்; அவர்கள் திகைத்து, அவருக்குப் பின்னே, பயத்தோடே போனார்கள். அப்பொழுது அவர் பன்னிருவரையும் அழைத்து, தமக்குச் சம்பவிக்கப்போகிறவைகளை அவர்களுக்கு மறுபடியும் சொல்லத்தொடங்கினார்:]]></a:t>
+              <a:t><![CDATA[26. And they were astonished out of measure, saying among themselves, Who then can be saved?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5289,51 +6136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது, பரிசேயர் அவரைச் சோதிக்கவேண்டுமென்று, அவரிடத்தில் வந்து: புருஷனானவன் தன் மனைவியைத் தள்ளிவிடுவது நியாயமா என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the Pharisees came to him, and asked him, Is it lawful for a man to put away his wife? tempting him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5398,51 +6245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு அவர்கள் எருசலேமுக்குப் பிரயாணமாய்ப்போகையில், இயேசு அவர்களுக்கு முன்னே நடந்து போனார்; அவர்கள் திகைத்து, அவருக்குப் பின்னே, பயத்தோடே போனார்கள். அப்பொழுது அவர் பன்னிருவரையும் அழைத்து, தமக்குச் சம்பவிக்கப்போகிறவைகளை அவர்களுக்கு மறுபடியும் சொல்லத்தொடங்கினார்:]]></a:t>
+              <a:t><![CDATA[26. And they were astonished out of measure, saying among themselves, Who then can be saved?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5507,51 +6354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இதோ, எருசலேமுக்குப்போகிறோம்; அங்கே மனுஷகுமாரன் பிரதான ஆசாரியரிடத்திலும் வேதபாரகரிடத்திலும் ஒப்புக்கொடுக்கப்படுவார்; அவர்கள் அவரை மரண ஆக்கினைக்குள்ளாகத் தீர்த்து, புறத்தேசத்தாரிடத்தில் ஒப்புக்கொடுப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And Jesus looking upon them says, With men it is impossible, but not with God: for with God all things are possible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5616,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இதோ, எருசலேமுக்குப்போகிறோம்; அங்கே மனுஷகுமாரன் பிரதான ஆசாரியரிடத்திலும் வேதபாரகரிடத்திலும் ஒப்புக்கொடுக்கப்படுவார்; அவர்கள் அவரை மரண ஆக்கினைக்குள்ளாகத் தீர்த்து, புறத்தேசத்தாரிடத்தில் ஒப்புக்கொடுப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And Jesus looking upon them says, With men it is impossible, but not with God: for with God all things are possible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5725,51 +6572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்கள் அவரைப் பரியாசம்பண்ணி, அவரை வாரினால் அடித்து, அவர்மேல் துப்பி, அவரைக் கொலைசெய்வார்கள்; ஆகிலும் மூன்றாம் நாளிலே அவர் உயிரோடே எழுந்திருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. Then Peter began to say unto him, Lo, we have left all, and have followed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5834,51 +6681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்கள் அவரைப் பரியாசம்பண்ணி, அவரை வாரினால் அடித்து, அவர்மேல் துப்பி, அவரைக் கொலைசெய்வார்கள்; ஆகிலும் மூன்றாம் நாளிலே அவர் உயிரோடே எழுந்திருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. Then Peter began to say unto him, Lo, we have left all, and have followed you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5943,51 +6790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது செபெதேயுவின் குமாரராகிய யாக்கோபும் யோவானும் அவரிடத்தில் வந்து: போதகரே, நாங்கள் கேட்டுக்கொள்ளப்போகிறதை நீர் எங்களுக்குச் செய்யவேண்டுமென்று விரும்புகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Jesus answered and said, Verily I say unto you, There is no man that has left house, or brethren, or sisters, or father, or mother, or wife, or children, or lands, for my sake, and the gospel's,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6052,51 +6899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது செபெதேயுவின் குமாரராகிய யாக்கோபும் யோவானும் அவரிடத்தில் வந்து: போதகரே, நாங்கள் கேட்டுக்கொள்ளப்போகிறதை நீர் எங்களுக்குச் செய்யவேண்டுமென்று விரும்புகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Jesus answered and said, Verily I say unto you, There is no man that has left house, or brethren, or sisters, or father, or mother, or wife, or children, or lands, for my sake, and the gospel's,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6161,51 +7008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர் அவர்களை நோக்கி: நான் உங்களுக்கு என்னசெய்யவேண்டுமென்று விரும்புகிறீர்கள் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[29. And Jesus answered and said, Verily I say unto you, There is no man that has left house, or brethren, or sisters, or father, or mother, or wife, or children, or lands, for my sake, and the gospel's,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6270,51 +7117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதற்கு அவர்கள்: உமது மகிமையிலே, எங்களில் ஒருவன் உமது வலது பாரிசத்திலும், ஒருவன் உமது இடதுபாரிசத்திலும் உட்கார்ந்திருக்கும்படி அருள் செய்யவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[30. But he shall receive an hundredfold now in this time, houses, and brethren, and sisters, and mothers, and children, and lands, with persecutions; and in the world to come eternal life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6379,51 +7226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இயேசு அவர்களை நோக்கி: நீங்கள் கேட்டுக்கொள்ளுகிறது இன்னது என்று உங்களுக்கே தெரியவில்லை. நான் குடிக்கும் பாத்திரத்தில் நீங்கள் குடிக்கவும், நான் பெறும் ஸ்நானத்தை நீங்கள் பெறவும், உங்களால் கூடுமா என்றார்.]]></a:t>
+              <a:t><![CDATA[30. But he shall receive an hundredfold now in this time, houses, and brethren, and sisters, and mothers, and children, and lands, with persecutions; and in the world to come eternal life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6488,51 +7335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் பிரதியுத்தரமாக: மோசே உங்களுக்குக் கட்டளையிட்டிருக்கிறது என்ன என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[2. And the Pharisees came to him, and asked him, Is it lawful for a man to put away his wife? tempting him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6597,51 +7444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இயேசு அவர்களை நோக்கி: நீங்கள் கேட்டுக்கொள்ளுகிறது இன்னது என்று உங்களுக்கே தெரியவில்லை. நான் குடிக்கும் பாத்திரத்தில் நீங்கள் குடிக்கவும், நான் பெறும் ஸ்நானத்தை நீங்கள் பெறவும், உங்களால் கூடுமா என்றார்.]]></a:t>
+              <a:t><![CDATA[30. But he shall receive an hundredfold now in this time, houses, and brethren, and sisters, and mothers, and children, and lands, with persecutions; and in the world to come eternal life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6706,51 +7553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதற்கு அவர்கள்: கூடும் என்றார்கள். இயேசு அவர்களை நோக்கி: நான் குடிக்கும் பாத்திரத்தில் நீங்கள் குடிப்பீர்கள், நான் பெறும் ஸ்நானத்தையும் நீங்கள் பெறுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[31. But many that are first shall be last; and the last first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6815,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதற்கு அவர்கள்: கூடும் என்றார்கள். இயேசு அவர்களை நோக்கி: நான் குடிக்கும் பாத்திரத்தில் நீங்கள் குடிப்பீர்கள், நான் பெறும் ஸ்நானத்தையும் நீங்கள் பெறுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[32. And they were in the way going up to Jerusalem; and Jesus went before them: and they were amazed; and as they followed, they were afraid. And he took again the twelve, and began to tell them what things should happen unto him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6924,51 +7771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆனாலும் என் வலது பாரிசத்திலும் என் இடது பாரிசத்திலும் உட்கார்ந்திருக்கும்படி எவர்களுக்கு ஆயத்தம்பண்ணப்பட்டிருக்கிறதோ அவர்களுக்கேயல்லாமல், மற்றொருவருக்கும் அதை அருளுவது என் காரியமல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[32. And they were in the way going up to Jerusalem; and Jesus went before them: and they were amazed; and as they followed, they were afraid. And he took again the twelve, and began to tell them what things should happen unto him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7033,51 +7880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஆனாலும் என் வலது பாரிசத்திலும் என் இடது பாரிசத்திலும் உட்கார்ந்திருக்கும்படி எவர்களுக்கு ஆயத்தம்பண்ணப்பட்டிருக்கிறதோ அவர்களுக்கேயல்லாமல், மற்றொருவருக்கும் அதை அருளுவது என் காரியமல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[32. And they were in the way going up to Jerusalem; and Jesus went before them: and they were amazed; and as they followed, they were afraid. And he took again the twelve, and began to tell them what things should happen unto him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7142,51 +7989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. மற்றப் பத்துப்பேரும் அதைக்கேட்டு, யாக்கோபின் மேலும் யோவானின் மேலும் எரிச்சலானார்கள்.]]></a:t>
+              <a:t><![CDATA[33. Saying, Behold, we go up to Jerusalem; and the Son of man shall be delivered unto the chief priests, and unto the scribes; and they shall condemn him to death, and shall deliver him to the Gentiles:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7251,51 +8098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது இயேசு அவர்களைக் கிட்டவரச்செய்து: புறஜாதியாருக்கு அதிகாரிகளாக எண்ணப்பட்டவர்கள் அவர்களை இறுமாப்பாய் ஆளுகிறார்கள் என்றும், அவர்களில் பெரியவர்கள் அவர்கள் மேல் கடினமாய் அதிகாரம் செலுத்துகிறார்கள் என்றும், நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[33. Saying, Behold, we go up to Jerusalem; and the Son of man shall be delivered unto the chief priests, and unto the scribes; and they shall condemn him to death, and shall deliver him to the Gentiles:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7360,51 +8207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அப்பொழுது இயேசு அவர்களைக் கிட்டவரச்செய்து: புறஜாதியாருக்கு அதிகாரிகளாக எண்ணப்பட்டவர்கள் அவர்களை இறுமாப்பாய் ஆளுகிறார்கள் என்றும், அவர்களில் பெரியவர்கள் அவர்கள் மேல் கடினமாய் அதிகாரம் செலுத்துகிறார்கள் என்றும், நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[33. Saying, Behold, we go up to Jerusalem; and the Son of man shall be delivered unto the chief priests, and unto the scribes; and they shall condemn him to death, and shall deliver him to the Gentiles:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7469,51 +8316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. உங்களுக்குள்ளே அப்படி இருக்கலாகாது; உங்களில் எவனாகிலும் பெரியவனாயிருக்க விரும்பினால், அவன் உங்களுக்குப் பணிவிடைக்காரனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[34. And they shall mock him, and shall scourge him, and shall spit upon him, and shall kill him: and the third day he shall rise again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7578,51 +8425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. உங்களுக்குள்ளே அப்படி இருக்கலாகாது; உங்களில் எவனாகிலும் பெரியவனாயிருக்க விரும்பினால், அவன் உங்களுக்குப் பணிவிடைக்காரனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[34. And they shall mock him, and shall scourge him, and shall spit upon him, and shall kill him: and the third day he shall rise again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7687,51 +8534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு அவர்கள்: தள்ளுதற்சீட்டைக்கொடுத்து, அவளைத் தள்ளிவிடலாமென்று மோசே உத்தரவுகொடுத்திருக்கிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he answered and said unto them, What did Moses command you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7796,51 +8643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. உங்களில் எவனாகிலும் முதன்மையானவனாயிருக்க விரும்பினால், அவன் எல்லாருக்கும் ஊழியக்காரனாயிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[35. And James and John, the sons of Zebedee, come unto him, saying, Master, we would that you should do for us whatsoever we shall desire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7905,51 +8752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அப்படியே, மனுஷகுமாரனும் ஊழியங்கொள்ளும்படி வராமல், ஊழியஞ்செய்யுவும், அநேகரை மீட்கும்பொருளாகத் தம்முடைய ஜீவனைக்கொடுக்கவும் வந்தார் என்றார்.]]></a:t>
+              <a:t><![CDATA[35. And James and John, the sons of Zebedee, come unto him, saying, Master, we would that you should do for us whatsoever we shall desire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8014,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அப்படியே, மனுஷகுமாரனும் ஊழியங்கொள்ளும்படி வராமல், ஊழியஞ்செய்யுவும், அநேகரை மீட்கும்பொருளாகத் தம்முடைய ஜீவனைக்கொடுக்கவும் வந்தார் என்றார்.]]></a:t>
+              <a:t><![CDATA[36. And he said unto them, What would all of you that I should do for you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8123,51 +8970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பின்பு அவர்கள் எரிகோவுக்கு வந்தார்கள். அவரும் அவருடைய சீஷர்களும் திரளான ஜனங்களும் எரிகோவைவிட்டுப் புறப்படுகிறபோது, திமேயுவின் மகனாகிய பர்திமேயு என்கிற ஒரு குருடன், வழியருகே உட்கார்ந்து, பிச்சை கேட்டுக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[37. They said unto him, Grant unto us that we may sit, one on your right hand, and the other on your left hand, in your glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8232,51 +9079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. பின்பு அவர்கள் எரிகோவுக்கு வந்தார்கள். அவரும் அவருடைய சீஷர்களும் திரளான ஜனங்களும் எரிகோவைவிட்டுப் புறப்படுகிறபோது, திமேயுவின் மகனாகிய பர்திமேயு என்கிற ஒரு குருடன், வழியருகே உட்கார்ந்து, பிச்சை கேட்டுக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[37. They said unto him, Grant unto us that we may sit, one on your right hand, and the other on your left hand, in your glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8341,51 +9188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அவன் நசரேயனாகிய இயேசு வருகிறாரென்று கேள்விப்பட்டு: இயேசுவே, தாவீதின் குமாரனே, எனக்கு இரங்கும் என்று கூப்பிடத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[38. But Jesus said unto them, All of you know not what all of you ask: can all of you drink of the cup that I drink of? and be baptized with the baptism that I am baptized with?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8450,51 +9297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அவன் நசரேயனாகிய இயேசு வருகிறாரென்று கேள்விப்பட்டு: இயேசுவே, தாவீதின் குமாரனே, எனக்கு இரங்கும் என்று கூப்பிடத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[38. But Jesus said unto them, All of you know not what all of you ask: can all of you drink of the cup that I drink of? and be baptized with the baptism that I am baptized with?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8559,51 +9406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவன் பேசாதிருக்கும்படி அநேகர் அவனை அதட்டினார்கள். அவனோ: தாவீதின் குமாரனே, எனக்கு இரங்கும் என்று முன்னிலும் அதிகமாய்க் கூப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[38. But Jesus said unto them, All of you know not what all of you ask: can all of you drink of the cup that I drink of? and be baptized with the baptism that I am baptized with?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8668,51 +9515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவன் பேசாதிருக்கும்படி அநேகர் அவனை அதட்டினார்கள். அவனோ: தாவீதின் குமாரனே, எனக்கு இரங்கும் என்று முன்னிலும் அதிகமாய்க் கூப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[39. And they said unto him, We can. And Jesus said unto them, All of you shall indeed drink of the cup that I drink of; and with the baptism that I am baptized likewise shall all of you be baptized:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8777,51 +9624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இயேசு நின்று, அவனை அழைத்து வரச்சொன்னார். அவர்கள் அந்தக் குருடனை அழைத்து: திடன்கொள், எழுந்திரு, உன்னை அழைக்கிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And they said unto him, We can. And Jesus said unto them, All of you shall indeed drink of the cup that I drink of; and with the baptism that I am baptized likewise shall all of you be baptized:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8886,51 +9733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: உங்கள் இருதயகடினத்தினிமித்தம் இந்தக் கட்டளையை உங்களுக்கு எழுதிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[4. And they said, Moses suffered to write a bill of divorcement, and to put her away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8995,51 +9842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. இயேசு நின்று, அவனை அழைத்து வரச்சொன்னார். அவர்கள் அந்தக் குருடனை அழைத்து: திடன்கொள், எழுந்திரு, உன்னை அழைக்கிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[40. But to sit on my right hand and on my left hand is not mine to give; but it shall be given to them for whom it is prepared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9104,51 +9951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. உடனே அவன் தன் மேல் வஸ்திரத்தை எறிந்துவிட்டு, எழுந்து, இயேசுவினிடத்தில் வந்தான்.]]></a:t>
+              <a:t><![CDATA[40. But to sit on my right hand and on my left hand is not mine to give; but it shall be given to them for whom it is prepared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9213,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இயேசு அவனை நோக்கி: நான் உனக்கு என்னசெய்யவேண்டும் என்றிருக்கிறாய் என்றார். அதற்கு அந்தக் குருடன்: ஆண்டவரே, நான் பார்வையடையவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[40. But to sit on my right hand and on my left hand is not mine to give; but it shall be given to them for whom it is prepared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9322,51 +10169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. இயேசு அவனை நோக்கி: நான் உனக்கு என்னசெய்யவேண்டும் என்றிருக்கிறாய் என்றார். அதற்கு அந்தக் குருடன்: ஆண்டவரே, நான் பார்வையடையவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[41. And when the ten heard it, they began to be much displeased with James and John.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9431,51 +10278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. இயேசு அவனை நோக்கி: நீ போகலாம், உன் விசுவாசம் உன்னை இரட்சித்தது என்றார். உடனே அவன் பார்வையடைந்து, வழியிலே இயேசுவுக்குப் பின்சென்றான்.]]></a:t>
+              <a:t><![CDATA[42. But Jesus called them to him, and says unto them, All of you know that they which are accounted to rule over the Gentiles exercise lordship over them; and their great ones exercise authority upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9540,51 +10387,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. இயேசு அவனை நோக்கி: நீ போகலாம், உன் விசுவாசம் உன்னை இரட்சித்தது என்றார். உடனே அவன் பார்வையடைந்து, வழியிலே இயேசுவுக்குப் பின்சென்றான்.]]></a:t>
+              <a:t><![CDATA[42. But Jesus called them to him, and says unto them, All of you know that they which are accounted to rule over the Gentiles exercise lordship over them; and their great ones exercise authority upon them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. But Jesus called them to him, and says unto them, All of you know that they which are accounted to rule over the Gentiles exercise lordship over them; and their great ones exercise authority upon them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. But so shall it not be among you: but whosoever will be great among you, shall be your minister:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. But so shall it not be among you: but whosoever will be great among you, shall be your minister:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And whosoever of you will be the chiefest, shall be servant of all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9649,51 +10932,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும், ஆதியிலே மனுஷரைச் சிருஷ்டித்த தேவன் அவர்களை ஆணும் பெண்ணுமாக உண்டாக்கினார்.]]></a:t>
+              <a:t><![CDATA[4. And they said, Moses suffered to write a bill of divorcement, and to put her away.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And whosoever of you will be the chiefest, shall be servant of all.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. For even the Son of man came not to be ministered unto, but to minister, and to give his life a ransom for many.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. For even the Son of man came not to be ministered unto, but to minister, and to give his life a ransom for many.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And they came to Jericho: and as he went out of Jericho with his disciples and a great number of people, blind Bartimaeus, the son of Timaeus, sat by the highway side begging.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And they came to Jericho: and as he went out of Jericho with his disciples and a great number of people, blind Bartimaeus, the son of Timaeus, sat by the highway side begging.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. And they came to Jericho: and as he went out of Jericho with his disciples and a great number of people, blind Bartimaeus, the son of Timaeus, sat by the highway side begging.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And when he heard that it was Jesus of Nazareth, he began to cry out, and say, Jesus, you son of David, have mercy on me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And when he heard that it was Jesus of Nazareth, he began to cry out, and say, Jesus, you son of David, have mercy on me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And many charged him that he should hold his peace: but he cried the more a great deal, You son of David, have mercy on me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And many charged him that he should hold his peace: but he cried the more a great deal, You son of David, have mercy on me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9728,51 +12101,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474614014" r:id="rId1"/>
+    <p:sldLayoutId id="2482544072" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9780,50 +12153,106 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -10436,54 +12865,166 @@
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -10588,51 +13129,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఈ హేతువుచేత పురుషుడు తన తలిదండ్రులను విడిచి పెట్టి తన భార్యను హత్తుకొనును;]]></a:t>
+              <a:t><![CDATA[5. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: உங்கள் இருதயகடினத்தினிமித்தம் இந்தக் கட்டளையை உங்களுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. இயேசு நின்று, அவனை அழைத்து வரச்சொன்னார். அவர்கள் அந்தக் குருடனை அழைத்து: திடன்கொள், எழுந்திரு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உன்னை அழைக்கிறார் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. உடனே அவன் தன் மேல் வஸ்திரத்தை எறிந்துவிட்டு, எழுந்து, இயேசுவினிடத்தில் வந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. இயேசு அவனை நோக்கி: நான் உனக்கு என்னசெய்யவேண்டும் என்றிருக்கிறாய் என்றார். அதற்கு அந்தக் குருடன்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆண்டவரே, நான் பார்வையடையவேண்டும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. இயேசு அவனை நோக்கி: நீ போகலாம், உன் விசுவாசம் உன்னை இரட்சித்தது என்றார். உடனே அவன் பார்வையடைந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வழியிலே இயேசுவுக்குப் பின்சென்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. వారిద్దరు ఏకశరీరమై యుందురు, గనుక వారిక ఇద్దరుగా నుండక యేకశరీరముగా నుందురు.]]></a:t>
+              <a:t><![CDATA[எழுதிக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. కాబట్టి దేవుడు జతపరచిన వారిని మనుష్యుడు వేరుపరచ కూడదని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[6. ஆகிலும், ஆதியிலே மனுஷரைச் சிருஷ்டித்த தேவன் அவர்களை ஆணும் பெண்ணுமாக உண்டாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఇంటికి వచ్చి శిష్యులు ఈ సంగతినిగూర్చి ఆయనను మరల నడిగిరి.]]></a:t>
+              <a:t><![CDATA[7. இதினிமித்தம் புருஷனானவன் தன் தகப்பனையும் தாயையும் விட்டுத் தன் மனைவியோடே இசைந்திருப்பான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అందుకాయనతన భార్యను విడనాడి మరియొకతెను పెండ్లిచేసికొనువాడు తాను విడనాడిన ఆమె విషయమై]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் இருவரும் ஒரே மாம்சமாயிருப்பார்கள்; இவ்விதமாய் அவர்கள் இருவராயிராமல் ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వ్యభిచరించువాడగును.]]></a:t>
+              <a:t><![CDATA[மாம்சமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. మరియు స్త్రీ తన పురుషుని విడనాడి మరియొకని పెండ్లిజేసికొనినయెడల ఆమె వ్యభిచరించునదగునని వారితో]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் தேவன் இணைத்ததை மனுஷன் பிரிக்காதிருக்கக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను.]]></a:t>
+              <a:t><![CDATA[10. பின்பு வீட்டிலே அவருடைய சீஷர்கள் அந்தக் காரியத்தைக்குறித்து மறுபடியும் அவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. తమ చిన్నబిడ్డలను ముట్టవలెనని కొందరాయనయొద్దకు వారిని తీసికొని వచ్చిరి; అయితే శిష్యులు (వారిని]]></a:t>
+              <a:t><![CDATA[விசாரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసికొని వచ్చిన) వారిని గద్దించిరి.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்: எவனாகிலும் தன் மனைவியைத் தள்ளிவிட்டு, வேறொருத்தியை விவாகம்பண்ணினால், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఆయన అక్కడనుండి లేచి యూదయ ప్రాంత..ములకును యొర్దాను అద్దరికిని వచ్చెను. జనసమూహములు తిరిగి]]></a:t>
+              <a:t><![CDATA[1. அவர் அவ்விடம் விட்டெழுந்து, யோர்தானுக்கு அக்கரையிலுள்ள தேசத்தின் வழியாய் யூதேயாவின் எல்லைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. యేసు అది చూచి కోపపడిచిన్నబిడ్డలను నాయెద్దకు రానియ్యుడి, వారి నాటంక పరచవద్దు; దేవునిరాజ్యము]]></a:t>
+              <a:t><![CDATA[அவளுக்கு விரோதமாய் விபசாரஞ்செய்கிறவனாயிருப்பான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఈలాటివారిదే.]]></a:t>
+              <a:t><![CDATA[12. மனைவியும் தன் புருஷனைத் தள்ளிவிட்டு, வேறொருவனை விவாகம்பண்ணினால், விபசாரஞ்செய்கிறவளாயிருப்பாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. చిన్నబిడ్డ వలె దేవునిరాజ్యము నంగీకరింపనివాడు అందులో నెంత మాత్రము ప్రవేశింపడని మీతో నిశ్చయముగా]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పు చున్నానని చెప్పి]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது, சிறு பிள்ளைகளை அவர் தொடும்படிக்கு அவர்களை அவரிடத்தில் கொண்டுவந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఆ బిడ్డలను ఎత్తి కౌగిలించుకొని, వారి మీద చేతులుంచి ఆశీర్వదించెను.]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தவர்களைச் சீஷர்கள் அதட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఆయన బయలుదేరి మార్గమున పోవుచుండగా ఒకడు పరుగెత్తికొనివచ్చి ఆయనయెదుట మోకాళ్లూనిసద్బోధ కుడా,]]></a:t>
+              <a:t><![CDATA[14. இயேசு அதைக்கண்டு விசனமடைந்து: சிறு பிள்ளைகள் என்னிடத்தில் வருகிறதற்கு இடங்கொடுங்கள்; அவர்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిత్యజీవమునకు వారసుడనగుటకు నేనేమి చేయుదు నని ఆయన నడిగెను.]]></a:t>
+              <a:t><![CDATA[தடைபண்ணாதிருங்கள்; தேவனுடைய ராஜ்யம் அப்படிப்பட்டவர்களுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. యేసునన్ను సత్పురుషుడని యేల చెప్పుచున్నావు? దేవుడొక్కడే గాని మరి ఎవడును సత్పురుషుడు కాడు.]]></a:t>
+              <a:t><![CDATA[15. எவனாகிலும் சிறு பிள்ளையைப்போல் தேவனுடைய ராஜ்யத்தை ஏற்றுக்கொள்ளாவிட்டால், அவன் அதில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. నరహత్య చేయవద్దు, వ్యభిచ రింపవద్దు, దొంగిలవద్దు, అబద్ధసాక్ష్యము పలుకవద్దు, మోస పుచ్చవద్దు, నీ]]></a:t>
+              <a:t><![CDATA[பிரவேசிப்பதில்லையென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తలిదండ్రులను సన్మానింపుము అను ఆజ్ఞలు నీకు తెలియును గదా అని అతనితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[16. அவர்களை அணைத்துக்கொண்டு, அவர்கள்மேல் கைகளை வைத்து, அவர்களை ஆசீர்வதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆయనయొద్దకు కూడివచ్చిరి. ఆయన తన వాడుక చొప్పున వారికి మరల బోధించుచుండెను.]]></a:t>
+              <a:t><![CDATA[வந்தார். ஜனங்கள் மறுபடியும் அவரிடத்தில் கூடிவந்தார்கள். அவர் தம்முடைய வழக்கத்தின்படியே அவர்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. అందు కతడుబోధకుడా, బాల్యమునుండి ఇవన్నియు అనుస రించుచునే యుంటినని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[17. பின்பு, அவர் புறப்பட்டு வழியிலே போகையில், ஒருவன் ஓடிவந்து, அவருக்கு முன்பாக முழங்கால்படியிட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. యేసు అతని చూచి అతని ప్రేమించినీకు ఒకటి కొదువగానున్నది; నీవు వెళ్లి నీకు కలిగినవన్నియు అమి్మ]]></a:t>
+              <a:t><![CDATA[நல்ல போதகரே நித்திய ஜீவனைச் சுதந்தரித்துக்கொள்ளும்படி நான் என்னசெய்யவேண்டும் என்று கேட்டான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బీదలకిమ్ము, పరలోకమందు నీకు ధనము కలుగును; నీవు వచ్చి నన్ను వెంబడించుమని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு இயேசு: நீ என்னை நல்லவன் என்று சொல்வானேன்? தேவன் ஒருவர் தவிர நல்லவன் ஒருவனுமில்லையே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అతడు మిగుల ఆస్తిగలవాడు, గనుక ఆ మాటకు ముఖము చిన్నబుచ్చుకొని, దుఃఖపడుచు వెళ్లిపోయెను.]]></a:t>
+              <a:t><![CDATA[19. விபசாரஞ்செய்யாதிருப்பாயாக, கொலை செய்யாதிருப்பாயாக, களவு செய்யாதிருப்பாயாக, பொய்ச்சாட்சி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. అప్పుడు యేసు చుట్టు చూచిఆస్తిగలవారు దేవుని రాజ్యములో ప్రవేశించుట ఎంతో దుర్లభమని తన శిష్యు లతో]]></a:t>
+              <a:t><![CDATA[சொல்லாதிருப்பாயாக, வஞ்சனை செய்யாதிருப்பாயாக, உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను.]]></a:t>
+              <a:t><![CDATA[கற்பனைகளை அறிந்திருக்கிறாயே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ఆయన మాటలకు శిష్యులు విస్మయ మొందిరి. అందుకు యేసు తిరిగి వారితో ఇట్లనెనుపిల్లలారా, తమ ఆస్తియందు]]></a:t>
+              <a:t><![CDATA[20. அதற்கு அவன்: போதகரே, இவைகளையெல்லாம் என் சிறு வயதுமுதல் கைக்கொண்டிருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +17881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నమి్మకయుంచువారు దేవుని రాజ్యములో ప్రవేశించుట ఎంతో దుర్లభము;]]></a:t>
+              <a:t><![CDATA[21. இயேசு அவனைப் பார்த்து, அவனிடத்தில் அன்புகூர்ந்து: உன்னிடத்தில் ஒரு குறைவு உண்டு; நீ போய், உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +18013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ధన వంతుడు దేవుని రాజ్యములో ప్రవేశించుటకంటె ఒంటె సూదిబెజ్జములో దూరుట సులభము.]]></a:t>
+              <a:t><![CDATA[உண்டானவைகளையெல்லாம் விற்று, தரித்திரருக்குக் கொடு, அப்பொழுது பரலோகத்திலே உனக்குப் பொக்கிஷம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +18145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. అందుకు వారు అత్యధికముగా ఆశ్చర్యపడి అట్లయితే ఎవడు రక్షణపొంద గలడని ఆయన నడిగిరి.]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கும்; பின்பு சிலுவையை எடுத்துக்கொண்டு என்னைப் பின்பற்றிவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +18277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. పరిసయ్యులు ఆయనయొద్దకు వచ్చి, ఆయనను శోధించుటకైపురుషుడు తన భార్యను విడనాడుట న్యాయమా? అని ఆయన]]></a:t>
+              <a:t><![CDATA[போதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +18409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. యేసు వారిని చూచిఇది మను ష్యులకు అసాధ్యమే గాని, దేవునికి అసాధ్యము కాదు; దేవునికి సమస్తమును]]></a:t>
+              <a:t><![CDATA[22. அவன் மிகுந்த ஆஸ்தியுள்ளவனாயிருந்தபடியால், இந்த வார்த்தையைக் கேட்டு, மனமடிந்து, துக்கத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +18541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సాధ్యమే అనెను.]]></a:t>
+              <a:t><![CDATA[போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +18673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. పేతురు ఇదిగోమేము సమస్తమును విడిచిపెట్టి నిన్ను వెంబడించితిమని ఆయనతో చెప్పసాగెను.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது இயேசு சுற்றிப்பார்த்து, தம்முடைய சீஷரை நோக்கி: ஐசுவரியமுள்ளவர்கள் தேவனுடைய ராஜ்யத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +18805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. అందుకు యేసు ఇట్లనెనునా నిమిత్తమును సువార్త నిమిత్తమును ఇంటినైనను అన్నదమ్ములనైనను అక్క]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கிறது எவ்வளவு அரிதாயிருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +18937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెల్లెండ్రనైనను తలి దండ్రులనైనను పిల్లలనైనను భూములనైనను విడిచినవాడు]]></a:t>
+              <a:t><![CDATA[24. சீஷர்கள் அவருடைய வார்த்தைகளைக்குறித்து ஆச்சரியப்பட்டார்கள். இயேசு பின்னும் அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +19069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ఇప్పుడు ఇహమందు హింసలతో పాటు నూరంతలుగా ఇండ్లను అన్నదమ్ములను అక్కచెల్లెండ్రను తల్లులను పిల్లలను]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளே, ஐசுவரியத்தின்மேல் நம்பிக்கையாயிருக்கிறவர்கள் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பது எவ்வளவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +19201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భూములను, రాబోవు లోకమందు నిత్యజీవమును పొందు నని మీతో నిశ్చయముగా చెప్పుచున్నాను.]]></a:t>
+              <a:t><![CDATA[அரிதாயிருக்கிறது!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +19333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. మొదటి వారు అనేకులు కడపటివారగుదురు, కడపటివారు మొదటి వారగుదురు అనెను.]]></a:t>
+              <a:t><![CDATA[25. ஐசுவரியவான் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பதைப்பார்க்கிலும், ஒட்டகமானது ஊசியின் காதிலே நுழைவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +19465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. వారు ప్రయాణమై యెరూషలేమునకు వెళ్లుచుండిరి. యేసు వారికి ముందు నడుచుచుండగా వారు విస్మయ మొందిరి,]]></a:t>
+              <a:t><![CDATA[எளிதாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +19597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెంబడించువారు భయపడిరి. అప్పుడాయన మరల పండ్రెండుగురు శిష్యులను పిలుచుకొని, తనకు సంభ వింపబోవువాటిని]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் பின்னும் அதிகமாய் ஆச்சரியப்பட்டு: அப்படியானால் யார் இரட்சிக்கப்படக்கூடும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +19729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నడిగిరి.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது, பரிசேயர் அவரைச் சோதிக்கவேண்டுமென்று, அவரிடத்தில் வந்து: புருஷனானவன் தன் மனைவியைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +19861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారికి తెలియజెప్పనారంభించి]]></a:t>
+              <a:t><![CDATA[தங்களுக்குளே சொல்லிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +19993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ఇదిగో మనము యెరూషలేమునకు వెళ్లుచున్నాము; మనుష్య కుమారుడు ప్రధానయాజకులకును శాస్త్రులకును అప్పగింప]]></a:t>
+              <a:t><![CDATA[27. இயேசு அவர்களைப் பார்த்து: மனுஷரால் இது கூடாததுதான்; தேவனால் இது கூடாததல்ல; தேவனாலே எல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +20125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బడును; వారాయనకు మరణశిక్ష విధించి ఆయనను అన్య జనుల కప్పగించెదరు.]]></a:t>
+              <a:t><![CDATA[கூடும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +20257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. వారు ఆయనను అపహసించి, ఆయనమీద ఉమి్మవేసి, కొరడాలతో ఆయనను కొట్టి చంపెదరు; మూడు దినములైన తరువాత ఆయన]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது பேதுரு அவரை நோக்கி: இதோ, நாங்கள் எல்லாவற்றையும் விட்டு, உம்மைப் பின்பற்றினோமே, என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +20389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తిరిగి లేచునని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[சொல்லத்தொடங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +20521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. జెబెదయి కుమారులైన యాకోబును యోహానును ఆయనయొద్దకు వచ్చిబోధకుడా, మేము అడుగునదెల్ల నీవు మాకు చేయ]]></a:t>
+              <a:t><![CDATA[29. அதற்கு இயேசு பிரதியுத்தரமாக: என்னிமித்திமாகவும், சுவிசேஷத்தினிமித்தமாகவும், வீட்டையாவது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +20653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గోరుచున్నామని చెప్పగా]]></a:t>
+              <a:t><![CDATA[சகோதரரையாவது, சகோதரிகளையாவது, தகப்பனையாவது, தாயையாவது, மனைவியையாவது, பிள்ளைகளையாவது, நிலங்களையாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +20785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ఆయననేను మీకేమి చేయ గోరుచున్నారని వారి నడిగెను.]]></a:t>
+              <a:t><![CDATA[விட்டவன் எவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +20917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. వారునీ మహిమయందు నీ కుడివైపున ఒకడును నీ యెడమవైపున ఒకడును కూర్చుండునట్లు మాకు దయ చేయుమని చెప్పిరి.]]></a:t>
+              <a:t><![CDATA[30. இப்பொழுது இம்மையிலே, துன்பங்களோடேகூட நூறத்தனையாக, வீடுகளையும், சகோதரரையும், சகோதரிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +21049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. యేసుమీరేమి అడుగుచున్నారో మీకు తెలియదు; నేను త్రాగుచున్న గిన్నెలోనిది త్రాగుటయైనను, నేను]]></a:t>
+              <a:t><![CDATA[தாய்களையும், பிள்ளைகளையும், நிலங்களையும், மறுமையிலே நித்திய ஜீவனையும் அடைவான் என்று மெய்யாகவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +21181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అందుకాయనమోషే మీకేమి ఆజ్ఞాపించెనని వారి నడిగెను.]]></a:t>
+              <a:t><![CDATA[தள்ளிவிடுவது நியாயமா என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +21313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొందుచున్న బాప్తిస్మము పొందుట యైనను మీచేత అగునా? అని వారి నడుగగా వారుమా చేత అగుననిరి.]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +21445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. అప్పుడు యేసునేను త్రాగుచున్న గిన్నెలోనిది మీరు త్రాగెదరు; నేను పొందుచున్న బాప్తి స్మము మీరు]]></a:t>
+              <a:t><![CDATA[31. ஆகிலும் முந்தினோர் அநேகர் பிந்தினோராயும், பிந்தினோர் அநேகர் முந்தினோராயும் இருப்பார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +21577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొందెదరు, గాని]]></a:t>
+              <a:t><![CDATA[32. பின்பு அவர்கள் எருசலேமுக்குப் பிரயாணமாய்ப்போகையில், இயேசு அவர்களுக்கு முன்னே நடந்து போனார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +21709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. నా కుడివైపునను ఎడమ వైపునను కూర్చుండనిచ్చుట నావశములో లేదు; అది ఎవరికి సిద్ధపరచబడెనో వారికే]]></a:t>
+              <a:t><![CDATA[அவர்கள் திகைத்து, அவருக்குப் பின்னே, பயத்தோடே போனார்கள். அப்பொழுது அவர் பன்னிருவரையும் அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +21841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[(దొరకునని) వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[தமக்குச் சம்பவிக்கப்போகிறவைகளை அவர்களுக்கு மறுபடியும் சொல்லத்தொடங்கினார்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +21973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. తక్కినపదిమంది శిష్యులు ఆ మాట విని, యాకోబు యోహానుల మీద కోపపడసాగిరి.]]></a:t>
+              <a:t><![CDATA[33. இதோ, எருசலேமுக்குப்போகிறோம்; அங்கே மனுஷகுமாரன் பிரதான ஆசாரியரிடத்திலும் வேதபாரகரிடத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18640,51 +22105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. యేసు వారిని తనయొద్దకు పిలిచి వారితో ఇట్లనెనుఅన్యజనులలో అధికారులని యెంచబడినవారు వారిమీద]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுக்கப்படுவார்; அவர்கள் அவரை மரண ஆக்கினைக்குள்ளாகத் தீர்த்து, புறத்தேசத்தாரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18772,51 +22237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రభుత్వము చేయుదురు; వారిలో గొప్పవారు వారిమీద అధికారము చేయుదురని మీకు తెలియును.]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18904,51 +22369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. మీలో ఆలాగుండ కూడదు. మీలో ఎవడైనను గొప్పవాడై యుండగోరిన యెడల వాడు మీకు పరిచారము చేయువాడై యుండ]]></a:t>
+              <a:t><![CDATA[34. அவர்கள் அவரைப் பரியாசம்பண்ணி, அவரை வாரினால் அடித்து, அவர்மேல் துப்பி, அவரைக் கொலைசெய்வார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19036,51 +22501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వలెను.]]></a:t>
+              <a:t><![CDATA[ஆகிலும் மூன்றாம் நாளிலே அவர் உயிரோடே எழுந்திருப்பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19168,51 +22633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. వారుపరిత్యాగ పత్రిక వ్రాయించి, ఆమెను విడనాడవలెనని మోషే సెలవిచ్చెనని చెప్పగా]]></a:t>
+              <a:t><![CDATA[3. அவர் பிரதியுத்தரமாக: மோசே உங்களுக்குக் கட்டளையிட்டிருக்கிறது என்ன என்று கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19300,51 +22765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. మీలో ఎవడైనను ప్రముఖుడై యుండగోరిన యెడల, వాడు అందరికి దాసుడై యుండవలెను.]]></a:t>
+              <a:t><![CDATA[35. அப்பொழுது செபெதேயுவின் குமாரராகிய யாக்கோபும் யோவானும் அவரிடத்தில் வந்து: போதகரே, நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19432,51 +22897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. మనుష్య కుమారుడు పరిచారము చేయించుకొనుటకు రాలేదు గాని పరిచారము చేయుటకును, అనేకులకు ప్రతిగా విమోచన]]></a:t>
+              <a:t><![CDATA[கேட்டுக்கொள்ளப்போகிறதை நீர் எங்களுக்குச் செய்யவேண்டுமென்று விரும்புகிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19564,51 +23029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[క్రయధనముగా తన ప్రాణము ఇచ్చుటకును వచ్చెననెను.]]></a:t>
+              <a:t><![CDATA[36. அவர் அவர்களை நோக்கி: நான் உங்களுக்கு என்னசெய்யவேண்டுமென்று விரும்புகிறீர்கள் என்று கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19696,51 +23161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. వారు యెరికోపట్టణమునకు వచ్చిరి. ఆయన తన శిష్యులతోను బహు జనసమూహముతోను యెరికోనుండి బయలుదేరి]]></a:t>
+              <a:t><![CDATA[37. அதற்கு அவர்கள்: உமது மகிமையிலே, எங்களில் ஒருவன் உமது வலது பாரிசத்திலும், ஒருவன் உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19828,51 +23293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చుచుండగా, తీమయి కుమారుడగు బర్తిమయి యను గ్రుడ్డి భిక్షకుడు త్రోవప్రక్కను కూర్చుండెను.]]></a:t>
+              <a:t><![CDATA[இடதுபாரிசத்திலும் உட்கார்ந்திருக்கும்படி அருள் செய்யவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19960,51 +23425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ఈయన నజరేయుడైన యేసు అని వాడు విని దావీదు కుమారుడా యేసూ, నన్ను కరుణింపుమని కేకలు వేయ]]></a:t>
+              <a:t><![CDATA[38. இயேசு அவர்களை நோக்கி: நீங்கள் கேட்டுக்கொள்ளுகிறது இன்னது என்று உங்களுக்கே தெரியவில்லை. நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20092,51 +23557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మొదలుపెట్టెను.]]></a:t>
+              <a:t><![CDATA[குடிக்கும் பாத்திரத்தில் நீங்கள் குடிக்கவும், நான் பெறும் ஸ்நானத்தை நீங்கள் பெறவும், உங்களால் கூடுமா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20224,51 +23689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ఊరకుండుమని అ నేకులు వానిని గద్దించిరి గాని వాడుదావీదు కుమారుడా, నన్ను కరు ణింపుమని మరి ఎక్కువగా]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20356,51 +23821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కేకలువేసెను.]]></a:t>
+              <a:t><![CDATA[39. அதற்கு அவர்கள்: கூடும் என்றார்கள். இயேசு அவர்களை நோக்கி: நான் குடிக்கும் பாத்திரத்தில் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20488,51 +23953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. అప్పుడు యేసు నిలిచివానిని పిలువుడని చెప్పగా వారా గ్రుడ్డివానిని పిలిచిధైర్యము తెచ్చుకొనుము, ఆయన]]></a:t>
+              <a:t><![CDATA[குடிப்பீர்கள், நான் பெறும் ஸ்நானத்தையும் நீங்கள் பெறுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20620,51 +24085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. యేసుమీ హృదయకాఠిన్యమునుబట్టి అతడీ ఆజ్ఞను మీకు వ్రాసి యిచ్చెను గాని]]></a:t>
+              <a:t><![CDATA[4. அதற்கு அவர்கள்: தள்ளுதற்சீட்டைக்கொடுத்து, அவளைத் தள்ளிவிடலாமென்று மோசே உத்தரவுகொடுத்திருக்கிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20752,51 +24217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిన్ను పిలుచు చున్నాడు, లెమ్మని వానితో చెప్పిరి.]]></a:t>
+              <a:t><![CDATA[40. ஆனாலும் என் வலது பாரிசத்திலும் என் இடது பாரிசத்திலும் உட்கார்ந்திருக்கும்படி எவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20884,51 +24349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. అంతట వాడు బట్టను పారవేసి, దిగ్గున లేచి యేసునొద్దకు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[ஆயத்தம்பண்ணப்பட்டிருக்கிறதோ அவர்களுக்கேயல்லாமல், மற்றொருவருக்கும் அதை அருளுவது என் காரியமல்ல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21016,51 +24481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. యేసునేను నీకేమి చేయ గోరుచున్నావని వాని నడు గగా, ఆ గ్రుడ్డివాడుబోధకుడా, నాకు దృష్టి కలుగ గగా, ఆ]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21148,51 +24613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గ్రుడ్డివాడుబోధకుడా, నాకు దృష్టి కలుగ జేయుమని ఆయనతో అనెను.]]></a:t>
+              <a:t><![CDATA[41. மற்றப் பத்துப்பேரும் அதைக்கேட்டு, யாக்கோபின் மேலும் யோவானின் மேலும் எரிச்சலானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21280,51 +24745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. అందుకు యేసునీవు వెళ్లుము; నీ విశ్వాసము నిన్ను స్వస్థపరచెనని చెప్పెను. వెంటనే వాడు త్రోవను]]></a:t>
+              <a:t><![CDATA[42. அப்பொழுது இயேசு அவர்களைக் கிட்டவரச்செய்து: புறஜாதியாருக்கு அதிகாரிகளாக எண்ணப்பட்டவர்கள் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21412,51 +24877,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆయనవెంట చూపుపొంది వెళ్లెను.]]></a:t>
+              <a:t><![CDATA[இறுமாப்பாய் ஆளுகிறார்கள் என்றும், அவர்களில் பெரியவர்கள் அவர்கள் மேல் கடினமாய் அதிகாரம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செலுத்துகிறார்கள் என்றும், நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. உங்களுக்குள்ளே அப்படி இருக்கலாகாது; உங்களில் எவனாகிலும் பெரியவனாயிருக்க விரும்பினால், அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்குப் பணிவிடைக்காரனாயிருக்கக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. உங்களில் எவனாகிலும் முதன்மையானவனாயிருக்க விரும்பினால், அவன் எல்லாருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21544,51 +25537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. సృష్ట్యాదినుండి (దేవుడు) వారిని పురు షునిగాను స్త్రీనిగాను కలుగ జేసెను.]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21604,92 +25597,1412 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மாற்கு : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஊழியக்காரனாயிருக்கக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. அப்படியே, மனுஷகுமாரனும் ஊழியங்கொள்ளும்படி வராமல், ஊழியஞ்செய்யுவும், அநேகரை மீட்கும்பொருளாகத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தம்முடைய ஜீவனைக்கொடுக்கவும் வந்தார் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. பின்பு அவர்கள் எரிகோவுக்கு வந்தார்கள். அவரும் அவருடைய சீஷர்களும் திரளான ஜனங்களும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரிகோவைவிட்டுப் புறப்படுகிறபோது, திமேயுவின் மகனாகிய பர்திமேயு என்கிற ஒரு குருடன், வழியருகே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உட்கார்ந்து, பிச்சை கேட்டுக்கொண்டிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. அவன் நசரேயனாகிய இயேசு வருகிறாரென்று கேள்விப்பட்டு: இயேசுவே, தாவீதின் குமாரனே, எனக்கு இரங்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று கூப்பிடத்தொடங்கினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. அவன் பேசாதிருக்கும்படி அநேகர் அவனை அதட்டினார்கள். அவனோ: தாவீதின் குமாரனே, எனக்கு இரங்கும் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முன்னிலும் அதிகமாய்க் கூப்பிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21715,51 +27028,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21890,51 +27203,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>85</Slides>
+  <Slides>106</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>