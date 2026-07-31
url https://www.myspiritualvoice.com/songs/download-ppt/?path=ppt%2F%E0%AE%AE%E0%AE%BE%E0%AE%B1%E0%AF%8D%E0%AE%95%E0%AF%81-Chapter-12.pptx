--- v0 (2026-06-10)
+++ v1 (2026-07-31)
@@ -143,78 +143,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...26 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -271,64 +243,50 @@
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
-    <p:sldId id="332" r:id="rId79"/>
-[...12 lines deleted...]
-    <p:sldId id="345" r:id="rId92"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -502,67 +460,53 @@
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
-[...15 lines deleted...]
-  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -622,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And again he sent another; and him they killed, and many others; beating some, and killing some.]]></a:t>
+              <a:t><![CDATA[6. அவனுக்குப்பிரியமான ஒரே குமாரன் இருந்தான்; என் குமாரனுக்கு அஞ்சுவார்களென்று சொல்லி, அவனையும் கடைசியிலே அவர்களிடத்தில் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -731,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And again he sent another; and him they killed, and many others; beating some, and killing some.]]></a:t>
+              <a:t><![CDATA[6. அவனுக்குப்பிரியமான ஒரே குமாரன் இருந்தான்; என் குமாரனுக்கு அஞ்சுவார்களென்று சொல்லி, அவனையும் கடைசியிலே அவர்களிடத்தில் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -840,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Having yet therefore one son, his beloved, he sent him also last unto them, saying, They will reverence my son.]]></a:t>
+              <a:t><![CDATA[7. தோட்டக்காரரோ: இவன் சுதந்தரவாளி, இவனைக் கொலைசெய்வோம் வாருங்கள்; அப்பொழுது சுதந்தரம் நம்முடையதாகும் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -949,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Having yet therefore one son, his beloved, he sent him also last unto them, saying, They will reverence my son.]]></a:t>
+              <a:t><![CDATA[7. தோட்டக்காரரோ: இவன் சுதந்தரவாளி, இவனைக் கொலைசெய்வோம் வாருங்கள்; அப்பொழுது சுதந்தரம் நம்முடையதாகும் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1058,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But those husbandmen said among themselves, This is the heir; come, let us kill him, and the inheritance shall be our's.]]></a:t>
+              <a:t><![CDATA[8. அவனைப் பிடித்துக் கொலைசெய்து, திராட்சத்தோட்டத்துக்குப் புறம்பே போட்டுவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1167,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But those husbandmen said among themselves, This is the heir; come, let us kill him, and the inheritance shall be our's.]]></a:t>
+              <a:t><![CDATA[40. விதவைகளின் வீடுகளைப்பட்சித்து, பார்வைக்கு நீண்ட ஜெபம்பண்ணுகிற வேதபாரகரைக்குறித்து எச்சரிக்கையாயிருங்கள்; அவர்கள் அதிக ஆக்கினையை அடைவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1276,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they took him, and killed him, and cast him out of the vineyard.]]></a:t>
+              <a:t><![CDATA[40. விதவைகளின் வீடுகளைப்பட்சித்து, பார்வைக்கு நீண்ட ஜெபம்பண்ணுகிற வேதபாரகரைக்குறித்து எச்சரிக்கையாயிருங்கள்; அவர்கள் அதிக ஆக்கினையை அடைவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1385,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. What shall therefore the lord of the vineyard do? he will come and destroy the husbandmen, and will give the vineyard unto others.]]></a:t>
+              <a:t><![CDATA[9. அப்படியிருக்க, திராட்சத்தோட்டத்துக்கு எஜமான் என்ன செய்வான்? அவன் வந்து அந்தத் தோட்டக்காரரைச் சங்கரித்து, திராட்சத்தோட்டத்தை மற்றவர்களுக்கு ஒப்புக்கொடுப்பான் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1494,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. What shall therefore the lord of the vineyard do? he will come and destroy the husbandmen, and will give the vineyard unto others.]]></a:t>
+              <a:t><![CDATA[9. அப்படியிருக்க, திராட்சத்தோட்டத்துக்கு எஜமான் என்ன செய்வான்? அவன் வந்து அந்தத் தோட்டக்காரரைச் சங்கரித்து, திராட்சத்தோட்டத்தை மற்றவர்களுக்கு ஒப்புக்கொடுப்பான் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1603,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And have all of you not read this scripture; The stone which the builders rejected is become the head of the corner:]]></a:t>
+              <a:t><![CDATA[41. இயேசு காணிக்கைப்பெட்டிக்கு எதிராக உட்கார்ந்து, ஜனங்கள் காணிக்கைப்பெட்டியில் பணம் போடுகிறதைப் பார்த்துக்கொண்டிருந்தார்; ஐசுவரியவான்கள் அநேகர் அதிகமாய்ப் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1712,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And he began to speak unto them by parables. A certain man planted a vineyard, and set an hedge about it, and dug a place for the winepress, and built a tower, and let it out to husbandmen, and went into a far country.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் உவமைகளாய் அவர்களுக்குச் சொல்லத்தொடங்கினதாவது: ஒரு மனுஷன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைச் சுற்றிலும் வேலியடைத்து, இரசத்தொட்டியை உண்டுபண்ணி, கோபுரத்தையும் கட்டி, தோட்டக்காரருக்கு அதைக் குத்தகையாக விட்டு, புறத்தேசத்துக்குப் போயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1821,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. This was the Lord's doing, and it is marvellous in our eyes?]]></a:t>
+              <a:t><![CDATA[41. இயேசு காணிக்கைப்பெட்டிக்கு எதிராக உட்கார்ந்து, ஜனங்கள் காணிக்கைப்பெட்டியில் பணம் போடுகிறதைப் பார்த்துக்கொண்டிருந்தார்; ஐசுவரியவான்கள் அநேகர் அதிகமாய்ப் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1930,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. This was the Lord's doing, and it is marvellous in our eyes?]]></a:t>
+              <a:t><![CDATA[10. வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2039,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they sought to lay hold on him, but feared the people: for they knew that he had spoken the parable against them: and they left him, and went their way.]]></a:t>
+              <a:t><![CDATA[10. வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2148,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they sought to lay hold on him, but feared the people: for they knew that he had spoken the parable against them: and they left him, and went their way.]]></a:t>
+              <a:t><![CDATA[11. அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று எழுதியிருக்கிற வாக்கியத்தை நீங்கள் வாசிக்கவில்லையா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2257,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And they send unto him certain of the Pharisees and of the Herodians, to catch him in his words.]]></a:t>
+              <a:t><![CDATA[42. ஏழையான ஒரு விதவையும் வந்து, ஒரு துட்டுக்குச் சரியான இரண்டு காசைப் போட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2366,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And they send unto him certain of the Pharisees and of the Herodians, to catch him in his words.]]></a:t>
+              <a:t><![CDATA[12. இந்த உவமையைத், தங்களைக்குறித்துச் சொன்னாரென்று அவர்கள் அறிந்து, அவரைப் பிடிக்க வகைதேடினார்கள்; ஆகிலும் ஜனத்துக்குப் பயந்து அவரை விட்டுப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2475,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when they were come, they say unto him, Master, we know that you are true, and care for no man: for you regard not the person of men, but teach the way of God in truth: Is it lawful to give tribute to Caesar, or not?]]></a:t>
+              <a:t><![CDATA[12. இந்த உவமையைத், தங்களைக்குறித்துச் சொன்னாரென்று அவர்கள் அறிந்து, அவரைப் பிடிக்க வகைதேடினார்கள்; ஆகிலும் ஜனத்துக்குப் பயந்து அவரை விட்டுப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2584,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when they were come, they say unto him, Master, we know that you are true, and care for no man: for you regard not the person of men, but teach the way of God in truth: Is it lawful to give tribute to Caesar, or not?]]></a:t>
+              <a:t><![CDATA[43. அப்பொழுது அவர் தம்முடைய சீஷரை அழைத்து, காணிக்கைப்பெட்டியில் பணம்போட்ட மற்றெல்லாரைப்பார்க்கிலும் இந்த ஏழை விதவை அதிகமாய்ப் போட்டாளென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2693,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when they were come, they say unto him, Master, we know that you are true, and care for no man: for you regard not the person of men, but teach the way of God in truth: Is it lawful to give tribute to Caesar, or not?]]></a:t>
+              <a:t><![CDATA[43. அப்பொழுது அவர் தம்முடைய சீஷரை அழைத்து, காணிக்கைப்பெட்டியில் பணம்போட்ட மற்றெல்லாரைப்பார்க்கிலும் இந்த ஏழை விதவை அதிகமாய்ப் போட்டாளென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2802,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And when they were come, they say unto him, Master, we know that you are true, and care for no man: for you regard not the person of men, but teach the way of God in truth: Is it lawful to give tribute to Caesar, or not?]]></a:t>
+              <a:t><![CDATA[13. அவர்கள், பேச்சிலே அவரை அகப்படுத்தும்படிக்கு, பரிசேயரிலும் எரோதியரிலும் சிலரை அவரிடத்தில் அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2911,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And he began to speak unto them by parables. A certain man planted a vineyard, and set an hedge about it, and dug a place for the winepress, and built a tower, and let it out to husbandmen, and went into a far country.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் உவமைகளாய் அவர்களுக்குச் சொல்லத்தொடங்கினதாவது: ஒரு மனுஷன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைச் சுற்றிலும் வேலியடைத்து, இரசத்தொட்டியை உண்டுபண்ணி, கோபுரத்தையும் கட்டி, தோட்டக்காரருக்கு அதைக் குத்தகையாக விட்டு, புறத்தேசத்துக்குப் போயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3020,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Shall we give, or shall we not give? But he, knowing their hypocrisy, said unto them, Why tempt all of you me? bring me a penny, that I may see it.]]></a:t>
+              <a:t><![CDATA[13. அவர்கள், பேச்சிலே அவரை அகப்படுத்தும்படிக்கு, பரிசேயரிலும் எரோதியரிலும் சிலரை அவரிடத்தில் அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3129,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Shall we give, or shall we not give? But he, knowing their hypocrisy, said unto them, Why tempt all of you me? bring me a penny, that I may see it.]]></a:t>
+              <a:t><![CDATA[44. அவர்களெல்லாரும் தங்கள் பரிபூரணத்திலிருந்து எடுத்துப்போட்டார்கள்; இவளோ தன் வறுமையிலிருந்து தன் ஜீவனத்துக்கு உண்டாயிருந்ததெல்லாம் போட்டுவிட்டாள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3238,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they brought it. And he says unto them, Whose is this image and superscription? And they said unto him, Caesar's.]]></a:t>
+              <a:t><![CDATA[44. அவர்களெல்லாரும் தங்கள் பரிபூரணத்திலிருந்து எடுத்துப்போட்டார்கள்; இவளோ தன் வறுமையிலிருந்து தன் ஜீவனத்துக்கு உண்டாயிருந்ததெல்லாம் போட்டுவிட்டாள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3347,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they brought it. And he says unto them, Whose is this image and superscription? And they said unto him, Caesar's.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் வந்து: போதகரே, நீர் சத்தியமுள்ளவரென்றும், எவனைக்குறித்தும் உமக்குக் கவையில்லை என்றும் அறிந்திருக்கிறோம், நீர் முகதாட்சணியம் இல்லாதவராய்த் தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப் போதிக்கிறீர், இராயனுக்கு வரிகொடுக்கிறது நியாயமோ அல்லவோ? நாம் கொடுக்கலாமோ, கொடுக்கக்கூடாதோ? என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3456,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Jesus answering said unto them, Render to Caesar the things that are Caesar's, and to God the things that are God's. And they marvelled at him.]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் வந்து: போதகரே, நீர் சத்தியமுள்ளவரென்றும், எவனைக்குறித்தும் உமக்குக் கவையில்லை என்றும் அறிந்திருக்கிறோம், நீர் முகதாட்சணியம் இல்லாதவராய்த் தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப் போதிக்கிறீர், இராயனுக்கு வரிகொடுக்கிறது நியாயமோ அல்லவோ? நாம் கொடுக்கலாமோ, கொடுக்கக்கூடாதோ? என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3565,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Jesus answering said unto them, Render to Caesar the things that are Caesar's, and to God the things that are God's. And they marvelled at him.]]></a:t>
+              <a:t><![CDATA[15. அவர்களுடைய மாயத்தை அவர் அறிந்து: நீங்கள் என்னை ஏன் சோதிக்கிறீர்கள்? நான் பார்க்கும்படிக்கு ஒரு பணத்தை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3674,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Then come unto him the Sadducees, which say there is no resurrection; and they asked him, saying,]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் அதைக் கொண்டுவந்தார்கள். அப்பொழுது அவர்: இந்தச் சுரூபமும் மேலெழுத்தும் யாருடையது என்று கேட்டார்; இராயனுடையது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3783,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Master, Moses wrote unto us, If a man's brother die, and leave his wife behind him, and leave no children, that his brother should take his wife, and raise up seed unto his brother.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் அதைக் கொண்டுவந்தார்கள். அப்பொழுது அவர்: இந்தச் சுரூபமும் மேலெழுத்தும் யாருடையது என்று கேட்டார்; இராயனுடையது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3892,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Master, Moses wrote unto us, If a man's brother die, and leave his wife behind him, and leave no children, that his brother should take his wife, and raise up seed unto his brother.]]></a:t>
+              <a:t><![CDATA[17. அதற்கு இயேசு: இராயனுடையதை இராயனுக்கும், தேவனுடையதைத் தேவனுக்கும் செலுத்துங்கள் என்றார். அவர்கள் அவரைக்குறித்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4001,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Now there were seven brethren: and the first took a wife, and dying left no seed.]]></a:t>
+              <a:t><![CDATA[17. அதற்கு இயேசு: இராயனுடையதை இராயனுக்கும், தேவனுடையதைத் தேவனுக்கும் செலுத்துங்கள் என்றார். அவர்கள் அவரைக்குறித்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4110,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And he began to speak unto them by parables. A certain man planted a vineyard, and set an hedge about it, and dug a place for the winepress, and built a tower, and let it out to husbandmen, and went into a far country.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் உவமைகளாய் அவர்களுக்குச் சொல்லத்தொடங்கினதாவது: ஒரு மனுஷன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைச் சுற்றிலும் வேலியடைத்து, இரசத்தொட்டியை உண்டுபண்ணி, கோபுரத்தையும் கட்டி, தோட்டக்காரருக்கு அதைக் குத்தகையாக விட்டு, புறத்தேசத்துக்குப் போயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4219,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Now there were seven brethren: and the first took a wife, and dying left no seed.]]></a:t>
+              <a:t><![CDATA[18. உயிர்த்தெழுதல் இல்லை என்று சாதிக்கிற சதுசேயர் அவரிடத்தில் வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4328,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the second took her, and died, neither left he any seed: and the third likewise.]]></a:t>
+              <a:t><![CDATA[19. போதகரே, ஒருவனுடைய சகோதரன் சந்தானம் இல்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை விவாகம்பண்ணி, தன் சகோதரனுக்குச் சந்தானம் உண்டாக்கவேண்டுமென்று மோசே எங்களுக்கு எழுதிவைத்திருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4437,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the second took her, and died, neither left he any seed: and the third likewise.]]></a:t>
+              <a:t><![CDATA[19. போதகரே, ஒருவனுடைய சகோதரன் சந்தானம் இல்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை விவாகம்பண்ணி, தன் சகோதரனுக்குச் சந்தானம் உண்டாக்கவேண்டுமென்று மோசே எங்களுக்கு எழுதிவைத்திருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4546,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the seven had her, and left no seed: last of all the woman died also.]]></a:t>
+              <a:t><![CDATA[20. இப்படியிருக்க, ஏழு பேர் சகோதரர் இருந்தார்கள்; மூத்தவன் ஒரு பெண்ணை விவாகம்பண்ணி, சந்தானமில்லாமல் இறந்துபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4655,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the seven had her, and left no seed: last of all the woman died also.]]></a:t>
+              <a:t><![CDATA[21. இரண்டாம் சகோதரன் அவளை விவாகம்பண்ணி, அவனும் சந்தானமில்லாமல் இறந்துபோனான். மூன்றாம் சகோதரனும் அப்படியேயானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4764,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. In the resurrection therefore, when they shall rise, whose wife shall she be of them? for the seven had her to wife.]]></a:t>
+              <a:t><![CDATA[21. இரண்டாம் சகோதரன் அவளை விவாகம்பண்ணி, அவனும் சந்தானமில்லாமல் இறந்துபோனான். மூன்றாம் சகோதரனும் அப்படியேயானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4873,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. In the resurrection therefore, when they shall rise, whose wife shall she be of them? for the seven had her to wife.]]></a:t>
+              <a:t><![CDATA[22. ஏழுபேரும் அவளை விவாகம்பண்ணி, சந்தானமில்லாமல் இறந்துபோனார்கள். எல்லாருக்கும் பின்பு அந்த ஸ்திரீயும் இறந்துபோனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4982,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Jesus answering said unto them, Do all of you not therefore go astray, because all of you know not the scriptures, neither the power of God?]]></a:t>
+              <a:t><![CDATA[23. ஆகையால், உயிர்த்தெழுதலில், அவர்கள் எழுந்திருக்கும்போது, அவர்களில் எவனுக்கு அவள் மனைவியாயிருப்பாள்? ஏழுபேரும் அவளை மனைவியாகக்கொண்டிருந்தார்களே என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5091,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Jesus answering said unto them, Do all of you not therefore go astray, because all of you know not the scriptures, neither the power of God?]]></a:t>
+              <a:t><![CDATA[23. ஆகையால், உயிர்த்தெழுதலில், அவர்கள் எழுந்திருக்கும்போது, அவர்களில் எவனுக்கு அவள் மனைவியாயிருப்பாள்? ஏழுபேரும் அவளை மனைவியாகக்கொண்டிருந்தார்களே என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5200,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. For when they shall rise from the dead, they neither marry, nor are given in marriage; but are as the angels which are in heaven.]]></a:t>
+              <a:t><![CDATA[24. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் வேதவாக்கியங்களையும், தேவனுடைய வல்லமையையும் அறியாததினாலல்லவா தப்பான எண்ணங்கொள்ளுகிறீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5309,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And at the season he sent to the husbandmen a servant, that he might receive from the husbandmen of the fruit of the vineyard.]]></a:t>
+              <a:t><![CDATA[2. தோட்டக்காரரிடத்தில் திராட்சத்தோட்டத்துக் கனிகளில் தன் பாகத்தை வாங்கிக்கொண்டு வரும்படி, பருவக்காலத்திலே அவர்களிடத்தில் ஒரு ஊழியக்காரனை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5418,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. For when they shall rise from the dead, they neither marry, nor are given in marriage; but are as the angels which are in heaven.]]></a:t>
+              <a:t><![CDATA[24. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் வேதவாக்கியங்களையும், தேவனுடைய வல்லமையையும் அறியாததினாலல்லவா தப்பான எண்ணங்கொள்ளுகிறீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5527,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And as concerning the dead, that they rise: have all of you not read in the book of Moses, how in the bush God spoke unto him, saying, I am the God of Abraham, and the God of Isaac, and the God of Jacob?]]></a:t>
+              <a:t><![CDATA[25. மரித்தோர் உயிரோடே எழுந்திருக்கும்போது கொள்வனையும் கொடுப்பனையும் இல்லை; அவர்கள் பரலோகத்தில் இருக்கிற தேவதூதரைப்போலிருப்பார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5636,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And as concerning the dead, that they rise: have all of you not read in the book of Moses, how in the bush God spoke unto him, saying, I am the God of Abraham, and the God of Isaac, and the God of Jacob?]]></a:t>
+              <a:t><![CDATA[25. மரித்தோர் உயிரோடே எழுந்திருக்கும்போது கொள்வனையும் கொடுப்பனையும் இல்லை; அவர்கள் பரலோகத்தில் இருக்கிற தேவதூதரைப்போலிருப்பார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5745,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And as concerning the dead, that they rise: have all of you not read in the book of Moses, how in the bush God spoke unto him, saying, I am the God of Abraham, and the God of Isaac, and the God of Jacob?]]></a:t>
+              <a:t><![CDATA[26. மரித்தோர் எழுந்திருப்பதைப்பற்றி: நான் ஆபிரகாமின் தேவனும், ஈசாக்கின் தேவனும், யாக்கோபின் தேவனுமாயிருக்கிறேன் என்று, தேவன் முட்செடியைக் குறித்துச் சொல்லிய இடத்தில், மோசேயின் ஆகமத்தில் அவனுக்குச் சொன்னதை, நீங்கள் வாசிக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5854,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. He is not the God of the dead, but the God of the living: all of you therefore do greatly go astray.]]></a:t>
+              <a:t><![CDATA[26. மரித்தோர் எழுந்திருப்பதைப்பற்றி: நான் ஆபிரகாமின் தேவனும், ஈசாக்கின் தேவனும், யாக்கோபின் தேவனுமாயிருக்கிறேன் என்று, தேவன் முட்செடியைக் குறித்துச் சொல்லிய இடத்தில், மோசேயின் ஆகமத்தில் அவனுக்குச் சொன்னதை, நீங்கள் வாசிக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5963,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. He is not the God of the dead, but the God of the living: all of you therefore do greatly go astray.]]></a:t>
+              <a:t><![CDATA[27. அவர் மரித்தோருக்குத் தேவனாயிராமல், ஜீவனுள்ளோருக்குத் தேவனாயிருக்கிறார்; ஆகையால் நீங்கள் மிகவும் தப்பான எண்ணங்கொள்ளுகிறீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6072,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And one of the scribes came, and having heard them reasoning together, and perceiving that he had answered them well, asked him, Which is the first commandment of all?]]></a:t>
+              <a:t><![CDATA[28. வேதபாரகரில் ஒருவன் அவர்கள் தர்க்கம்பண்ணுகிறதைக்கேட்டு, அவர்களுக்கு நன்றாய் உத்தரவு சொன்னாரென்று அறிந்து, அவரிடத்தில் வந்து: கற்பனைகளிலெல்லாம் பிரதான கற்பனை எதுவென்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6181,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And one of the scribes came, and having heard them reasoning together, and perceiving that he had answered them well, asked him, Which is the first commandment of all?]]></a:t>
+              <a:t><![CDATA[28. வேதபாரகரில் ஒருவன் அவர்கள் தர்க்கம்பண்ணுகிறதைக்கேட்டு, அவர்களுக்கு நன்றாய் உத்தரவு சொன்னாரென்று அறிந்து, அவரிடத்தில் வந்து: கற்பனைகளிலெல்லாம் பிரதான கற்பனை எதுவென்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6290,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Jesus answered him, The first of all the commandments is, Hear, O Israel; The Lord our God is one Lord:]]></a:t>
+              <a:t><![CDATA[29. இயேசு அவனுக்குப் பிரதியுத்தரமாக: கற்பனைகளிலெல்லாம் பிரதான கற்பனை எதுவென்றால்: இஸ்ரவேலே கேள், நம்முடைய தேவனாகிய கர்த்தர் ஒருவரே கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6399,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Jesus answered him, The first of all the commandments is, Hear, O Israel; The Lord our God is one Lord:]]></a:t>
+              <a:t><![CDATA[30. உன் தேவனாகிய கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும், உன் முழு ஆத்துமாவோடும், உன் முழு மனதோடும், உன் முழுப் பலத்தோடும் அன்புகூருவாயாக என்பதே பிரதான கற்பனை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6508,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And at the season he sent to the husbandmen a servant, that he might receive from the husbandmen of the fruit of the vineyard.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் அவனைப்பிடித்து, அடித்து, வெறுமையாய் அனுப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6617,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And you shall love the Lord your God with all your heart, and with all your soul, and with all your mind, and with all your strength: this is the first commandment.]]></a:t>
+              <a:t><![CDATA[31. இதற்கு ஒப்பாயிருக்கிற இரண்டாம் கற்பனை என்னவென்றால்: உன்னிடத்தில் நீ அன்புகூருவதுபோல் பிறனிடத்திலும் அன்புகூருவாயாக என்பதே; இவைகளிலும் பெரிய கற்பனை வேறொன்றுமில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6726,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And you shall love the Lord your God with all your heart, and with all your soul, and with all your mind, and with all your strength: this is the first commandment.]]></a:t>
+              <a:t><![CDATA[31. இதற்கு ஒப்பாயிருக்கிற இரண்டாம் கற்பனை என்னவென்றால்: உன்னிடத்தில் நீ அன்புகூருவதுபோல் பிறனிடத்திலும் அன்புகூருவாயாக என்பதே; இவைகளிலும் பெரிய கற்பனை வேறொன்றுமில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6835,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the second is like, namely this, You shall love your neighbour as yourself. There is no other commandment greater than these.]]></a:t>
+              <a:t><![CDATA[32. அதற்கு வேதபாரகன்: சரிதான் போதகரே, நீர் சொன்னது சத்தியம்; ஒரே தேவன் உண்டு, அவரைத்தவிர வேறொரு தேவன் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6944,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And the second is like, namely this, You shall love your neighbour as yourself. There is no other commandment greater than these.]]></a:t>
+              <a:t><![CDATA[32. அதற்கு வேதபாரகன்: சரிதான் போதகரே, நீர் சொன்னது சத்தியம்; ஒரே தேவன் உண்டு, அவரைத்தவிர வேறொரு தேவன் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7053,51 +6997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And the scribe said unto him, Well, Master, you have said the truth: for there is one God; and there is no other but he:]]></a:t>
+              <a:t><![CDATA[33. முழு இருதயத்தோடும், முழு மனதோடும், முழு ஆத்துமாவோடும், முழுப் பலத்தோடும் அவரிடத்தில் அன்பு கூருகிறதும், தன்னிடத்தில் அன்புகூருகிறது போல் பிறனிடத்தில் அன்புகூருகிறதுமே சர்வாங்கதகனம் முதலிய பலிகளைப்பார்க்கிலும் முக்கியமாயிருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7162,51 +7106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And the scribe said unto him, Well, Master, you have said the truth: for there is one God; and there is no other but he:]]></a:t>
+              <a:t><![CDATA[33. முழு இருதயத்தோடும், முழு மனதோடும், முழு ஆத்துமாவோடும், முழுப் பலத்தோடும் அவரிடத்தில் அன்பு கூருகிறதும், தன்னிடத்தில் அன்புகூருகிறது போல் பிறனிடத்தில் அன்புகூருகிறதுமே சர்வாங்கதகனம் முதலிய பலிகளைப்பார்க்கிலும் முக்கியமாயிருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7271,51 +7215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And to love him with all the heart, and with all the understanding, and with all the soul, and with all the strength, and to love his neighbour as himself, is more than all whole burnt offerings and sacrifices.]]></a:t>
+              <a:t><![CDATA[34. அவன் விவேகமாய் உத்தரவு சொன்னதை இயேசு கண்டு: நீ தேவனுடைய ராஜ்யத்துக்குத் தூரமானவனல்ல என்றார். அதன்பின்பு ஒருவனும் அவரிடத்தில் யாதொரு கேள்வியுங் கேட்கத் துணியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7380,51 +7324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And to love him with all the heart, and with all the understanding, and with all the soul, and with all the strength, and to love his neighbour as himself, is more than all whole burnt offerings and sacrifices.]]></a:t>
+              <a:t><![CDATA[34. அவன் விவேகமாய் உத்தரவு சொன்னதை இயேசு கண்டு: நீ தேவனுடைய ராஜ்யத்துக்குத் தூரமானவனல்ல என்றார். அதன்பின்பு ஒருவனும் அவரிடத்தில் யாதொரு கேள்வியுங் கேட்கத் துணியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7489,51 +7433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And to love him with all the heart, and with all the understanding, and with all the soul, and with all the strength, and to love his neighbour as himself, is more than all whole burnt offerings and sacrifices.]]></a:t>
+              <a:t><![CDATA[35. இயேசு தேவாலயத்தில் உபதேசம்பண்ணுகையில், அவர்: கிறிஸ்து தாவீதின் குமாரன் என்று வேதபாரகர் எப்படிச்சொல்லுகிறார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7598,51 +7542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And when Jesus saw that he answered discreetly, he said unto him, You are not far from the kingdom of God. And no man after that durst ask him any question.]]></a:t>
+              <a:t><![CDATA[35. இயேசு தேவாலயத்தில் உபதேசம்பண்ணுகையில், அவர்: கிறிஸ்து தாவீதின் குமாரன் என்று வேதபாரகர் எப்படிச்சொல்லுகிறார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7707,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And they caught him, and beat him, and sent him away empty.]]></a:t>
+              <a:t><![CDATA[4. பின்பு வேறொரு ஊழியக்காரனை அவர்களிடத்தில் அனுப்பினான்; அவர்கள் அவன்மேல் கல்லெறிந்து, தலையிலே காயப்படுத்தி, அவமானப்படுத்தி, அனுப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7816,51 +7760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And when Jesus saw that he answered discreetly, he said unto him, You are not far from the kingdom of God. And no man after that durst ask him any question.]]></a:t>
+              <a:t><![CDATA[36. நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப் போடும்வரைக்கும் நீர் என்னுடைய வலது பாரிசத்தில் உட்காரும் என்று கர்த்தர் என் ஆண்டவரோடே சொன்னார் என்று தாவீது பரிசுத்த ஆவியினாலே சொல்லியிருக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7925,51 +7869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And Jesus answered and said, while he taught in the temple, How say the scribes that Christ is the son of David?]]></a:t>
+              <a:t><![CDATA[36. நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப் போடும்வரைக்கும் நீர் என்னுடைய வலது பாரிசத்தில் உட்காரும் என்று கர்த்தர் என் ஆண்டவரோடே சொன்னார் என்று தாவீது பரிசுத்த ஆவியினாலே சொல்லியிருக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8034,51 +7978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And Jesus answered and said, while he taught in the temple, How say the scribes that Christ is the son of David?]]></a:t>
+              <a:t><![CDATA[37. தாவீதுதானே அவரை ஆண்டவர் என்று சொல்லியிருக்க, அவனுக்கு அவர் குமாரனாயிருப்பது எப்படி என்றார். அநேக ஜனங்கள் அவருடைய உபதேசத்தை விருப்பத்தோடே கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8143,51 +8087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. For David himself said by the Holy Spirit, The LORD said to my Lord, Sit you on my right hand, till I make yours enemies your footstool.]]></a:t>
+              <a:t><![CDATA[37. தாவீதுதானே அவரை ஆண்டவர் என்று சொல்லியிருக்க, அவனுக்கு அவர் குமாரனாயிருப்பது எப்படி என்றார். அநேக ஜனங்கள் அவருடைய உபதேசத்தை விருப்பத்தோடே கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8252,51 +8196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. For David himself said by the Holy Spirit, The LORD said to my Lord, Sit you on my right hand, till I make yours enemies your footstool.]]></a:t>
+              <a:t><![CDATA[38. பின்னும் அவர் உபதேசம்பண்ணுகையில் அவர்களை நோக்கி: நீண்ட அங்கிகளைத் தரித்துக்கொண்டு திரியவும், சந்தைவெளிகளில் வந்தனங்களை அடையவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8361,51 +8305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. For David himself said by the Holy Spirit, The LORD said to my Lord, Sit you on my right hand, till I make yours enemies your footstool.]]></a:t>
+              <a:t><![CDATA[38. பின்னும் அவர் உபதேசம்பண்ணுகையில் அவர்களை நோக்கி: நீண்ட அங்கிகளைத் தரித்துக்கொண்டு திரியவும், சந்தைவெளிகளில் வந்தனங்களை அடையவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8470,378 +8414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. David therefore himself calls him Lord; and whence is he then his son? And the common people heard him gladly.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[38. And he said unto them in his doctrine, Beware of the scribes, which love to go in long clothing, and love salutations in the marketplaces,]]></a:t>
+              <a:t><![CDATA[39. ஜெபஆலயங்களில் முதன்மையான ஆசனங்களில் உட்காரவும், விருந்துகளில் முதன்மையான இடங்களில் இருக்கவும் விரும்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8906,1141 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And again he sent unto them another servant; and at him they cast stones, and wounded him in the head, and sent him away shamefully handled.]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[44. For all they did cast in of their abundance; but she of her lack did cast in all that she had, even all her living.]]></a:t>
+              <a:t><![CDATA[5. மறுபடியும் வேறொருவனை அனுப்பினான்; அவனை அவர்கள் கொலைசெய்தார்கள். வேறு அநேகரையும் அனுப்பினான்; அவர்களில் சிலரை அடித்து, சிலரைக் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10105,160 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And again he sent unto them another servant; and at him they cast stones, and wounded him in the head, and sent him away shamefully handled.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[44. For all they did cast in of their abundance; but she of her lack did cast in all that she had, even all her living.]]></a:t>
+              <a:t><![CDATA[5. மறுபடியும் வேறொருவனை அனுப்பினான்; அவனை அவர்கள் கொலைசெய்தார்கள். வேறு அநேகரையும் அனுப்பினான்; அவர்களில் சிலரை அடித்து, சிலரைக் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10293,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470083774" r:id="rId1"/>
+    <p:sldLayoutId id="2474469695" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10921,174 +9339,62 @@
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...78 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11193,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மறுபடியும் வேறொருவனை அனுப்பினான்; அவனை அவர்கள் கொலைசெய்தார்கள். வேறு அநேகரையும் அனுப்பினான்;]]></a:t>
+              <a:t><![CDATA[6. তাঁর একমাত্র প্রিয় পুত্র ছিল৷ তিনি শেষ পর্যন্ত তাঁকেই পাঠালেন, ভাবলেন তারা নিশ্চয়ই তাঁর পুত্রকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களில் சிலரை அடித்து, சிலரைக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[সম্মান করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுக்குப்பிரியமான ஒரே குமாரன் இருந்தான்; என் குமாரனுக்கு அஞ்சுவார்களென்று சொல்லி, அவனையும்]]></a:t>
+              <a:t><![CDATA[7. চাষীরা তখন নিজেদের মধ্যে বলাবলি করল, ‘এই তো মালিকের ছেলে, ওর বাবা মরলে ক্ষেতের মালিক তো ওই হবে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கடைசியிலே அவர்களிடத்தில் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[এস! একে মেরে ফেল, তাহলে আমরা ক্ষেতের মালিক হব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தோட்டக்காரரோ: இவன் சுதந்தரவாளி, இவனைக் கொலைசெய்வோம் வாருங்கள்; அப்பொழுது சுதந்தரம் நம்முடையதாகும்]]></a:t>
+              <a:t><![CDATA[8. তখন তারা তাকে মেরেই ফেলল ও তার মৃতদেহটি দ্রাক্ষা ক্ষেতের বাইরে ফেলে দিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
+              <a:t><![CDATA[40. এই লোকেরাই বিধবাদের বাড়িগুলি আত্মসাত্ করে, আর সেই দোষ ঢাকতে লম্বা লম্বা প্রার্থনা করে৷ ঐ সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனைப் பிடித்துக் கொலைசெய்து, திராட்சத்தோட்டத்துக்குப் புறம்பே போட்டுவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[লোকেরা বিচারে আরো কড়া শাস্তি পাবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியிருக்க, திராட்சத்தோட்டத்துக்கு எஜமான் என்ன செய்வான்? அவன் வந்து அந்தத் தோட்டக்காரரைச்]]></a:t>
+              <a:t><![CDATA[9. তখন সেই দ্রাক্ষা ক্ষেতের মালিক কি করবেন? তিনি এসে চাষীদের মেরে ফেলবেন এবং সেই দ্রাক্ষা ক্ষেতটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சங்கரித்து, திராட்சத்தோட்டத்தை மற்றவர்களுக்கு ஒப்புக்கொடுப்பான் அல்லவா?]]></a:t>
+              <a:t><![CDATA[অন্যদের দিয়ে দেবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று;]]></a:t>
+              <a:t><![CDATA[41. যীশু দানের বাক্সের সামনে বসে, লোকেরা কেমন করে তাতে টাকা পয়সা ফেলছে তা দেখছিলেন৷ বহু ধনী লোক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் உவமைகளாய் அவர்களுக்குச் சொல்லத்தொடங்கினதாவது: ஒரு மனுஷன் ஒரு திராட்சத்தோட்டத்தை]]></a:t>
+              <a:t><![CDATA[1. তখন যীশু দৃষ্টান্ত দিয়ে তাদের কাছে বলতে লাগলেন, ‘একটি লোক দ্রাক্ষা ক্ষেতের চারদিকে বেড়া দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று எழுதியிருக்கிற]]></a:t>
+              <a:t><![CDATA[প্রচুর টাকা পয়সা তার মধ্যে রাখল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாக்கியத்தை நீங்கள் வாசிக்கவில்லையா என்றார்.]]></a:t>
+              <a:t><![CDATA[10. শাস্ত্রের এই কথা কি তোমরা পড় নি, ‘য়ে পাথর রাজমিস্ত্রিরা বাতিল করেছিল সেটিই হয়ে উঠল কোণের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்த உவமையைத், தங்களைக்குறித்துச் சொன்னாரென்று அவர்கள் அறிந்து, அவரைப் பிடிக்க வகைதேடினார்கள்;]]></a:t>
+              <a:t><![CDATA[প্রধান পাথর?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆகிலும் ஜனத்துக்குப் பயந்து அவரை விட்டுப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. এটা প্রভুই করেছেন, আর আমাদের চোখে এটা খুব চমকপ্রদ৷’গীতসংহিতা 118:22-23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள், பேச்சிலே அவரை அகப்படுத்தும்படிக்கு, பரிசேயரிலும் எரோதியரிலும் சிலரை அவரிடத்தில்]]></a:t>
+              <a:t><![CDATA[42. পরে একজন গরীব বিধবা এসে তাতে দুটি তামার মুদ্রা ফেলল, যার মূল্য এক সিকিরও কম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. তখন তারা তাঁকে গ্রেপ্তার করার চেষ্টা করতে লাগল, কিন্তু লোকদের ভয় পেল, কারণ তারা জানত য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் வந்து: போதகரே, நீர் சத்தியமுள்ளவரென்றும், எவனைக்குறித்தும் உமக்குக் கவையில்லை என்றும்]]></a:t>
+              <a:t><![CDATA[দৃষ্টান্তটি তিনি তাদের উদ্দেশ্যেই বলেছেন, তাই তারা তাঁকে ছেড়ে চলে গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அறிந்திருக்கிறோம், நீர் முகதாட்சணியம் இல்லாதவராய்த் தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப்]]></a:t>
+              <a:t><![CDATA[43. তখন যীশু নিজের শিষ্যদের কাছে ডেকে বললেন, ‘আমি তোমাদের সত্যি বলছি, দানবাক্সে যাঁরা টাকা পয়সা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போதிக்கிறீர், இராயனுக்கு வரிகொடுக்கிறது நியாயமோ அல்லவோ? நாம் கொடுக்கலாமோ, கொடுக்கக்கூடாதோ? என்று]]></a:t>
+              <a:t><![CDATA[রেখেছে, তাদের সবার থেকে এই গরীব বিধবা বেশী রাখল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. পরে ইহুদী নেতারা কয়েকজন ফরীশী এবং হেরোদীয়কে তাঁর কাছে পাঠিয়ে দিল, যাতে তারা যীশুকে কথার ফাঁদে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உண்டாக்கி, அதைச் சுற்றிலும் வேலியடைத்து, இரசத்தொட்டியை உண்டுபண்ணி, கோபுரத்தையும் கட்டி,]]></a:t>
+              <a:t><![CDATA[তিনি দ্রাক্ষা মাড়াই করতে একটি গর্ত খুঁড়লেন, একটি উঁচু ঘর তৈরী করলেন এবং সেই ক্ষেত চাষীদের কাছে জমা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களுடைய மாயத்தை அவர் அறிந்து: நீங்கள் என்னை ஏன் சோதிக்கிறீர்கள்? நான் பார்க்கும்படிக்கு ஒரு]]></a:t>
+              <a:t><![CDATA[ফেলতে পারে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பணத்தை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்;]]></a:t>
+              <a:t><![CDATA[44. কারণ তারা সকলে নিজের নিজের অতিরিক্ত অর্থ থেকে কিছু কিছু রেখেছে কিন্তু এই গরীব বিধবা তার যা কিছু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் அதைக் கொண்டுவந்தார்கள். அப்பொழுது அவர்: இந்தச் சுரூபமும் மேலெழுத்தும் யாருடையது என்று]]></a:t>
+              <a:t><![CDATA[সম্বল ছিল, তার সবটুকুই দিয়ে গেল৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கேட்டார்; இராயனுடையது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. তারা এসে তাঁকে বলল, ‘হে গুরু, আমরা জানি আপনিই সত্, এবং আপনি কোন লোককে ভয় করেন না৷ আপনি ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு இயேசு: இராயனுடையதை இராயனுக்கும், தேவனுடையதைத் தேவனுக்கும் செலுத்துங்கள் என்றார். அவர்கள்]]></a:t>
+              <a:t><![CDATA[পথের বিষয়ে সত্য শিক্ষা দেন৷ আচ্ছা, কৈসর সরকারকে কর দেওযা কি উচিত? আমরা দেব, কি দেব না?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவரைக்குறித்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. তিনি তাদের ভণ্ডামি বুঝতে পেরে বললেন, ‘তোমরা আমায় কেন পরীক্ষা করছ? আমাকে একটি দীনার এনে দেখাও৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உயிர்த்தெழுதல் இல்லை என்று சாதிக்கிற சதுசேயர் அவரிடத்தில் வந்து:]]></a:t>
+              <a:t><![CDATA[16. তারা তাঁকে দীনার এনে দিলে তিনি তাদের বললেন, ‘এই মুখ এবং এই নাম কার?’ তারা তাঁকে বলল, ‘কৈসরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. போதகரே, ஒருவனுடைய சகோதரன் சந்தானம் இல்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை]]></a:t>
+              <a:t><![CDATA[প্রতিমূর্তি, কৈসরের নাম৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விவாகம்பண்ணி, தன் சகோதரனுக்குச் சந்தானம் உண்டாக்கவேண்டுமென்று மோசே எங்களுக்கு எழுதிவைத்திருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[17. তখন যীশু তাদের বললেন, ‘কৈসরের যা তা কৈসরকে দাও৷ আর ঈশ্বরের যা তা ঈশ্বরকে দাও৷’ তখন তারা তাঁর কথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்படியிருக்க, ஏழு பேர் சகோதரர் இருந்தார்கள்; மூத்தவன் ஒரு பெண்ணை விவாகம்பண்ணி, சந்தானமில்லாமல்]]></a:t>
+              <a:t><![CDATA[শুনে বিস্ময়ে হতবাক্ হয়ে গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தோட்டக்காரருக்கு அதைக் குத்தகையாக விட்டு, புறத்தேசத்துக்குப் போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[দিয়ে অন্য দেশে চলে গেলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இறந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[18. পরে কয়েকজন সদ্দূকী তাঁর কাছে এল যাঁরা বলত পুনরুত্থান বলে কিছু নেই৷ তারা তাঁকে জিজ্ঞেস করল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இரண்டாம் சகோதரன் அவளை விவாகம்பண்ணி, அவனும் சந்தானமில்லாமல் இறந்துபோனான். மூன்றாம் சகோதரனும்]]></a:t>
+              <a:t><![CDATA[19. ‘গুরু, মোশি আমাদের জন্য লিখেছেন, কারও ভাই যদি স্ত্রী রেখে মারা যায়, আর সে যদি কোন ছেলেমেয়ে না]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அப்படியேயானான்.]]></a:t>
+              <a:t><![CDATA[রেখে যায় তবে তার ভাই য়েন ঐ বিধবাকে বিয়ে করে নিজের ভাইয়ের বংশ রক্ষা করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏழுபேரும் அவளை விவாகம்பண்ணி, சந்தானமில்லாமல் இறந்துபோனார்கள். எல்லாருக்கும் பின்பு அந்த]]></a:t>
+              <a:t><![CDATA[20. সাত ভাই ছিল, প্রথম জন একজন স্ত্রীলোককে বিয়ে করল আর সে ছেলেমেয়ে না রেখে মারা গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஸ்திரீயும் இறந்துபோனாள்.]]></a:t>
+              <a:t><![CDATA[21. পরে দ্বিতীয় জন তাকে বিয়ে করল; কিন্তু সেও ছেলেমেয়ে না রেখে মারা গেল৷ তৃতীয় ভাই আগের ভাইয়ের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால், உயிர்த்தெழுதலில், அவர்கள் எழுந்திருக்கும்போது, அவர்களில் எவனுக்கு அவள்]]></a:t>
+              <a:t><![CDATA[মত বিয়ে করে ছেলেমেয়ে না রেখে মার গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மனைவியாயிருப்பாள்? ஏழுபேரும் அவளை மனைவியாகக்கொண்டிருந்தார்களே என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. এই সাত ভাইয়ের কেউই কোন ছেলেমেয়ে রেখে যায় নি৷ সবশেষে সেই স্ত্রীলোকটিও মারা গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் வேதவாக்கியங்களையும், தேவனுடைய வல்லமையையும்]]></a:t>
+              <a:t><![CDATA[23. মৃত্যুর পরে যখন তারা বেঁচে উঠবে, সে তাদের মধ্যে কার স্ত্রী হবে? কারণ তারা সাতজনই তো তাকে বিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அறியாததினாலல்லவா தப்பான எண்ணங்கொள்ளுகிறீர்கள்?]]></a:t>
+              <a:t><![CDATA[করেছিল৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மரித்தோர் உயிரோடே எழுந்திருக்கும்போது கொள்வனையும் கொடுப்பனையும் இல்லை; அவர்கள் பரலோகத்தில்]]></a:t>
+              <a:t><![CDATA[24. যীশু তাদের বললেন, ‘তোমরা কেন এই ভুলের মধ্যে রয়েছ? তোমরা না জান শাস্ত্র, না জান ঈশ্বরের শক্তির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16869,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தோட்டக்காரரிடத்தில் திராட்சத்தோட்டத்துக் கனிகளில் தன் பாகத்தை வாங்கிக்கொண்டு வரும்படி,]]></a:t>
+              <a:t><![CDATA[2. এরপর চাষীদের কাছে ফলের পাওনা অংশ পাবার জন্য তাদের কাছে ঠিক সময়ে তাঁর চাকরকে পাঠিয়ে দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17001,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருக்கிற தேவதூதரைப்போலிருப்பார்கள்;]]></a:t>
+              <a:t><![CDATA[কথা৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17133,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மரித்தோர் எழுந்திருப்பதைப்பற்றி: நான் ஆபிரகாமின் தேவனும், ஈசாக்கின் தேவனும், யாக்கோபின்]]></a:t>
+              <a:t><![CDATA[25. কারণ মৃতদের মধ্যে থেকে পুনরুত্থিত হলে তারা বিয়ে করে না, বা তাদের বিয়ে দেওযা হয় না, বরং তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17265,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேவனுமாயிருக்கிறேன் என்று, தேவன் முட்செடியைக் குறித்துச் சொல்லிய இடத்தில், மோசேயின் ஆகமத்தில்]]></a:t>
+              <a:t><![CDATA[স্বর্গে স্বর্গদূতদের মতোই থাকে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17397,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவனுக்குச் சொன்னதை, நீங்கள் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[26. কিন্তু পুনরুত্থান হবে কিনা এ ব্যাপারে মোশির পুস্তকে লেখা জ্বলন্ত ঝোপেরঅংশটিতে ঈশ্বর তাকে কি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17529,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர் மரித்தோருக்குத் தேவனாயிராமல், ஜீவனுள்ளோருக்குத் தேவனாயிருக்கிறார்; ஆகையால் நீங்கள் மிகவும்]]></a:t>
+              <a:t><![CDATA[বলেছিলেন তা কি তোমরা পড় নি? তিনি বলেছিলেন, ‘আমি অব্রাহামের ঈশ্বর, ইসহাকের ঈশ্বর এবং যাকোবের ঈশ্বর৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17661,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தப்பான எண்ணங்கொள்ளுகிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. তিনি মৃতদের ঈশ্বর নন, জীবিতদেরই ঈশ্বর৷ তোমরা বড়ই ভুল করেছ৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17793,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. வேதபாரகரில் ஒருவன் அவர்கள் தர்க்கம்பண்ணுகிறதைக்கேட்டு, அவர்களுக்கு நன்றாய் உத்தரவு சொன்னாரென்று]]></a:t>
+              <a:t><![CDATA[28. ব্যবস্থার শিক্ষকদের মধ্যে একজন কাছে এসে তাদের আলোচনা শুনলেন৷ যীশু তাদের ঠিক উত্তর দিয়েছেন জেনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17925,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அறிந்து, அவரிடத்தில் வந்து: கற்பனைகளிலெல்லாம் பிரதான கற்பனை எதுவென்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[তাঁকে জিজ্ঞাসা করলেন, ‘শাস্ত্রে সমস্ত আদেশের মধ্যে কোনটি প্রধান?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18057,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இயேசு அவனுக்குப் பிரதியுத்தரமாக: கற்பனைகளிலெல்லாம் பிரதான கற்பனை எதுவென்றால்: இஸ்ரவேலே கேள்,]]></a:t>
+              <a:t><![CDATA[29. যীশু উত্তর দিলেন, ‘এটাই প্রধান! ‘শোন, হে ইস্রায়েল, আমাদের ঈশ্বর প্রভু একমাত্র প্রভু৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18189,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நம்முடைய தேவனாகிய கர்த்தர் ஒருவரே கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[30. তুমি তোমার সমস্ত হৃদয়, মন, প্রাণ ও সমস্ত শক্তি দিয়ে তোমার ঈশ্বর প্রভুকে ভালবাসবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18321,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பருவக்காலத்திலே அவர்களிடத்தில் ஒரு ஊழியக்காரனை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[3. কিন্তু চাষীরা তাকে মারধর করে খালি হাতে ফিরিয়ে দিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18453,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உன் தேவனாகிய கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும், உன் முழு ஆத்துமாவோடும், உன் முழு மனதோடும்,]]></a:t>
+              <a:t><![CDATA[31. আর দ্বিতীয় আদেশ হল, এই, ‘তোমার প্রতিবেশীকে নিজের মতো ভালবাসবে৷’এই আদেশ দুটি থেকে আর কোন বড়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18585,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உன் முழுப் பலத்தோடும் அன்புகூருவாயாக என்பதே பிரதான கற்பனை.]]></a:t>
+              <a:t><![CDATA[আদেশ নেই৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18717,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இதற்கு ஒப்பாயிருக்கிற இரண்டாம் கற்பனை என்னவென்றால்: உன்னிடத்தில் நீ அன்புகூருவதுபோல்]]></a:t>
+              <a:t><![CDATA[32. তখন ব্যবস্থার শিক্ষকরা তাঁকে বললেন, ‘বেশ, গুরু, আপনি ঠিক বলেছেন য়ে ঈশ্বরই প্রভু, তিনি ছাড়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18849,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிறனிடத்திலும் அன்புகூருவாயாக என்பதே; இவைகளிலும் பெரிய கற்பனை வேறொன்றுமில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[অন্য কেউ নেই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18981,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அதற்கு வேதபாரகன்: சரிதான் போதகரே, நீர் சொன்னது சத்தியம்; ஒரே தேவன் உண்டு, அவரைத்தவிர வேறொரு]]></a:t>
+              <a:t><![CDATA[33. আর সমস্ত হৃদয়, সমস্ত শক্তি দিয়ে তাঁকে ভালবাসো এবং প্রতিবেশীকে নিজের মতো ভালবাসা হচ্ছে সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19113,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[রকম বলিদান ও উত্‌সর্গের থেকে অনেক ভাল৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19245,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. முழு இருதயத்தோடும், முழு மனதோடும், முழு ஆத்துமாவோடும், முழுப் பலத்தோடும் அவரிடத்தில் அன்பு]]></a:t>
+              <a:t><![CDATA[34. তখন তিনি বুদ্ধির সঙ্গে উত্তর দিয়েছেন দেখে যীশু তাঁকে বললেন, ‘ঈশ্বরের রাজ্য থেকে তুমি খুব বেশী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19377,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கூருகிறதும், தன்னிடத்தில் அன்புகூருகிறது போல் பிறனிடத்தில் அன்புகூருகிறதுமே சர்வாங்கதகனம் முதலிய]]></a:t>
+              <a:t><![CDATA[দূরে নও৷’ এরপরে তাঁকে কোন কথা জিজ্ঞেস করতে আর কারো সাহস হল না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19509,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பலிகளைப்பார்க்கிலும் முக்கியமாயிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[35. যীশু মন্দিরে শিক্ষা দেবার সময় বললেন, ‘ব্যবস্থার শিক্ষকরা কেমন করে বলে য়ে খ্রীষ্ট দাযূদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19641,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் விவேகமாய் உத்தரவு சொன்னதை இயேசு கண்டு: நீ தேவனுடைய ராஜ்யத்துக்குத் தூரமானவனல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[পুত্র?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19773,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் அவனைப்பிடித்து, அடித்து, வெறுமையாய் அனுப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. তিনি আর একজন চাকরকে তাদের কাছে পাঠালেন, তারা তার মাথায় আঘাত করল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19905,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதன்பின்பு ஒருவனும் அவரிடத்தில் யாதொரு கேள்வியுங் கேட்கத் துணியவில்லை.]]></a:t>
+              <a:t><![CDATA[36. দাযূদ তো নিজেই পবিত্র আত্মার প্রেরণাতেই এই কথা বলেছেন: ‘প্রভু আমার প্রভুকে বললেন, ‘তুমি আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20037,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இயேசு தேவாலயத்தில் உபதேசம்பண்ணுகையில், அவர்: கிறிஸ்து தாவீதின் குமாரன் என்று வேதபாரகர்]]></a:t>
+              <a:t><![CDATA[ডানদিকে বস যতক্ষণ না তোমার শত্রুদের তোমার পায়ের তলায় রাখি৷’ গীতসংহিতা 110:1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20169,51 +18475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எப்படிச்சொல்லுகிறார்கள்?]]></a:t>
+              <a:t><![CDATA[37. দাযূদ নিজেই খ্রীষ্টকে ‘প্রভু’ বলেন৷ তবে কেমন করে খ্রীষ্ট দাযূদের পুত্র হলেন?’ অনেক লোক আনন্দের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20301,51 +18607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப் போடும்வரைக்கும் நீர் என்னுடைய வலது]]></a:t>
+              <a:t><![CDATA[সাথে তাঁর কথা শুনল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20433,51 +18739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பாரிசத்தில் உட்காரும் என்று கர்த்தர் என் ஆண்டவரோடே சொன்னார் என்று தாவீது பரிசுத்த ஆவியினாலே]]></a:t>
+              <a:t><![CDATA[38. আর তাঁর শিক্ষায় তিনি তাদের বললেন, ‘ব্যবস্থার শিক্ষকদের থেকে সাবধান, তারা লম্বা লম্বা পোশাক পরতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20565,51 +18871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லியிருக்கிறானே.]]></a:t>
+              <a:t><![CDATA[চায়, হাটে বাজারে লোকদের সম্মান,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20697,447 +19003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. தாவீதுதானே அவரை ஆண்டவர் என்று சொல்லியிருக்க, அவனுக்கு அவர் குமாரனாயிருப்பது எப்படி என்றார். அநேக]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[சந்தைவெளிகளில் வந்தனங்களை அடையவும்,]]></a:t>
+              <a:t><![CDATA[39. সমাজগৃহে গুরুত্বপূর্ণ আসন এবং নৈশ ভোজে গুরুত্বপূর্ণ আসন পেতে ভালবাসে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21225,1371 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு வேறொரு ஊழியக்காரனை அவர்களிடத்தில் அனுப்பினான்; அவர்கள் அவன்மேல் கல்லெறிந்து, தலையிலே]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[44. அவர்களெல்லாரும் தங்கள் பரிபூரணத்திலிருந்து எடுத்துப்போட்டார்கள்; இவளோ தன் வறுமையிலிருந்து தன்]]></a:t>
+              <a:t><![CDATA[5. এবং তাকে অপমান করল৷ তখন তিনি আর একজন চাকরকে পাঠালেন, তারা তাকে মেরে ফেলল৷ এইভাবে তিনি আরো অনেককে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22677,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காயப்படுத்தி, அவமானப்படுத்தி, அனுப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[পাঠালেন৷ তারা তাদের মধ্যে কয়েকজনকে মারধোর করল এবং কয়েকজনকে মেরেই ফেলল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22737,224 +19327,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மாற்கு : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
-[...130 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
   <a:themeElements>
-    <a:clrScheme name="Theme87">
+    <a:clrScheme name="Theme50">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme87">
+    <a:fontScheme name="Theme50">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22980,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme87">
+    <a:fmtScheme name="Theme50">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23155,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>90</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>