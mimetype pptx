--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -143,50 +143,78 @@
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -243,50 +271,64 @@
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -460,53 +502,67 @@
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -566,51 +622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுக்குப்பிரியமான ஒரே குமாரன் இருந்தான்; என் குமாரனுக்கு அஞ்சுவார்களென்று சொல்லி, அவனையும் கடைசியிலே அவர்களிடத்தில் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[5. And again he sent another; and him they killed, and many others; beating some, and killing some.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -675,51 +731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுக்குப்பிரியமான ஒரே குமாரன் இருந்தான்; என் குமாரனுக்கு அஞ்சுவார்களென்று சொல்லி, அவனையும் கடைசியிலே அவர்களிடத்தில் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[5. And again he sent another; and him they killed, and many others; beating some, and killing some.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -784,51 +840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தோட்டக்காரரோ: இவன் சுதந்தரவாளி, இவனைக் கொலைசெய்வோம் வாருங்கள்; அப்பொழுது சுதந்தரம் நம்முடையதாகும் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
+              <a:t><![CDATA[6. Having yet therefore one son, his beloved, he sent him also last unto them, saying, They will reverence my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -893,51 +949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தோட்டக்காரரோ: இவன் சுதந்தரவாளி, இவனைக் கொலைசெய்வோம் வாருங்கள்; அப்பொழுது சுதந்தரம் நம்முடையதாகும் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
+              <a:t><![CDATA[6. Having yet therefore one son, his beloved, he sent him also last unto them, saying, They will reverence my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1002,51 +1058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனைப் பிடித்துக் கொலைசெய்து, திராட்சத்தோட்டத்துக்குப் புறம்பே போட்டுவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. But those husbandmen said among themselves, This is the heir; come, let us kill him, and the inheritance shall be our's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1111,51 +1167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. விதவைகளின் வீடுகளைப்பட்சித்து, பார்வைக்கு நீண்ட ஜெபம்பண்ணுகிற வேதபாரகரைக்குறித்து எச்சரிக்கையாயிருங்கள்; அவர்கள் அதிக ஆக்கினையை அடைவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. But those husbandmen said among themselves, This is the heir; come, let us kill him, and the inheritance shall be our's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1220,51 +1276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. விதவைகளின் வீடுகளைப்பட்சித்து, பார்வைக்கு நீண்ட ஜெபம்பண்ணுகிற வேதபாரகரைக்குறித்து எச்சரிக்கையாயிருங்கள்; அவர்கள் அதிக ஆக்கினையை அடைவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And they took him, and killed him, and cast him out of the vineyard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1329,51 +1385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியிருக்க, திராட்சத்தோட்டத்துக்கு எஜமான் என்ன செய்வான்? அவன் வந்து அந்தத் தோட்டக்காரரைச் சங்கரித்து, திராட்சத்தோட்டத்தை மற்றவர்களுக்கு ஒப்புக்கொடுப்பான் அல்லவா?]]></a:t>
+              <a:t><![CDATA[9. What shall therefore the lord of the vineyard do? he will come and destroy the husbandmen, and will give the vineyard unto others.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1438,51 +1494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்படியிருக்க, திராட்சத்தோட்டத்துக்கு எஜமான் என்ன செய்வான்? அவன் வந்து அந்தத் தோட்டக்காரரைச் சங்கரித்து, திராட்சத்தோட்டத்தை மற்றவர்களுக்கு ஒப்புக்கொடுப்பான் அல்லவா?]]></a:t>
+              <a:t><![CDATA[9. What shall therefore the lord of the vineyard do? he will come and destroy the husbandmen, and will give the vineyard unto others.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1547,51 +1603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இயேசு காணிக்கைப்பெட்டிக்கு எதிராக உட்கார்ந்து, ஜனங்கள் காணிக்கைப்பெட்டியில் பணம் போடுகிறதைப் பார்த்துக்கொண்டிருந்தார்; ஐசுவரியவான்கள் அநேகர் அதிகமாய்ப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And have all of you not read this scripture; The stone which the builders rejected is become the head of the corner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1656,51 +1712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் உவமைகளாய் அவர்களுக்குச் சொல்லத்தொடங்கினதாவது: ஒரு மனுஷன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைச் சுற்றிலும் வேலியடைத்து, இரசத்தொட்டியை உண்டுபண்ணி, கோபுரத்தையும் கட்டி, தோட்டக்காரருக்கு அதைக் குத்தகையாக விட்டு, புறத்தேசத்துக்குப் போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And he began to speak unto them by parables. A certain man planted a vineyard, and set an hedge about it, and dug a place for the winepress, and built a tower, and let it out to husbandmen, and went into a far country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1765,51 +1821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இயேசு காணிக்கைப்பெட்டிக்கு எதிராக உட்கார்ந்து, ஜனங்கள் காணிக்கைப்பெட்டியில் பணம் போடுகிறதைப் பார்த்துக்கொண்டிருந்தார்; ஐசுவரியவான்கள் அநேகர் அதிகமாய்ப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. This was the Lord's doing, and it is marvellous in our eyes?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1874,51 +1930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று;]]></a:t>
+              <a:t><![CDATA[11. This was the Lord's doing, and it is marvellous in our eyes?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1983,51 +2039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று;]]></a:t>
+              <a:t><![CDATA[12. And they sought to lay hold on him, but feared the people: for they knew that he had spoken the parable against them: and they left him, and went their way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2092,51 +2148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று எழுதியிருக்கிற வாக்கியத்தை நீங்கள் வாசிக்கவில்லையா என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And they sought to lay hold on him, but feared the people: for they knew that he had spoken the parable against them: and they left him, and went their way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2201,51 +2257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ஏழையான ஒரு விதவையும் வந்து, ஒரு துட்டுக்குச் சரியான இரண்டு காசைப் போட்டாள்.]]></a:t>
+              <a:t><![CDATA[13. And they send unto him certain of the Pharisees and of the Herodians, to catch him in his words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2310,51 +2366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்த உவமையைத், தங்களைக்குறித்துச் சொன்னாரென்று அவர்கள் அறிந்து, அவரைப் பிடிக்க வகைதேடினார்கள்; ஆகிலும் ஜனத்துக்குப் பயந்து அவரை விட்டுப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And they send unto him certain of the Pharisees and of the Herodians, to catch him in his words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2419,51 +2475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்த உவமையைத், தங்களைக்குறித்துச் சொன்னாரென்று அவர்கள் அறிந்து, அவரைப் பிடிக்க வகைதேடினார்கள்; ஆகிலும் ஜனத்துக்குப் பயந்து அவரை விட்டுப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And when they were come, they say unto him, Master, we know that you are true, and care for no man: for you regard not the person of men, but teach the way of God in truth: Is it lawful to give tribute to Caesar, or not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2528,51 +2584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது அவர் தம்முடைய சீஷரை அழைத்து, காணிக்கைப்பெட்டியில் பணம்போட்ட மற்றெல்லாரைப்பார்க்கிலும் இந்த ஏழை விதவை அதிகமாய்ப் போட்டாளென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்;]]></a:t>
+              <a:t><![CDATA[14. And when they were come, they say unto him, Master, we know that you are true, and care for no man: for you regard not the person of men, but teach the way of God in truth: Is it lawful to give tribute to Caesar, or not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2637,51 +2693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அப்பொழுது அவர் தம்முடைய சீஷரை அழைத்து, காணிக்கைப்பெட்டியில் பணம்போட்ட மற்றெல்லாரைப்பார்க்கிலும் இந்த ஏழை விதவை அதிகமாய்ப் போட்டாளென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்;]]></a:t>
+              <a:t><![CDATA[14. And when they were come, they say unto him, Master, we know that you are true, and care for no man: for you regard not the person of men, but teach the way of God in truth: Is it lawful to give tribute to Caesar, or not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2746,51 +2802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள், பேச்சிலே அவரை அகப்படுத்தும்படிக்கு, பரிசேயரிலும் எரோதியரிலும் சிலரை அவரிடத்தில் அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And when they were come, they say unto him, Master, we know that you are true, and care for no man: for you regard not the person of men, but teach the way of God in truth: Is it lawful to give tribute to Caesar, or not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2855,51 +2911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் உவமைகளாய் அவர்களுக்குச் சொல்லத்தொடங்கினதாவது: ஒரு மனுஷன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைச் சுற்றிலும் வேலியடைத்து, இரசத்தொட்டியை உண்டுபண்ணி, கோபுரத்தையும் கட்டி, தோட்டக்காரருக்கு அதைக் குத்தகையாக விட்டு, புறத்தேசத்துக்குப் போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And he began to speak unto them by parables. A certain man planted a vineyard, and set an hedge about it, and dug a place for the winepress, and built a tower, and let it out to husbandmen, and went into a far country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2964,51 +3020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள், பேச்சிலே அவரை அகப்படுத்தும்படிக்கு, பரிசேயரிலும் எரோதியரிலும் சிலரை அவரிடத்தில் அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Shall we give, or shall we not give? But he, knowing their hypocrisy, said unto them, Why tempt all of you me? bring me a penny, that I may see it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3073,51 +3129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அவர்களெல்லாரும் தங்கள் பரிபூரணத்திலிருந்து எடுத்துப்போட்டார்கள்; இவளோ தன் வறுமையிலிருந்து தன் ஜீவனத்துக்கு உண்டாயிருந்ததெல்லாம் போட்டுவிட்டாள் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. Shall we give, or shall we not give? But he, knowing their hypocrisy, said unto them, Why tempt all of you me? bring me a penny, that I may see it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3182,51 +3238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அவர்களெல்லாரும் தங்கள் பரிபூரணத்திலிருந்து எடுத்துப்போட்டார்கள்; இவளோ தன் வறுமையிலிருந்து தன் ஜீவனத்துக்கு உண்டாயிருந்ததெல்லாம் போட்டுவிட்டாள் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And they brought it. And he says unto them, Whose is this image and superscription? And they said unto him, Caesar's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3291,51 +3347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் வந்து: போதகரே, நீர் சத்தியமுள்ளவரென்றும், எவனைக்குறித்தும் உமக்குக் கவையில்லை என்றும் அறிந்திருக்கிறோம், நீர் முகதாட்சணியம் இல்லாதவராய்த் தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப் போதிக்கிறீர், இராயனுக்கு வரிகொடுக்கிறது நியாயமோ அல்லவோ? நாம் கொடுக்கலாமோ, கொடுக்கக்கூடாதோ? என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And they brought it. And he says unto them, Whose is this image and superscription? And they said unto him, Caesar's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3400,51 +3456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் வந்து: போதகரே, நீர் சத்தியமுள்ளவரென்றும், எவனைக்குறித்தும் உமக்குக் கவையில்லை என்றும் அறிந்திருக்கிறோம், நீர் முகதாட்சணியம் இல்லாதவராய்த் தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப் போதிக்கிறீர், இராயனுக்கு வரிகொடுக்கிறது நியாயமோ அல்லவோ? நாம் கொடுக்கலாமோ, கொடுக்கக்கூடாதோ? என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And Jesus answering said unto them, Render to Caesar the things that are Caesar's, and to God the things that are God's. And they marvelled at him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3509,51 +3565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களுடைய மாயத்தை அவர் அறிந்து: நீங்கள் என்னை ஏன் சோதிக்கிறீர்கள்? நான் பார்க்கும்படிக்கு ஒரு பணத்தை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்;]]></a:t>
+              <a:t><![CDATA[17. And Jesus answering said unto them, Render to Caesar the things that are Caesar's, and to God the things that are God's. And they marvelled at him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3618,51 +3674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் அதைக் கொண்டுவந்தார்கள். அப்பொழுது அவர்: இந்தச் சுரூபமும் மேலெழுத்தும் யாருடையது என்று கேட்டார்; இராயனுடையது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Then come unto him the Sadducees, which say there is no resurrection; and they asked him, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3727,51 +3783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் அதைக் கொண்டுவந்தார்கள். அப்பொழுது அவர்: இந்தச் சுரூபமும் மேலெழுத்தும் யாருடையது என்று கேட்டார்; இராயனுடையது என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Master, Moses wrote unto us, If a man's brother die, and leave his wife behind him, and leave no children, that his brother should take his wife, and raise up seed unto his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3836,51 +3892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு இயேசு: இராயனுடையதை இராயனுக்கும், தேவனுடையதைத் தேவனுக்கும் செலுத்துங்கள் என்றார். அவர்கள் அவரைக்குறித்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Master, Moses wrote unto us, If a man's brother die, and leave his wife behind him, and leave no children, that his brother should take his wife, and raise up seed unto his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3945,51 +4001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு இயேசு: இராயனுடையதை இராயனுக்கும், தேவனுடையதைத் தேவனுக்கும் செலுத்துங்கள் என்றார். அவர்கள் அவரைக்குறித்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Now there were seven brethren: and the first took a wife, and dying left no seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4054,51 +4110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர் உவமைகளாய் அவர்களுக்குச் சொல்லத்தொடங்கினதாவது: ஒரு மனுஷன் ஒரு திராட்சத்தோட்டத்தை உண்டாக்கி, அதைச் சுற்றிலும் வேலியடைத்து, இரசத்தொட்டியை உண்டுபண்ணி, கோபுரத்தையும் கட்டி, தோட்டக்காரருக்கு அதைக் குத்தகையாக விட்டு, புறத்தேசத்துக்குப் போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And he began to speak unto them by parables. A certain man planted a vineyard, and set an hedge about it, and dug a place for the winepress, and built a tower, and let it out to husbandmen, and went into a far country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4163,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உயிர்த்தெழுதல் இல்லை என்று சாதிக்கிற சதுசேயர் அவரிடத்தில் வந்து:]]></a:t>
+              <a:t><![CDATA[20. Now there were seven brethren: and the first took a wife, and dying left no seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4272,51 +4328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. போதகரே, ஒருவனுடைய சகோதரன் சந்தானம் இல்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை விவாகம்பண்ணி, தன் சகோதரனுக்குச் சந்தானம் உண்டாக்கவேண்டுமென்று மோசே எங்களுக்கு எழுதிவைத்திருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[21. And the second took her, and died, neither left he any seed: and the third likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4381,51 +4437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. போதகரே, ஒருவனுடைய சகோதரன் சந்தானம் இல்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை விவாகம்பண்ணி, தன் சகோதரனுக்குச் சந்தானம் உண்டாக்கவேண்டுமென்று மோசே எங்களுக்கு எழுதிவைத்திருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[21. And the second took her, and died, neither left he any seed: and the third likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4490,51 +4546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்படியிருக்க, ஏழு பேர் சகோதரர் இருந்தார்கள்; மூத்தவன் ஒரு பெண்ணை விவாகம்பண்ணி, சந்தானமில்லாமல் இறந்துபோனான்.]]></a:t>
+              <a:t><![CDATA[22. And the seven had her, and left no seed: last of all the woman died also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4599,51 +4655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இரண்டாம் சகோதரன் அவளை விவாகம்பண்ணி, அவனும் சந்தானமில்லாமல் இறந்துபோனான். மூன்றாம் சகோதரனும் அப்படியேயானான்.]]></a:t>
+              <a:t><![CDATA[22. And the seven had her, and left no seed: last of all the woman died also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4708,51 +4764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இரண்டாம் சகோதரன் அவளை விவாகம்பண்ணி, அவனும் சந்தானமில்லாமல் இறந்துபோனான். மூன்றாம் சகோதரனும் அப்படியேயானான்.]]></a:t>
+              <a:t><![CDATA[23. In the resurrection therefore, when they shall rise, whose wife shall she be of them? for the seven had her to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4817,51 +4873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏழுபேரும் அவளை விவாகம்பண்ணி, சந்தானமில்லாமல் இறந்துபோனார்கள். எல்லாருக்கும் பின்பு அந்த ஸ்திரீயும் இறந்துபோனாள்.]]></a:t>
+              <a:t><![CDATA[23. In the resurrection therefore, when they shall rise, whose wife shall she be of them? for the seven had her to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4926,51 +4982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால், உயிர்த்தெழுதலில், அவர்கள் எழுந்திருக்கும்போது, அவர்களில் எவனுக்கு அவள் மனைவியாயிருப்பாள்? ஏழுபேரும் அவளை மனைவியாகக்கொண்டிருந்தார்களே என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And Jesus answering said unto them, Do all of you not therefore go astray, because all of you know not the scriptures, neither the power of God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5035,51 +5091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆகையால், உயிர்த்தெழுதலில், அவர்கள் எழுந்திருக்கும்போது, அவர்களில் எவனுக்கு அவள் மனைவியாயிருப்பாள்? ஏழுபேரும் அவளை மனைவியாகக்கொண்டிருந்தார்களே என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And Jesus answering said unto them, Do all of you not therefore go astray, because all of you know not the scriptures, neither the power of God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5144,51 +5200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் வேதவாக்கியங்களையும், தேவனுடைய வல்லமையையும் அறியாததினாலல்லவா தப்பான எண்ணங்கொள்ளுகிறீர்கள்?]]></a:t>
+              <a:t><![CDATA[25. For when they shall rise from the dead, they neither marry, nor are given in marriage; but are as the angels which are in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5253,51 +5309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தோட்டக்காரரிடத்தில் திராட்சத்தோட்டத்துக் கனிகளில் தன் பாகத்தை வாங்கிக்கொண்டு வரும்படி, பருவக்காலத்திலே அவர்களிடத்தில் ஒரு ஊழியக்காரனை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[2. And at the season he sent to the husbandmen a servant, that he might receive from the husbandmen of the fruit of the vineyard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5362,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் வேதவாக்கியங்களையும், தேவனுடைய வல்லமையையும் அறியாததினாலல்லவா தப்பான எண்ணங்கொள்ளுகிறீர்கள்?]]></a:t>
+              <a:t><![CDATA[25. For when they shall rise from the dead, they neither marry, nor are given in marriage; but are as the angels which are in heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5471,51 +5527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மரித்தோர் உயிரோடே எழுந்திருக்கும்போது கொள்வனையும் கொடுப்பனையும் இல்லை; அவர்கள் பரலோகத்தில் இருக்கிற தேவதூதரைப்போலிருப்பார்கள்;]]></a:t>
+              <a:t><![CDATA[26. And as concerning the dead, that they rise: have all of you not read in the book of Moses, how in the bush God spoke unto him, saying, I am the God of Abraham, and the God of Isaac, and the God of Jacob?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5580,51 +5636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மரித்தோர் உயிரோடே எழுந்திருக்கும்போது கொள்வனையும் கொடுப்பனையும் இல்லை; அவர்கள் பரலோகத்தில் இருக்கிற தேவதூதரைப்போலிருப்பார்கள்;]]></a:t>
+              <a:t><![CDATA[26. And as concerning the dead, that they rise: have all of you not read in the book of Moses, how in the bush God spoke unto him, saying, I am the God of Abraham, and the God of Isaac, and the God of Jacob?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5689,51 +5745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மரித்தோர் எழுந்திருப்பதைப்பற்றி: நான் ஆபிரகாமின் தேவனும், ஈசாக்கின் தேவனும், யாக்கோபின் தேவனுமாயிருக்கிறேன் என்று, தேவன் முட்செடியைக் குறித்துச் சொல்லிய இடத்தில், மோசேயின் ஆகமத்தில் அவனுக்குச் சொன்னதை, நீங்கள் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[26. And as concerning the dead, that they rise: have all of you not read in the book of Moses, how in the bush God spoke unto him, saying, I am the God of Abraham, and the God of Isaac, and the God of Jacob?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5798,51 +5854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மரித்தோர் எழுந்திருப்பதைப்பற்றி: நான் ஆபிரகாமின் தேவனும், ஈசாக்கின் தேவனும், யாக்கோபின் தேவனுமாயிருக்கிறேன் என்று, தேவன் முட்செடியைக் குறித்துச் சொல்லிய இடத்தில், மோசேயின் ஆகமத்தில் அவனுக்குச் சொன்னதை, நீங்கள் வாசிக்கவில்லையா?]]></a:t>
+              <a:t><![CDATA[27. He is not the God of the dead, but the God of the living: all of you therefore do greatly go astray.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5907,51 +5963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர் மரித்தோருக்குத் தேவனாயிராமல், ஜீவனுள்ளோருக்குத் தேவனாயிருக்கிறார்; ஆகையால் நீங்கள் மிகவும் தப்பான எண்ணங்கொள்ளுகிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. He is not the God of the dead, but the God of the living: all of you therefore do greatly go astray.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6016,51 +6072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. வேதபாரகரில் ஒருவன் அவர்கள் தர்க்கம்பண்ணுகிறதைக்கேட்டு, அவர்களுக்கு நன்றாய் உத்தரவு சொன்னாரென்று அறிந்து, அவரிடத்தில் வந்து: கற்பனைகளிலெல்லாம் பிரதான கற்பனை எதுவென்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[28. And one of the scribes came, and having heard them reasoning together, and perceiving that he had answered them well, asked him, Which is the first commandment of all?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6125,51 +6181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. வேதபாரகரில் ஒருவன் அவர்கள் தர்க்கம்பண்ணுகிறதைக்கேட்டு, அவர்களுக்கு நன்றாய் உத்தரவு சொன்னாரென்று அறிந்து, அவரிடத்தில் வந்து: கற்பனைகளிலெல்லாம் பிரதான கற்பனை எதுவென்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[28. And one of the scribes came, and having heard them reasoning together, and perceiving that he had answered them well, asked him, Which is the first commandment of all?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6234,51 +6290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இயேசு அவனுக்குப் பிரதியுத்தரமாக: கற்பனைகளிலெல்லாம் பிரதான கற்பனை எதுவென்றால்: இஸ்ரவேலே கேள், நம்முடைய தேவனாகிய கர்த்தர் ஒருவரே கர்த்தர்.]]></a:t>
+              <a:t><![CDATA[29. And Jesus answered him, The first of all the commandments is, Hear, O Israel; The Lord our God is one Lord:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6343,51 +6399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உன் தேவனாகிய கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும், உன் முழு ஆத்துமாவோடும், உன் முழு மனதோடும், உன் முழுப் பலத்தோடும் அன்புகூருவாயாக என்பதே பிரதான கற்பனை.]]></a:t>
+              <a:t><![CDATA[29. And Jesus answered him, The first of all the commandments is, Hear, O Israel; The Lord our God is one Lord:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6452,51 +6508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் அவனைப்பிடித்து, அடித்து, வெறுமையாய் அனுப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And at the season he sent to the husbandmen a servant, that he might receive from the husbandmen of the fruit of the vineyard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6561,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இதற்கு ஒப்பாயிருக்கிற இரண்டாம் கற்பனை என்னவென்றால்: உன்னிடத்தில் நீ அன்புகூருவதுபோல் பிறனிடத்திலும் அன்புகூருவாயாக என்பதே; இவைகளிலும் பெரிய கற்பனை வேறொன்றுமில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And you shall love the Lord your God with all your heart, and with all your soul, and with all your mind, and with all your strength: this is the first commandment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6670,51 +6726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இதற்கு ஒப்பாயிருக்கிற இரண்டாம் கற்பனை என்னவென்றால்: உன்னிடத்தில் நீ அன்புகூருவதுபோல் பிறனிடத்திலும் அன்புகூருவாயாக என்பதே; இவைகளிலும் பெரிய கற்பனை வேறொன்றுமில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And you shall love the Lord your God with all your heart, and with all your soul, and with all your mind, and with all your strength: this is the first commandment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6779,51 +6835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அதற்கு வேதபாரகன்: சரிதான் போதகரே, நீர் சொன்னது சத்தியம்; ஒரே தேவன் உண்டு, அவரைத்தவிர வேறொரு தேவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[31. And the second is like, namely this, You shall love your neighbour as yourself. There is no other commandment greater than these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6888,51 +6944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அதற்கு வேதபாரகன்: சரிதான் போதகரே, நீர் சொன்னது சத்தியம்; ஒரே தேவன் உண்டு, அவரைத்தவிர வேறொரு தேவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[31. And the second is like, namely this, You shall love your neighbour as yourself. There is no other commandment greater than these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6997,51 +7053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. முழு இருதயத்தோடும், முழு மனதோடும், முழு ஆத்துமாவோடும், முழுப் பலத்தோடும் அவரிடத்தில் அன்பு கூருகிறதும், தன்னிடத்தில் அன்புகூருகிறது போல் பிறனிடத்தில் அன்புகூருகிறதுமே சர்வாங்கதகனம் முதலிய பலிகளைப்பார்க்கிலும் முக்கியமாயிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[32. And the scribe said unto him, Well, Master, you have said the truth: for there is one God; and there is no other but he:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7106,51 +7162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. முழு இருதயத்தோடும், முழு மனதோடும், முழு ஆத்துமாவோடும், முழுப் பலத்தோடும் அவரிடத்தில் அன்பு கூருகிறதும், தன்னிடத்தில் அன்புகூருகிறது போல் பிறனிடத்தில் அன்புகூருகிறதுமே சர்வாங்கதகனம் முதலிய பலிகளைப்பார்க்கிலும் முக்கியமாயிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[32. And the scribe said unto him, Well, Master, you have said the truth: for there is one God; and there is no other but he:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7215,51 +7271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் விவேகமாய் உத்தரவு சொன்னதை இயேசு கண்டு: நீ தேவனுடைய ராஜ்யத்துக்குத் தூரமானவனல்ல என்றார். அதன்பின்பு ஒருவனும் அவரிடத்தில் யாதொரு கேள்வியுங் கேட்கத் துணியவில்லை.]]></a:t>
+              <a:t><![CDATA[33. And to love him with all the heart, and with all the understanding, and with all the soul, and with all the strength, and to love his neighbour as himself, is more than all whole burnt offerings and sacrifices.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7324,51 +7380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் விவேகமாய் உத்தரவு சொன்னதை இயேசு கண்டு: நீ தேவனுடைய ராஜ்யத்துக்குத் தூரமானவனல்ல என்றார். அதன்பின்பு ஒருவனும் அவரிடத்தில் யாதொரு கேள்வியுங் கேட்கத் துணியவில்லை.]]></a:t>
+              <a:t><![CDATA[33. And to love him with all the heart, and with all the understanding, and with all the soul, and with all the strength, and to love his neighbour as himself, is more than all whole burnt offerings and sacrifices.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7433,51 +7489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இயேசு தேவாலயத்தில் உபதேசம்பண்ணுகையில், அவர்: கிறிஸ்து தாவீதின் குமாரன் என்று வேதபாரகர் எப்படிச்சொல்லுகிறார்கள்?]]></a:t>
+              <a:t><![CDATA[33. And to love him with all the heart, and with all the understanding, and with all the soul, and with all the strength, and to love his neighbour as himself, is more than all whole burnt offerings and sacrifices.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7542,51 +7598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இயேசு தேவாலயத்தில் உபதேசம்பண்ணுகையில், அவர்: கிறிஸ்து தாவீதின் குமாரன் என்று வேதபாரகர் எப்படிச்சொல்லுகிறார்கள்?]]></a:t>
+              <a:t><![CDATA[34. And when Jesus saw that he answered discreetly, he said unto him, You are not far from the kingdom of God. And no man after that durst ask him any question.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7651,51 +7707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு வேறொரு ஊழியக்காரனை அவர்களிடத்தில் அனுப்பினான்; அவர்கள் அவன்மேல் கல்லெறிந்து, தலையிலே காயப்படுத்தி, அவமானப்படுத்தி, அனுப்பிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they caught him, and beat him, and sent him away empty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7760,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப் போடும்வரைக்கும் நீர் என்னுடைய வலது பாரிசத்தில் உட்காரும் என்று கர்த்தர் என் ஆண்டவரோடே சொன்னார் என்று தாவீது பரிசுத்த ஆவியினாலே சொல்லியிருக்கிறானே.]]></a:t>
+              <a:t><![CDATA[34. And when Jesus saw that he answered discreetly, he said unto him, You are not far from the kingdom of God. And no man after that durst ask him any question.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7869,51 +7925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப் போடும்வரைக்கும் நீர் என்னுடைய வலது பாரிசத்தில் உட்காரும் என்று கர்த்தர் என் ஆண்டவரோடே சொன்னார் என்று தாவீது பரிசுத்த ஆவியினாலே சொல்லியிருக்கிறானே.]]></a:t>
+              <a:t><![CDATA[35. And Jesus answered and said, while he taught in the temple, How say the scribes that Christ is the son of David?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7978,51 +8034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. தாவீதுதானே அவரை ஆண்டவர் என்று சொல்லியிருக்க, அவனுக்கு அவர் குமாரனாயிருப்பது எப்படி என்றார். அநேக ஜனங்கள் அவருடைய உபதேசத்தை விருப்பத்தோடே கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[35. And Jesus answered and said, while he taught in the temple, How say the scribes that Christ is the son of David?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8087,51 +8143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. தாவீதுதானே அவரை ஆண்டவர் என்று சொல்லியிருக்க, அவனுக்கு அவர் குமாரனாயிருப்பது எப்படி என்றார். அநேக ஜனங்கள் அவருடைய உபதேசத்தை விருப்பத்தோடே கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[36. For David himself said by the Holy Spirit, The LORD said to my Lord, Sit you on my right hand, till I make yours enemies your footstool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8196,51 +8252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பின்னும் அவர் உபதேசம்பண்ணுகையில் அவர்களை நோக்கி: நீண்ட அங்கிகளைத் தரித்துக்கொண்டு திரியவும், சந்தைவெளிகளில் வந்தனங்களை அடையவும்,]]></a:t>
+              <a:t><![CDATA[36. For David himself said by the Holy Spirit, The LORD said to my Lord, Sit you on my right hand, till I make yours enemies your footstool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8305,51 +8361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பின்னும் அவர் உபதேசம்பண்ணுகையில் அவர்களை நோக்கி: நீண்ட அங்கிகளைத் தரித்துக்கொண்டு திரியவும், சந்தைவெளிகளில் வந்தனங்களை அடையவும்,]]></a:t>
+              <a:t><![CDATA[36. For David himself said by the Holy Spirit, The LORD said to my Lord, Sit you on my right hand, till I make yours enemies your footstool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8414,51 +8470,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஜெபஆலயங்களில் முதன்மையான ஆசனங்களில் உட்காரவும், விருந்துகளில் முதன்மையான இடங்களில் இருக்கவும் விரும்பி,]]></a:t>
+              <a:t><![CDATA[37. David therefore himself calls him Lord; and whence is he then his son? And the common people heard him gladly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. David therefore himself calls him Lord; and whence is he then his son? And the common people heard him gladly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And he said unto them in his doctrine, Beware of the scribes, which love to go in long clothing, and love salutations in the marketplaces,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And he said unto them in his doctrine, Beware of the scribes, which love to go in long clothing, and love salutations in the marketplaces,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8523,51 +8906,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மறுபடியும் வேறொருவனை அனுப்பினான்; அவனை அவர்கள் கொலைசெய்தார்கள். வேறு அநேகரையும் அனுப்பினான்; அவர்களில் சிலரை அடித்து, சிலரைக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And again he sent unto them another servant; and at him they cast stones, and wounded him in the head, and sent him away shamefully handled.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And the chief seats in the synagogues, and the uppermost rooms at feasts:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And the chief seats in the synagogues, and the uppermost rooms at feasts:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Which devour widows' houses, and for a pretence make long prayers: these shall receive greater damnation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. Which devour widows' houses, and for a pretence make long prayers: these shall receive greater damnation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And Jesus sat opposite to the treasury, and beheld how the people cast money into the treasury: and many that were rich cast in much.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And Jesus sat opposite to the treasury, and beheld how the people cast money into the treasury: and many that were rich cast in much.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And there came a certain poor widow, and she threw in two mites, which make a farthing.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And he called unto him his disciples, and says unto them, Verily I say unto you, That this poor widow has cast more in, than all they which have cast into the treasury:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And he called unto him his disciples, and says unto them, Verily I say unto you, That this poor widow has cast more in, than all they which have cast into the treasury:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. For all they did cast in of their abundance; but she of her lack did cast in all that she had, even all her living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8632,51 +10105,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மறுபடியும் வேறொருவனை அனுப்பினான்; அவனை அவர்கள் கொலைசெய்தார்கள். வேறு அநேகரையும் அனுப்பினான்; அவர்களில் சிலரை அடித்து, சிலரைக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And again he sent unto them another servant; and at him they cast stones, and wounded him in the head, and sent him away shamefully handled.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. For all they did cast in of their abundance; but she of her lack did cast in all that she had, even all her living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8711,51 +10293,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474469695" r:id="rId1"/>
+    <p:sldLayoutId id="2478617169" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9339,62 +10921,174 @@
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -9499,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তাঁর একমাত্র প্রিয় পুত্র ছিল৷ তিনি শেষ পর্যন্ত তাঁকেই পাঠালেন, ভাবলেন তারা নিশ্চয়ই তাঁর পুত্রকে]]></a:t>
+              <a:t><![CDATA[5. மறுபடியும் வேறொருவனை அனுப்பினான்; அவனை அவர்கள் கொலைசெய்தார்கள். வேறு அநேகரையும் அனுப்பினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্মান করবে৷]]></a:t>
+              <a:t><![CDATA[அவர்களில் சிலரை அடித்து, சிலரைக் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. চাষীরা তখন নিজেদের মধ্যে বলাবলি করল, ‘এই তো মালিকের ছেলে, ওর বাবা মরলে ক্ষেতের মালিক তো ওই হবে,]]></a:t>
+              <a:t><![CDATA[6. அவனுக்குப்பிரியமான ஒரே குமாரன் இருந்தான்; என் குமாரனுக்கு அஞ்சுவார்களென்று சொல்லி, அவனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এস! একে মেরে ফেল, তাহলে আমরা ক্ষেতের মালিক হব৷]]></a:t>
+              <a:t><![CDATA[கடைசியிலே அவர்களிடத்தில் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তখন তারা তাকে মেরেই ফেলল ও তার মৃতদেহটি দ্রাক্ষা ক্ষেতের বাইরে ফেলে দিল৷]]></a:t>
+              <a:t><![CDATA[7. தோட்டக்காரரோ: இவன் சுதந்தரவாளி, இவனைக் கொலைசெய்வோம் வாருங்கள்; அப்பொழுது சுதந்தரம் நம்முடையதாகும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. এই লোকেরাই বিধবাদের বাড়িগুলি আত্মসাত্ করে, আর সেই দোষ ঢাকতে লম্বা লম্বা প্রার্থনা করে৷ ঐ সমস্ত]]></a:t>
+              <a:t><![CDATA[என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকেরা বিচারে আরো কড়া শাস্তি পাবে৷’]]></a:t>
+              <a:t><![CDATA[8. அவனைப் பிடித்துக் கொலைசெய்து, திராட்சத்தோட்டத்துக்குப் புறம்பே போட்டுவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তখন সেই দ্রাক্ষা ক্ষেতের মালিক কি করবেন? তিনি এসে চাষীদের মেরে ফেলবেন এবং সেই দ্রাক্ষা ক্ষেতটি]]></a:t>
+              <a:t><![CDATA[9. அப்படியிருக்க, திராட்சத்தோட்டத்துக்கு எஜமான் என்ன செய்வான்? அவன் வந்து அந்தத் தோட்டக்காரரைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্যদের দিয়ে দেবেন৷]]></a:t>
+              <a:t><![CDATA[சங்கரித்து, திராட்சத்தோட்டத்தை மற்றவர்களுக்கு ஒப்புக்கொடுப்பான் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. যীশু দানের বাক্সের সামনে বসে, লোকেরা কেমন করে তাতে টাকা পয়সা ফেলছে তা দেখছিলেন৷ বহু ধনী লোক]]></a:t>
+              <a:t><![CDATA[10. வீடு கட்டுகிறவர்கள் ஆகாதென்று தள்ளின கல்லே மூலைக்குத் தலைக்கல்லாயிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তখন যীশু দৃষ্টান্ত দিয়ে তাদের কাছে বলতে লাগলেন, ‘একটি লোক দ্রাক্ষা ক্ষেতের চারদিকে বেড়া দিলেন৷]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர் உவமைகளாய் அவர்களுக்குச் சொல்லத்தொடங்கினதாவது: ஒரு மனுஷன் ஒரு திராட்சத்தோட்டத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রচুর টাকা পয়সা তার মধ্যে রাখল৷]]></a:t>
+              <a:t><![CDATA[11. அது கர்த்தராலே ஆயிற்று, அது நம்முடைய கண்களுக்கு ஆச்சரியமாயிருக்கிறது என்று எழுதியிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. শাস্ত্রের এই কথা কি তোমরা পড় নি, ‘য়ে পাথর রাজমিস্ত্রিরা বাতিল করেছিল সেটিই হয়ে উঠল কোণের]]></a:t>
+              <a:t><![CDATA[வாக்கியத்தை நீங்கள் வாசிக்கவில்லையா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রধান পাথর?]]></a:t>
+              <a:t><![CDATA[12. இந்த உவமையைத், தங்களைக்குறித்துச் சொன்னாரென்று அவர்கள் அறிந்து, அவரைப் பிடிக்க வகைதேடினார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এটা প্রভুই করেছেন, আর আমাদের চোখে এটা খুব চমকপ্রদ৷’গীতসংহিতা 118:22-23]]></a:t>
+              <a:t><![CDATA[ஆகிலும் ஜனத்துக்குப் பயந்து அவரை விட்டுப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. পরে একজন গরীব বিধবা এসে তাতে দুটি তামার মুদ্রা ফেলল, যার মূল্য এক সিকিরও কম৷]]></a:t>
+              <a:t><![CDATA[13. அவர்கள், பேச்சிலே அவரை அகப்படுத்தும்படிக்கு, பரிசேயரிலும் எரோதியரிலும் சிலரை அவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তখন তারা তাঁকে গ্রেপ্তার করার চেষ্টা করতে লাগল, কিন্তু লোকদের ভয় পেল, কারণ তারা জানত য়ে]]></a:t>
+              <a:t><![CDATA[அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দৃষ্টান্তটি তিনি তাদের উদ্দেশ্যেই বলেছেন, তাই তারা তাঁকে ছেড়ে চলে গেল৷]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் வந்து: போதகரே, நீர் சத்தியமுள்ளவரென்றும், எவனைக்குறித்தும் உமக்குக் கவையில்லை என்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. তখন যীশু নিজের শিষ্যদের কাছে ডেকে বললেন, ‘আমি তোমাদের সত্যি বলছি, দানবাক্সে যাঁরা টাকা পয়সা]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறோம், நீர் முகதாட்சணியம் இல்லாதவராய்த் தேவனுடைய மார்க்கத்தைச் சத்தியமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রেখেছে, তাদের সবার থেকে এই গরীব বিধবা বেশী রাখল৷]]></a:t>
+              <a:t><![CDATA[போதிக்கிறீர், இராயனுக்கு வரிகொடுக்கிறது நியாயமோ அல்லவோ? நாம் கொடுக்கலாமோ, கொடுக்கக்கூடாதோ? என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. পরে ইহুদী নেতারা কয়েকজন ফরীশী এবং হেরোদীয়কে তাঁর কাছে পাঠিয়ে দিল, যাতে তারা যীশুকে কথার ফাঁদে]]></a:t>
+              <a:t><![CDATA[கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি দ্রাক্ষা মাড়াই করতে একটি গর্ত খুঁড়লেন, একটি উঁচু ঘর তৈরী করলেন এবং সেই ক্ষেত চাষীদের কাছে জমা]]></a:t>
+              <a:t><![CDATA[உண்டாக்கி, அதைச் சுற்றிலும் வேலியடைத்து, இரசத்தொட்டியை உண்டுபண்ணி, கோபுரத்தையும் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফেলতে পারে৷]]></a:t>
+              <a:t><![CDATA[15. அவர்களுடைய மாயத்தை அவர் அறிந்து: நீங்கள் என்னை ஏன் சோதிக்கிறீர்கள்? நான் பார்க்கும்படிக்கு ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. কারণ তারা সকলে নিজের নিজের অতিরিক্ত অর্থ থেকে কিছু কিছু রেখেছে কিন্তু এই গরীব বিধবা তার যা কিছু]]></a:t>
+              <a:t><![CDATA[பணத்தை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্বল ছিল, তার সবটুকুই দিয়ে গেল৷’]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் அதைக் கொண்டுவந்தார்கள். அப்பொழுது அவர்: இந்தச் சுரூபமும் மேலெழுத்தும் யாருடையது என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তারা এসে তাঁকে বলল, ‘হে গুরু, আমরা জানি আপনিই সত্, এবং আপনি কোন লোককে ভয় করেন না৷ আপনি ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[கேட்டார்; இராயனுடையது என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পথের বিষয়ে সত্য শিক্ষা দেন৷ আচ্ছা, কৈসর সরকারকে কর দেওযা কি উচিত? আমরা দেব, কি দেব না?’]]></a:t>
+              <a:t><![CDATA[17. அதற்கு இயேசு: இராயனுடையதை இராயனுக்கும், தேவனுடையதைத் தேவனுக்கும் செலுத்துங்கள் என்றார். அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তিনি তাদের ভণ্ডামি বুঝতে পেরে বললেন, ‘তোমরা আমায় কেন পরীক্ষা করছ? আমাকে একটি দীনার এনে দেখাও৷’]]></a:t>
+              <a:t><![CDATA[அவரைக்குறித்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তারা তাঁকে দীনার এনে দিলে তিনি তাদের বললেন, ‘এই মুখ এবং এই নাম কার?’ তারা তাঁকে বলল, ‘কৈসরের]]></a:t>
+              <a:t><![CDATA[18. உயிர்த்தெழுதல் இல்லை என்று சாதிக்கிற சதுசேயர் அவரிடத்தில் வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিমূর্তি, কৈসরের নাম৷’]]></a:t>
+              <a:t><![CDATA[19. போதகரே, ஒருவனுடைய சகோதரன் சந்தானம் இல்லாமல் இறந்துபோனால், அவனுடைய சகோதரன் அவன் மனைவியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তখন যীশু তাদের বললেন, ‘কৈসরের যা তা কৈসরকে দাও৷ আর ঈশ্বরের যা তা ঈশ্বরকে দাও৷’ তখন তারা তাঁর কথা]]></a:t>
+              <a:t><![CDATA[விவாகம்பண்ணி, தன் சகோதரனுக்குச் சந்தானம் உண்டாக்கவேண்டுமென்று மோசே எங்களுக்கு எழுதிவைத்திருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুনে বিস্ময়ে হতবাক্ হয়ে গেল৷]]></a:t>
+              <a:t><![CDATA[20. இப்படியிருக்க, ஏழு பேர் சகோதரர் இருந்தார்கள்; மூத்தவன் ஒரு பெண்ணை விவாகம்பண்ணி, சந்தானமில்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে অন্য দেশে চলে গেলেন৷]]></a:t>
+              <a:t><![CDATA[தோட்டக்காரருக்கு அதைக் குத்தகையாக விட்டு, புறத்தேசத்துக்குப் போயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. পরে কয়েকজন সদ্দূকী তাঁর কাছে এল যাঁরা বলত পুনরুত্থান বলে কিছু নেই৷ তারা তাঁকে জিজ্ঞেস করল,]]></a:t>
+              <a:t><![CDATA[இறந்துபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ‘গুরু, মোশি আমাদের জন্য লিখেছেন, কারও ভাই যদি স্ত্রী রেখে মারা যায়, আর সে যদি কোন ছেলেমেয়ে না]]></a:t>
+              <a:t><![CDATA[21. இரண்டாம் சகோதரன் அவளை விவாகம்பண்ணி, அவனும் சந்தானமில்லாமல் இறந்துபோனான். மூன்றாம் சகோதரனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রেখে যায় তবে তার ভাই য়েন ঐ বিধবাকে বিয়ে করে নিজের ভাইয়ের বংশ রক্ষা করে৷]]></a:t>
+              <a:t><![CDATA[அப்படியேயானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. সাত ভাই ছিল, প্রথম জন একজন স্ত্রীলোককে বিয়ে করল আর সে ছেলেমেয়ে না রেখে মারা গেল৷]]></a:t>
+              <a:t><![CDATA[22. ஏழுபேரும் அவளை விவாகம்பண்ணி, சந்தானமில்லாமல் இறந்துபோனார்கள். எல்லாருக்கும் பின்பு அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. পরে দ্বিতীয় জন তাকে বিয়ে করল; কিন্তু সেও ছেলেমেয়ে না রেখে মারা গেল৷ তৃতীয় ভাই আগের ভাইয়ের]]></a:t>
+              <a:t><![CDATA[ஸ்திரீயும் இறந்துபோனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মত বিয়ে করে ছেলেমেয়ে না রেখে মার গেল৷]]></a:t>
+              <a:t><![CDATA[23. ஆகையால், உயிர்த்தெழுதலில், அவர்கள் எழுந்திருக்கும்போது, அவர்களில் எவனுக்கு அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. এই সাত ভাইয়ের কেউই কোন ছেলেমেয়ে রেখে যায় নি৷ সবশেষে সেই স্ত্রীলোকটিও মারা গেল৷]]></a:t>
+              <a:t><![CDATA[மனைவியாயிருப்பாள்? ஏழுபேரும் அவளை மனைவியாகக்கொண்டிருந்தார்களே என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. মৃত্যুর পরে যখন তারা বেঁচে উঠবে, সে তাদের মধ্যে কার স্ত্রী হবে? কারণ তারা সাতজনই তো তাকে বিয়ে]]></a:t>
+              <a:t><![CDATA[24. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: நீங்கள் வேதவாக்கியங்களையும், தேவனுடைய வல்லமையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিল৷’]]></a:t>
+              <a:t><![CDATA[அறியாததினாலல்லவா தப்பான எண்ணங்கொள்ளுகிறீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. যীশু তাদের বললেন, ‘তোমরা কেন এই ভুলের মধ্যে রয়েছ? তোমরা না জান শাস্ত্র, না জান ঈশ্বরের শক্তির]]></a:t>
+              <a:t><![CDATA[25. மரித்தோர் உயிரோடே எழுந்திருக்கும்போது கொள்வனையும் கொடுப்பனையும் இல்லை; அவர்கள் பரலோகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. এরপর চাষীদের কাছে ফলের পাওনা অংশ পাবার জন্য তাদের কাছে ঠিক সময়ে তাঁর চাকরকে পাঠিয়ে দিলেন৷]]></a:t>
+              <a:t><![CDATA[2. தோட்டக்காரரிடத்தில் திராட்சத்தோட்டத்துக் கனிகளில் தன் பாகத்தை வாங்கிக்கொண்டு வரும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কথা৷]]></a:t>
+              <a:t><![CDATA[இருக்கிற தேவதூதரைப்போலிருப்பார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. কারণ মৃতদের মধ্যে থেকে পুনরুত্থিত হলে তারা বিয়ে করে না, বা তাদের বিয়ে দেওযা হয় না, বরং তারা]]></a:t>
+              <a:t><![CDATA[26. மரித்தோர் எழுந்திருப்பதைப்பற்றி: நான் ஆபிரகாமின் தேவனும், ஈசாக்கின் தேவனும், யாக்கோபின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বর্গে স্বর্গদূতদের মতোই থাকে৷’]]></a:t>
+              <a:t><![CDATA[தேவனுமாயிருக்கிறேன் என்று, தேவன் முட்செடியைக் குறித்துச் சொல்லிய இடத்தில், மோசேயின் ஆகமத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. কিন্তু পুনরুত্থান হবে কিনা এ ব্যাপারে মোশির পুস্তকে লেখা জ্বলন্ত ঝোপেরঅংশটিতে ঈশ্বর তাকে কি]]></a:t>
+              <a:t><![CDATA[அவனுக்குச் சொன்னதை, நீங்கள் வாசிக்கவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেছিলেন তা কি তোমরা পড় নি? তিনি বলেছিলেন, ‘আমি অব্রাহামের ঈশ্বর, ইসহাকের ঈশ্বর এবং যাকোবের ঈশ্বর৷’]]></a:t>
+              <a:t><![CDATA[27. அவர் மரித்தோருக்குத் தேவனாயிராமல், ஜீவனுள்ளோருக்குத் தேவனாயிருக்கிறார்; ஆகையால் நீங்கள் மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তিনি মৃতদের ঈশ্বর নন, জীবিতদেরই ঈশ্বর৷ তোমরা বড়ই ভুল করেছ৷’]]></a:t>
+              <a:t><![CDATA[தப்பான எண்ணங்கொள்ளுகிறீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ব্যবস্থার শিক্ষকদের মধ্যে একজন কাছে এসে তাদের আলোচনা শুনলেন৷ যীশু তাদের ঠিক উত্তর দিয়েছেন জেনে]]></a:t>
+              <a:t><![CDATA[28. வேதபாரகரில் ஒருவன் அவர்கள் தர்க்கம்பண்ணுகிறதைக்கேட்டு, அவர்களுக்கு நன்றாய் உத்தரவு சொன்னாரென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাঁকে জিজ্ঞাসা করলেন, ‘শাস্ত্রে সমস্ত আদেশের মধ্যে কোনটি প্রধান?’]]></a:t>
+              <a:t><![CDATA[அறிந்து, அவரிடத்தில் வந்து: கற்பனைகளிலெல்லாம் பிரதான கற்பனை எதுவென்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. যীশু উত্তর দিলেন, ‘এটাই প্রধান! ‘শোন, হে ইস্রায়েল, আমাদের ঈশ্বর প্রভু একমাত্র প্রভু৷]]></a:t>
+              <a:t><![CDATA[29. இயேசு அவனுக்குப் பிரதியுத்தரமாக: கற்பனைகளிலெல்லாம் பிரதான கற்பனை எதுவென்றால்: இஸ்ரவேலே கேள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. তুমি তোমার সমস্ত হৃদয়, মন, প্রাণ ও সমস্ত শক্তি দিয়ে তোমার ঈশ্বর প্রভুকে ভালবাসবে৷’]]></a:t>
+              <a:t><![CDATA[நம்முடைய தேவனாகிய கர்த்தர் ஒருவரே கர்த்தர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +18321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিন্তু চাষীরা তাকে মারধর করে খালি হাতে ফিরিয়ে দিল৷]]></a:t>
+              <a:t><![CDATA[பருவக்காலத்திலே அவர்களிடத்தில் ஒரு ஊழியக்காரனை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +18453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. আর দ্বিতীয় আদেশ হল, এই, ‘তোমার প্রতিবেশীকে নিজের মতো ভালবাসবে৷’এই আদেশ দুটি থেকে আর কোন বড়]]></a:t>
+              <a:t><![CDATA[30. உன் தேவனாகிய கர்த்தரிடத்தில் உன் முழு இருதயத்தோடும், உன் முழு ஆத்துமாவோடும், உன் முழு மனதோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +18585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আদেশ নেই৷’]]></a:t>
+              <a:t><![CDATA[உன் முழுப் பலத்தோடும் அன்புகூருவாயாக என்பதே பிரதான கற்பனை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +18717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. তখন ব্যবস্থার শিক্ষকরা তাঁকে বললেন, ‘বেশ, গুরু, আপনি ঠিক বলেছেন য়ে ঈশ্বরই প্রভু, তিনি ছাড়া]]></a:t>
+              <a:t><![CDATA[31. இதற்கு ஒப்பாயிருக்கிற இரண்டாம் கற்பனை என்னவென்றால்: உன்னிடத்தில் நீ அன்புகூருவதுபோல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +18849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্য কেউ নেই৷]]></a:t>
+              <a:t><![CDATA[பிறனிடத்திலும் அன்புகூருவாயாக என்பதே; இவைகளிலும் பெரிய கற்பனை வேறொன்றுமில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +18981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. আর সমস্ত হৃদয়, সমস্ত শক্তি দিয়ে তাঁকে ভালবাসো এবং প্রতিবেশীকে নিজের মতো ভালবাসা হচ্ছে সমস্ত]]></a:t>
+              <a:t><![CDATA[32. அதற்கு வேதபாரகன்: சரிதான் போதகரே, நீர் சொன்னது சத்தியம்; ஒரே தேவன் உண்டு, அவரைத்தவிர வேறொரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +19113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রকম বলিদান ও উত্‌সর্গের থেকে অনেক ভাল৷’]]></a:t>
+              <a:t><![CDATA[தேவன் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +19245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. তখন তিনি বুদ্ধির সঙ্গে উত্তর দিয়েছেন দেখে যীশু তাঁকে বললেন, ‘ঈশ্বরের রাজ্য থেকে তুমি খুব বেশী]]></a:t>
+              <a:t><![CDATA[33. முழு இருதயத்தோடும், முழு மனதோடும், முழு ஆத்துமாவோடும், முழுப் பலத்தோடும் அவரிடத்தில் அன்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +19377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দূরে নও৷’ এরপরে তাঁকে কোন কথা জিজ্ঞেস করতে আর কারো সাহস হল না৷]]></a:t>
+              <a:t><![CDATA[கூருகிறதும், தன்னிடத்தில் அன்புகூருகிறது போல் பிறனிடத்தில் அன்புகூருகிறதுமே சர்வாங்கதகனம் முதலிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +19509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. যীশু মন্দিরে শিক্ষা দেবার সময় বললেন, ‘ব্যবস্থার শিক্ষকরা কেমন করে বলে য়ে খ্রীষ্ট দাযূদের]]></a:t>
+              <a:t><![CDATA[பலிகளைப்பார்க்கிலும் முக்கியமாயிருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুত্র?]]></a:t>
+              <a:t><![CDATA[34. அவன் விவேகமாய் உத்தரவு சொன்னதை இயேசு கண்டு: நீ தேவனுடைய ராஜ்யத்துக்குத் தூரமானவனல்ல என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তিনি আর একজন চাকরকে তাদের কাছে পাঠালেন, তারা তার মাথায় আঘাত করল,]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் அவனைப்பிடித்து, அடித்து, வெறுமையாய் அனுப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +19905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. দাযূদ তো নিজেই পবিত্র আত্মার প্রেরণাতেই এই কথা বলেছেন: ‘প্রভু আমার প্রভুকে বললেন, ‘তুমি আমার]]></a:t>
+              <a:t><![CDATA[அதன்பின்பு ஒருவனும் அவரிடத்தில் யாதொரு கேள்வியுங் கேட்கத் துணியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +20037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ডানদিকে বস যতক্ষণ না তোমার শত্রুদের তোমার পায়ের তলায় রাখি৷’ গীতসংহিতা 110:1]]></a:t>
+              <a:t><![CDATA[35. இயேசு தேவாலயத்தில் உபதேசம்பண்ணுகையில், அவர்: கிறிஸ்து தாவீதின் குமாரன் என்று வேதபாரகர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +20169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. দাযূদ নিজেই খ্রীষ্টকে ‘প্রভু’ বলেন৷ তবে কেমন করে খ্রীষ্ট দাযূদের পুত্র হলেন?’ অনেক লোক আনন্দের]]></a:t>
+              <a:t><![CDATA[எப்படிச்சொல்லுகிறார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +20301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাথে তাঁর কথা শুনল৷]]></a:t>
+              <a:t><![CDATA[36. நான் உம்முடைய சத்துருக்களை உமக்குப் பாதபடியாக்கிப் போடும்வரைக்கும் நீர் என்னுடைய வலது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +20433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. আর তাঁর শিক্ষায় তিনি তাদের বললেন, ‘ব্যবস্থার শিক্ষকদের থেকে সাবধান, তারা লম্বা লম্বা পোশাক পরতে]]></a:t>
+              <a:t><![CDATA[பாரிசத்தில் உட்காரும் என்று கர்த்தர் என் ஆண்டவரோடே சொன்னார் என்று தாவீது பரிசுத்த ஆவியினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +20565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চায়, হাটে বাজারে লোকদের সম্মান,]]></a:t>
+              <a:t><![CDATA[சொல்லியிருக்கிறானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +20697,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. সমাজগৃহে গুরুত্বপূর্ণ আসন এবং নৈশ ভোজে গুরুত্বপূর্ণ আসন পেতে ভালবাসে৷]]></a:t>
+              <a:t><![CDATA[37. தாவீதுதானே அவரை ஆண்டவர் என்று சொல்லியிருக்க, அவனுக்கு அவர் குமாரனாயிருப்பது எப்படி என்றார். அநேக]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜனங்கள் அவருடைய உபதேசத்தை விருப்பத்தோடே கேட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. பின்னும் அவர் உபதேசம்பண்ணுகையில் அவர்களை நோக்கி: நீண்ட அங்கிகளைத் தரித்துக்கொண்டு திரியவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சந்தைவெளிகளில் வந்தனங்களை அடையவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +21225,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এবং তাকে অপমান করল৷ তখন তিনি আর একজন চাকরকে পাঠালেন, তারা তাকে মেরে ফেলল৷ এইভাবে তিনি আরো অনেককে]]></a:t>
+              <a:t><![CDATA[4. பின்பு வேறொரு ஊழியக்காரனை அவர்களிடத்தில் அனுப்பினான்; அவர்கள் அவன்மேல் கல்லெறிந்து, தலையிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. ஜெபஆலயங்களில் முதன்மையான ஆசனங்களில் உட்காரவும், விருந்துகளில் முதன்மையான இடங்களில் இருக்கவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விரும்பி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. விதவைகளின் வீடுகளைப்பட்சித்து, பார்வைக்கு நீண்ட ஜெபம்பண்ணுகிற வேதபாரகரைக்குறித்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எச்சரிக்கையாயிருங்கள்; அவர்கள் அதிக ஆக்கினையை அடைவார்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. இயேசு காணிக்கைப்பெட்டிக்கு எதிராக உட்கார்ந்து, ஜனங்கள் காணிக்கைப்பெட்டியில் பணம் போடுகிறதைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பார்த்துக்கொண்டிருந்தார்; ஐசுவரியவான்கள் அநேகர் அதிகமாய்ப் போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. ஏழையான ஒரு விதவையும் வந்து, ஒரு துட்டுக்குச் சரியான இரண்டு காசைப் போட்டாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. அப்பொழுது அவர் தம்முடைய சீஷரை அழைத்து, காணிக்கைப்பெட்டியில் பணம்போட்ட மற்றெல்லாரைப்பார்க்கிலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இந்த ஏழை விதவை அதிகமாய்ப் போட்டாளென்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. அவர்களெல்லாரும் தங்கள் பரிபூரணத்திலிருந்து எடுத்துப்போட்டார்கள்; இவளோ தன் வறுமையிலிருந்து தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +22677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাঠালেন৷ তারা তাদের মধ্যে কয়েকজনকে মারধোর করল এবং কয়েকজনকে মেরেই ফেলল৷]]></a:t>
+              <a:t><![CDATA[காயப்படுத்தி, அவமானப்படுத்தி, அனுப்பிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19327,92 +22737,224 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மாற்கு : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜீவனத்துக்கு உண்டாயிருந்ததெல்லாம் போட்டுவிட்டாள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +22980,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19613,51 +23155,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>76</Slides>
+  <Slides>90</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>