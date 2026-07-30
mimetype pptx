--- v0 (2026-06-03)
+++ v1 (2026-07-30)
@@ -105,58 +105,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -194,54 +186,50 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
-    <p:sldId id="313" r:id="rId60"/>
-[...2 lines deleted...]
-    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -396,57 +384,53 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவைகள் எப்பொழுது சம்பவிக்கும்? இவைகளெல்லாம் நிறைவேறுங்காலத்துக்கு அடையாளம் என்ன? எங்களுக்குச் சொல்லவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: ஒருவனும் உங்களை வஞ்சியாதபடிக்கு எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த நாளையும் அந்த நாழிகையையும் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான், பரலோகத்திலுள்ள தூதர்களும் அறியார்கள், குமாரனும் அறியார்.]]></a:t>
+              <a:t><![CDATA[6. ஏனெனில் அநேகர் வந்து, என் நாமத்தைக்கொண்டு: நானே கிறிஸ்து என்று சொல்லி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த நாளையும் அந்த நாழிகையையும் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான், பரலோகத்திலுள்ள தூதர்களும் அறியார்கள், குமாரனும் அறியார்.]]></a:t>
+              <a:t><![CDATA[7. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படும்போது கலங்காதேயுங்கள்; இவைகள் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: ஒருவனும் உங்களை வஞ்சியாதபடிக்கு எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படும்போது கலங்காதேயுங்கள்; இவைகள் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அக்காலத்தை நீங்கள் அறியாதபடியால் எச்சரிக்கையாயிருங்கள், விழித்திருந்து ஜெபம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பூமியதிர்ச்சிகளும் பல இடங்களில் உண்டாகும், பஞ்சங்களும் கலகங்களும் உண்டாகும்; இவைகள் வேதனைகளுக்கு ஆரம்பம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அக்காலத்தை நீங்கள் அறியாதபடியால் எச்சரிக்கையாயிருங்கள், விழித்திருந்து ஜெபம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பூமியதிர்ச்சிகளும் பல இடங்களில் உண்டாகும், பஞ்சங்களும் கலகங்களும் உண்டாகும்; இவைகள் வேதனைகளுக்கு ஆரம்பம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏனெனில் அநேகர் வந்து, என் நாமத்தைக்கொண்டு: நானே கிறிஸ்து என்று சொல்லி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. நீங்களோ எச்சரிக்கையாயிருங்கள், ஏனெனில் உங்களை ஆலோசனைச் சங்கங்களுக்கு ஒப்புக்கொடுப்பார்கள், நீங்கள் ஜெபஆலயங்களில் அடிக்கப்படுவீர்கள்; என்னிமித்தம் தேசாதிபதிகளுக்கும் அதிகாரிகளுக்கும் சாட்சியாக அவர்களுக்கு முன்பாக நிறுத்தப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படும்போது கலங்காதேயுங்கள்; இவைகள் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
+              <a:t><![CDATA[9. நீங்களோ எச்சரிக்கையாயிருங்கள், ஏனெனில் உங்களை ஆலோசனைச் சங்கங்களுக்கு ஒப்புக்கொடுப்பார்கள், நீங்கள் ஜெபஆலயங்களில் அடிக்கப்படுவீர்கள்; என்னிமித்தம் தேசாதிபதிகளுக்கும் அதிகாரிகளுக்கும் சாட்சியாக அவர்களுக்கு முன்பாக நிறுத்தப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படும்போது கலங்காதேயுங்கள்; இவைகள் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
+              <a:t><![CDATA[10. சகல ஜாதிகளுக்கும் சுவிசேஷம் முந்திப் பிரசங்கிக்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பூமியதிர்ச்சிகளும் பல இடங்களில் உண்டாகும், பஞ்சங்களும் கலகங்களும் உண்டாகும்; இவைகள் வேதனைகளுக்கு ஆரம்பம்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் உங்களைக் கொண்டுபோய் ஒப்புக்கொடுக்கும்போது, நீங்கள் என்னபேசுவோம் என்று முன்னதாகக் கவலைப்படாமலும் சிந்தியாமலுமிருங்கள்; அந்நாளிகையிலே எது உங்களுக்கு அருள் செய்யப்படுமோ அதையே பேசுங்கள்; ஏனெனில் பேசுகிறவர் நீங்களல்ல பரிசுத்த ஆவியே பேசுகிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பூமியதிர்ச்சிகளும் பல இடங்களில் உண்டாகும், பஞ்சங்களும் கலகங்களும் உண்டாகும்; இவைகள் வேதனைகளுக்கு ஆரம்பம்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் உங்களைக் கொண்டுபோய் ஒப்புக்கொடுக்கும்போது, நீங்கள் என்னபேசுவோம் என்று முன்னதாகக் கவலைப்படாமலும் சிந்தியாமலுமிருங்கள்; அந்நாளிகையிலே எது உங்களுக்கு அருள் செய்யப்படுமோ அதையே பேசுங்கள்; ஏனெனில் பேசுகிறவர் நீங்களல்ல பரிசுத்த ஆவியே பேசுகிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்களோ எச்சரிக்கையாயிருங்கள், ஏனெனில் உங்களை ஆலோசனைச் சங்கங்களுக்கு ஒப்புக்கொடுப்பார்கள், நீங்கள் ஜெபஆலயங்களில் அடிக்கப்படுவீர்கள்; என்னிமித்தம் தேசாதிபதிகளுக்கும் அதிகாரிகளுக்கும் சாட்சியாக அவர்களுக்கு முன்பாக நிறுத்தப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் உங்களைக் கொண்டுபோய் ஒப்புக்கொடுக்கும்போது, நீங்கள் என்னபேசுவோம் என்று முன்னதாகக் கவலைப்படாமலும் சிந்தியாமலுமிருங்கள்; அந்நாளிகையிலே எது உங்களுக்கு அருள் செய்யப்படுமோ அதையே பேசுங்கள்; ஏனெனில் பேசுகிறவர் நீங்களல்ல பரிசுத்த ஆவியே பேசுகிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்களோ எச்சரிக்கையாயிருங்கள், ஏனெனில் உங்களை ஆலோசனைச் சங்கங்களுக்கு ஒப்புக்கொடுப்பார்கள், நீங்கள் ஜெபஆலயங்களில் அடிக்கப்படுவீர்கள்; என்னிமித்தம் தேசாதிபதிகளுக்கும் அதிகாரிகளுக்கும் சாட்சியாக அவர்களுக்கு முன்பாக நிறுத்தப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. அன்றியும் சகோதரன் சகோதரனையும், தகப்பன் பிள்ளைகளையும் மரணத்துக்கு ஒப்புக்கொடுப்பார்கள்; பெற்றாருக்கு விரோதமாகப் பிள்ளைகள் எழும்பி, அவர்களைக் கொலைசெய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்களோ எச்சரிக்கையாயிருங்கள், ஏனெனில் உங்களை ஆலோசனைச் சங்கங்களுக்கு ஒப்புக்கொடுப்பார்கள், நீங்கள் ஜெபஆலயங்களில் அடிக்கப்படுவீர்கள்; என்னிமித்தம் தேசாதிபதிகளுக்கும் அதிகாரிகளுக்கும் சாட்சியாக அவர்களுக்கு முன்பாக நிறுத்தப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. அன்றியும் சகோதரன் சகோதரனையும், தகப்பன் பிள்ளைகளையும் மரணத்துக்கு ஒப்புக்கொடுப்பார்கள்; பெற்றாருக்கு விரோதமாகப் பிள்ளைகள் எழும்பி, அவர்களைக் கொலைசெய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகல ஜாதிகளுக்கும் சுவிசேஷம் முந்திப் பிரசங்கிக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. என் நாமத்தினிமித்தம் எல்லாராலும் பகைக்கப்படுவீர்கள். முடிவுபரியந்தம் நிலைநிற்பவனே இரட்சிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் உங்களைக் கொண்டுபோய் ஒப்புக்கொடுக்கும்போது, நீங்கள் என்னபேசுவோம் என்று முன்னதாகக் கவலைப்படாமலும் சிந்தியாமலுமிருங்கள்; அந்நாளிகையிலே எது உங்களுக்கு அருள் செய்யப்படுமோ அதையே பேசுங்கள்; ஏனெனில் பேசுகிறவர் நீங்களல்ல பரிசுத்த ஆவியே பேசுகிறவர்.]]></a:t>
+              <a:t><![CDATA[14. மேலும் பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே; வாசிக்கிறவன் சிந்திக்கக்கடவன்; அது நிற்கத் தகாத இடத்திலே நீங்கள் அதை நிற்கக் காணும்போது, யூதேயாவில் இருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் உங்களைக் கொண்டுபோய் ஒப்புக்கொடுக்கும்போது, நீங்கள் என்னபேசுவோம் என்று முன்னதாகக் கவலைப்படாமலும் சிந்தியாமலுமிருங்கள்; அந்நாளிகையிலே எது உங்களுக்கு அருள் செய்யப்படுமோ அதையே பேசுங்கள்; ஏனெனில் பேசுகிறவர் நீங்களல்ல பரிசுத்த ஆவியே பேசுகிறவர்.]]></a:t>
+              <a:t><![CDATA[14. மேலும் பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே; வாசிக்கிறவன் சிந்திக்கக்கடவன்; அது நிற்கத் தகாத இடத்திலே நீங்கள் அதை நிற்கக் காணும்போது, யூதேயாவில் இருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றியும் சகோதரன் சகோதரனையும், தகப்பன் பிள்ளைகளையும் மரணத்துக்கு ஒப்புக்கொடுப்பார்கள்; பெற்றாருக்கு விரோதமாகப் பிள்ளைகள் எழும்பி, அவர்களைக் கொலைசெய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[15. வீட்டின்மேல் இருக்கிறவன் தன் வீட்டிற்குள் இறங்காமலும், தன் வீட்டில் எதையாகிலும் எடுத்துக்கொள்ள உள்ளே போகாமலும் இருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றியும் சகோதரன் சகோதரனையும், தகப்பன் பிள்ளைகளையும் மரணத்துக்கு ஒப்புக்கொடுப்பார்கள்; பெற்றாருக்கு விரோதமாகப் பிள்ளைகள் எழும்பி, அவர்களைக் கொலைசெய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[16. வயலில் இருக்கிறவன் தன் வஸ்திரத்தை எடுப்பதற்குப் பின்னிட்டுத் திரும்பாதிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஒருமனுஷன் தன் வீட்டைவிட்டு, புறதேசத்துக்குப்போக எத்தனிக்கும்போது, தன் ஊழியக்காரருக்கு அதிகாரங்கொடுத்து, அவனவனுக்குத் தன் தன் வேலையையும் நியமித்து, விழித்திருக்கும்படிக்குக் காவல்காரனுக்குக் கற்பிப்பான்.]]></a:t>
+              <a:t><![CDATA[17. அந்நாட்களிலே கர்ப்பவதிகளுக்கும் பால்கொடுக்கிறவர்களுக்கும் ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஒருமனுஷன் தன் வீட்டைவிட்டு, புறதேசத்துக்குப்போக எத்தனிக்கும்போது, தன் ஊழியக்காரருக்கு அதிகாரங்கொடுத்து, அவனவனுக்குத் தன் தன் வேலையையும் நியமித்து, விழித்திருக்கும்படிக்குக் காவல்காரனுக்குக் கற்பிப்பான்.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் ஓடிப்போவது மாரிகாலத்திலே, சம்பவியாதபடிக்கு வேண்டிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படியே நீங்களும் விழித்திருங்கள்; ஏனெனில், வீட்டெஜமான், சாயங்காலத்திலோ, நடுராத்திரியிலோ, சேவல் கூவும் நேரத்திலோ, காலையிலோ, எப்பொழுது வருவான் என்று நீங்கள் அறியீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. ஏனெனில், தேவன் உலகத்தைச் சிருஷ்டித்ததுமுதல் இதுவரைக்கும் சம்பவித்திராததும், இனிமேலும் சம்பவியாததுமான மிகுந்த உபத்திரவம் அந்நாட்களில் உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படியே நீங்களும் விழித்திருங்கள்; ஏனெனில், வீட்டெஜமான், சாயங்காலத்திலோ, நடுராத்திரியிலோ, சேவல் கூவும் நேரத்திலோ, காலையிலோ, எப்பொழுது வருவான் என்று நீங்கள் அறியீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. ஏனெனில், தேவன் உலகத்தைச் சிருஷ்டித்ததுமுதல் இதுவரைக்கும் சம்பவித்திராததும், இனிமேலும் சம்பவியாததுமான மிகுந்த உபத்திரவம் அந்நாட்களில் உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நீங்கள் நினையாத வேளையில் அவன் வந்து, உங்களைத் தூங்குகிறவர்களாகக் கண்டுபிடியாதபடிக்கு விழித்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் அந்நாட்களைக் குறைத்திராவிட்டால், ஒருவனாகிலும் தப்பிப்போவதில்லை; தாம் தெரிந்துகொண்டவர்களினிமித்தமோ, அவர் அந்த நாட்களைக் குறைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் நாமத்தினிமித்தம் எல்லாராலும் பகைக்கப்படுவீர்கள். முடிவுபரியந்தம் நிலைநிற்பவனே இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் அந்நாட்களைக் குறைத்திராவிட்டால், ஒருவனாகிலும் தப்பிப்போவதில்லை; தாம் தெரிந்துகொண்டவர்களினிமித்தமோ, அவர் அந்த நாட்களைக் குறைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் நாமத்தினிமித்தம் எல்லாராலும் பகைக்கப்படுவீர்கள். முடிவுபரியந்தம் நிலைநிற்பவனே இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது: இதோ, கிறிஸ்து இங்கே இருக்கிறார், அதோ, அங்கே இருக்கிறார் என்று எவனாகிலும் சொன்னால், நம்பாதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் உங்களுக்குச் சொல்லுகிறதை எல்லாருக்கும் சொல்லுகிறேன், விழித்திருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால் தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாக அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலும் பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே; வாசிக்கிறவன் சிந்திக்கக்கடவன்; அது நிற்கத் தகாத இடத்திலே நீங்கள் அதை நிற்கக் காணும்போது, யூதேயாவில் இருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[22. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால் தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாக அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலும் பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே; வாசிக்கிறவன் சிந்திக்கக்கடவன்; அது நிற்கத் தகாத இடத்திலே நீங்கள் அதை நிற்கக் காணும்போது, யூதேயாவில் இருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[23. நீங்களோ எச்சரிக்கையாயிருங்கள்; இதோ, எல்லாவற்றையும் முன்னதாக உங்களுக்கு அறிவித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வீட்டின்மேல் இருக்கிறவன் தன் வீட்டிற்குள் இறங்காமலும், தன் வீட்டில் எதையாகிலும் எடுத்துக்கொள்ள உள்ளே போகாமலும் இருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[24. அந்நாட்களிலே, அந்த உபத்திரவத்திற்குப்பின்பு, சூரியன் அந்தகாரப்படும், சந்திரன் ஒளியைக்கொடாதிருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வீட்டின்மேல் இருக்கிறவன் தன் வீட்டிற்குள் இறங்காமலும், தன் வீட்டில் எதையாகிலும் எடுத்துக்கொள்ள உள்ளே போகாமலும் இருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[25. வானத்தின் நட்சத்திரங்கள் விழும், வானங்களிலுள்ள சத்துவங்களும் அசைக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வயலில் இருக்கிறவன் தன் வஸ்திரத்தை எடுப்பதற்குப் பின்னிட்டுத் திரும்பாதிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது மனுஷகுமாரன் மிகுந்த வல்லமையோடும் மகிமையோடும் மேகங்களின்மேல் வருகிறதைக் காண்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்நாட்களிலே கர்ப்பவதிகளுக்கும் பால்கொடுக்கிறவர்களுக்கும் ஐயோ!]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது அவர் தம்முடைய தூதரை அனுப்பி, தாம் தெரிந்துகொண்டவர்களை பூமியின் கடைமுனை முதற்கொண்டு வானத்தின் கடைமுனைமட்டுமுள்ள நாலுதிசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் ஓடிப்போவது மாரிகாலத்திலே, சம்பவியாதபடிக்கு வேண்டிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது அவர் தம்முடைய தூதரை அனுப்பி, தாம் தெரிந்துகொண்டவர்களை பூமியின் கடைமுனை முதற்கொண்டு வானத்தின் கடைமுனைமட்டுமுள்ள நாலுதிசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏனெனில், தேவன் உலகத்தைச் சிருஷ்டித்ததுமுதல் இதுவரைக்கும் சம்பவித்திராததும், இனிமேலும் சம்பவியாததுமான மிகுந்த உபத்திரவம் அந்நாட்களில் உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[28. அத்திமரத்தினால் ஒரு உவமையைக் கற்றுக்கொள்ளுங்கள்; அதிலே இளங்கிளை தோன்றி, துளிர்விடும்போது, வசந்தகாலம் சமீபமாயிற்று என்று அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏனெனில், தேவன் உலகத்தைச் சிருஷ்டித்ததுமுதல் இதுவரைக்கும் சம்பவித்திராததும், இனிமேலும் சம்பவியாததுமான மிகுந்த உபத்திரவம் அந்நாட்களில் உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[28. அத்திமரத்தினால் ஒரு உவமையைக் கற்றுக்கொள்ளுங்கள்; அதிலே இளங்கிளை தோன்றி, துளிர்விடும்போது, வசந்தகாலம் சமீபமாயிற்று என்று அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் அந்நாட்களைக் குறைத்திராவிட்டால், ஒருவனாகிலும் தப்பிப்போவதில்லை; தாம் தெரிந்துகொண்டவர்களினிமித்தமோ, அவர் அந்த நாட்களைக் குறைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[29. அப்படியே இவைகள் சம்பவிக்கிறதை நீங்கள் காணும்போது, அவர் சமீபமாய் வாசலருகே வந்திருக்கிறார் என்று அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் அந்நாட்களைக் குறைத்திராவிட்டால், ஒருவனாகிலும் தப்பிப்போவதில்லை; தாம் தெரிந்துகொண்டவர்களினிமித்தமோ, அவர் அந்த நாட்களைக் குறைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[30. இவைகளெல்லாம் சம்பவிக்கும் முன்னே இந்தச் சந்ததி ஒழிந்துபோகாதென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது: இதோ, கிறிஸ்து இங்கே இருக்கிறார், அதோ, அங்கே இருக்கிறார் என்று எவனாகிலும் சொன்னால், நம்பாதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[31. வானமும் பூமியும் ஒழிந்துபோம், என் வார்த்தைகளோ ஒழிந்துபோவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால் தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாக அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[32. அந்த நாளையும் அந்த நாழிகையையும் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான், பரலோகத்திலுள்ள தூதர்களும் அறியார்கள், குமாரனும் அறியார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால் தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாக அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[32. அந்த நாளையும் அந்த நாழிகையையும் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான், பரலோகத்திலுள்ள தூதர்களும் அறியார்கள், குமாரனும் அறியார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்களோ எச்சரிக்கையாயிருங்கள்; இதோ, எல்லாவற்றையும் முன்னதாக உங்களுக்கு அறிவித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[33. அக்காலத்தை நீங்கள் அறியாதபடியால் எச்சரிக்கையாயிருங்கள், விழித்திருந்து ஜெபம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்நாட்களிலே, அந்த உபத்திரவத்திற்குப்பின்பு, சூரியன் அந்தகாரப்படும், சந்திரன் ஒளியைக்கொடாதிருக்கும்;]]></a:t>
+              <a:t><![CDATA[34. ஒருமனுஷன் தன் வீட்டைவிட்டு, புறதேசத்துக்குப்போக எத்தனிக்கும்போது, தன் ஊழியக்காரருக்கு அதிகாரங்கொடுத்து, அவனவனுக்குத் தன் தன் வேலையையும் நியமித்து, விழித்திருக்கும்படிக்குக் காவல்காரனுக்குக் கற்பிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வானத்தின் நட்சத்திரங்கள் விழும், வானங்களிலுள்ள சத்துவங்களும் அசைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[34. ஒருமனுஷன் தன் வீட்டைவிட்டு, புறதேசத்துக்குப்போக எத்தனிக்கும்போது, தன் ஊழியக்காரருக்கு அதிகாரங்கொடுத்து, அவனவனுக்குத் தன் தன் வேலையையும் நியமித்து, விழித்திருக்கும்படிக்குக் காவல்காரனுக்குக் கற்பிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது மனுஷகுமாரன் மிகுந்த வல்லமையோடும் மகிமையோடும் மேகங்களின்மேல் வருகிறதைக் காண்பார்கள்.]]></a:t>
+              <a:t><![CDATA[35. அப்படியே நீங்களும் விழித்திருங்கள்; ஏனெனில், வீட்டெஜமான், சாயங்காலத்திலோ, நடுராத்திரியிலோ, சேவல் கூவும் நேரத்திலோ, காலையிலோ, எப்பொழுது வருவான் என்று நீங்கள் அறியீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவர் தம்முடைய தூதரை அனுப்பி, தாம் தெரிந்துகொண்டவர்களை பூமியின் கடைமுனை முதற்கொண்டு வானத்தின் கடைமுனைமட்டுமுள்ள நாலுதிசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்.]]></a:t>
+              <a:t><![CDATA[35. அப்படியே நீங்களும் விழித்திருங்கள்; ஏனெனில், வீட்டெஜமான், சாயங்காலத்திலோ, நடுராத்திரியிலோ, சேவல் கூவும் நேரத்திலோ, காலையிலோ, எப்பொழுது வருவான் என்று நீங்கள் அறியீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +5940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவர் தம்முடைய தூதரை அனுப்பி, தாம் தெரிந்துகொண்டவர்களை பூமியின் கடைமுனை முதற்கொண்டு வானத்தின் கடைமுனைமட்டுமுள்ள நாலுதிசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்.]]></a:t>
+              <a:t><![CDATA[36. நீங்கள் நினையாத வேளையில் அவன் வந்து, உங்களைத் தூங்குகிறவர்களாகக் கண்டுபிடியாதபடிக்கு விழித்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,269 +6049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அத்திமரத்தினால் ஒரு உவமையைக் கற்றுக்கொள்ளுங்கள்; அதிலே இளங்கிளை தோன்றி, துளிர்விடும்போது, வசந்தகாலம் சமீபமாயிற்று என்று அறிவீர்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[29. அப்படியே இவைகள் சம்பவிக்கிறதை நீங்கள் காணும்போது, அவர் சமீபமாய் வாசலருகே வந்திருக்கிறார் என்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[37. நான் உங்களுக்குச் சொல்லுகிறதை எல்லாருக்கும் சொல்லுகிறேன், விழித்திருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6402,268 +6168,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. பின்பு, அவர் தேவாலயத்துக்கு எதிராக ஒலிவமலையின் மேல் உட்கார்ந்திருக்கையில், பேதுருவும் யாக்கோபும் யோவானும் அந்திரேயாவும் அவரிடத்தில் தனித்து வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
-[...216 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -6828,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. வானமும் பூமியும் ஒழிந்துபோம், என் வார்த்தைகளோ ஒழிந்துபோவதில்லை.]]></a:t>
+              <a:t><![CDATA[4. இவைகள் எப்பொழுது சம்பவிக்கும்? இவைகளெல்லாம் நிறைவேறுங்காலத்துக்கு அடையாளம் என்ன? எங்களுக்குச் சொல்லவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7016,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486799" r:id="rId1"/>
+    <p:sldLayoutId id="2474466904" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7476,86 +7024,54 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7684,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞാലും എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[5. তখন যীশু তাঁদের বলতে লাগলেন, ‘সতর্ক থেকো, কেউ য়েন তোমাদের না ভোলায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ആ നാളും നാഴികയും സംബന്ധിച്ചോ പിതാവല്ലാതെ ആരും, സ്വർഗ്ഗത്തിലെ ദൂതന്മാരും, പുത്രനും കൂടെ]]></a:t>
+              <a:t><![CDATA[6. সেদিন অনেকে আমার নাম নিয়ে আসবে এবং বলবে, ‘আমিই তিনি’ এবং তারা আরও অনেকের মন ভোলাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയുന്നില്ല.]]></a:t>
+              <a:t><![CDATA[7. কিন্তু তোমরা যখন যুদ্ধের কথা ও যুদ্ধের জনরব শুনবে, তখন অস্থির হযো না; এটা ঘটবেই, কিন্তু তখনও শেষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യേശു അവരോടു പറഞ്ഞു തുടങ്ങിയതു: ആരും നിങ്ങളെ തെറ്റിക്കാതിരിപ്പാൻ സൂക്ഷിച്ചുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ആ കാലം എപ്പോൾ എന്നു നിങ്ങൾ അറിയായ്കകൊണ്ടു സൂക്ഷിച്ചുകൊൾവിൻ; ഉണർന്നും പ്രാർത്ഥിച്ചും]]></a:t>
+              <a:t><![CDATA[8. কারণ জাতির বিরুদ্ধে জাতি এবং রাজ্যের বিরুদ্ধে রাজ্য জেগে উঠবে৷ স্থানে স্থানে ভূমিকম্প, দুর্ভিক্ষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടിരിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[হবে৷ এসব কেবল জন্ম যন্ত্রণার আরন্ভ মাত্র৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഞാൻ ആകുന്നു എന്നു പറഞ്ഞുകൊണ്ടു അനേകർ എന്റെ പേരെടുത്തു വന്നു പലരെയും തെറ്റിക്കും.]]></a:t>
+              <a:t><![CDATA[9. ‘তোমরা নিজেদের ব্যাপারে সাবধান! লোকে তোমাদের আদালতে হাজির করবে এবং সমাজগৃহের মধ্যে তোমাদের ধরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എന്നാൽ നിങ്ങൾ യുദ്ധങ്ങളെയും യുദ്ധശ്രുതികളെയും കുറിച്ചു കേൾക്കുമ്പോൾ ഭ്രമിച്ചുപോകരുതു. അതു]]></a:t>
+              <a:t><![CDATA[মারবে৷ আমার জন্য তোমরা দেশের শাসনকর্তা ও রাজাদের কাছে সাক্ষী দেবার জন্য তাদের সামনে দাঁড়াবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സംഭവിക്കേണ്ടതു തന്നേ; എന്നാൽ അതു അവസാനമല്ല.]]></a:t>
+              <a:t><![CDATA[10. আর সব কিছু শেষ হবার আগে সমস্ত জাতির কাছে সুসমাচার প্রচার করা হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ജാതി ജാതിയോടും രാജ്യം രാജ്യത്തോടും എതിർക്കും; അവിടവിടെ ഭൂകമ്പവും ക്ഷാമവും ഉണ്ടാകും; ഇതു]]></a:t>
+              <a:t><![CDATA[11. কিন্তু লোকে যখন তোমাদের গ্রেপ্তার করে বিচার সভায় নিয়ে যাবে তখন তাদের সামনে কি বলবে তা আগে থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അവൻ ദൈവാലയത്തെ വിട്ടു പോകുമ്പോൾ ശിഷ്യന്മാരിൽ ഒരുത്തൻ: ഗുരോ, ഇതാ, എങ്ങനെയുള്ള കല്ലു,]]></a:t>
+              <a:t><![CDATA[1. যীশু যখন মন্দির ছেড়ে যাচ্ছেন, সেই সময় শিষ্যদের মধ্যে একজন তাঁকে বললেন, ‘হে গুরু, দেখুন কত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഈറ്റുനോവിന്റെ ആരംഭമത്രേ.]]></a:t>
+              <a:t><![CDATA[ভেবো না, বরং সেই সময়ে পবিত্র আত্মা যা বলতে বলবেন তাই বলবে৷ কারণ তোমরাই য়ে কথা বলবে তা নয়, পবিত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. എന്നാൽ നിങ്ങളെത്തന്നേ സൂക്ഷിച്ചുകൊൾവിൻ; അവർ നിങ്ങളെ ന്യായാധിപസംഘങ്ങളിൽ ഏല്പിക്കയും]]></a:t>
+              <a:t><![CDATA[আত্মাই তোমাদের মধ্যে দিয়ে কথা বলবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പള്ളികളിൽവെച്ചു തല്ലുകയും എന്റെ നിമിത്തം നാടുവാഴികൾക്കും രാജാക്കന്മാർക്കും മുമ്പാകെ അവർക്കു]]></a:t>
+              <a:t><![CDATA[12. তখন ভাই ভাইকে ও বাবা সন্তানকে মৃত্যুর হাতে তুলে দেবে এবং সন্তানরা বাবা-মার বিরুদ্ধে রুখে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സാക്ഷ്യത്തിന്നായി നിറുത്തുകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[দাঁড়িয়ে তাদের হত্যার জন্য ধরিয়ে দেবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. എന്നാൽ സുവിശേഷം മുമ്പെ സകലജാതികളോടും പ്രസംഗിക്കേണ്ടതാകുന്നു.]]></a:t>
+              <a:t><![CDATA[13. আর আমার নামের জন্য সকলে তোমাদের ঘৃণা করবে৷ কিন্তু য়ে শেষ পর্যন্ত স্থির থাকবে সেই রক্ষা পাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവർ നിങ്ങളെ കൊണ്ടുപോയി ഏല്പിക്കുമ്പോൾ എന്തു പറയേണ്ടു എന്നു മുൻകൂട്ടി വിചാരപ്പെടരുതു. ആ]]></a:t>
+              <a:t><![CDATA[14. ‘যখন তোমরা দেখবে, ‘ধ্বংসের সেই ঘৃণার বস্তু য়েখানে দাঁড়াবার নয় সেখানে দাঁড়িয়ে আছে৷’পাঠকের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാഴികയിൽ നിങ്ങൾക്കു ലഭിക്കുന്നതു തന്നേ പറവിൻ; പറയുന്നതു നിങ്ങൾ അല്ല, പരിശുദ്ധാത്മാവത്രേ.]]></a:t>
+              <a:t><![CDATA[বোঝা উচিত্ এর অর্থ কি,’তখন যাঁরা যিহূদিযাতে থাকে তারা পাহাড়ে পালিয়ে যাক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. സഹോദരൻ സഹോദരനെയും അപ്പൻ മകനെയും മരണത്തിന്നു ഏല്പിക്കും; മക്കളും അമ്മയപ്പന്മാരുടെ നേരെ]]></a:t>
+              <a:t><![CDATA[15. এবং কেউ যদি ছাদে থাকে, সে য়েন বাড়ি থেকে কোন কিছু নেবার জন্য নীচে না নামে বা ঘরে না ঢোকে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എഴുന്നേറ്റു അവരെ കൊല്ലിക്കും.]]></a:t>
+              <a:t><![CDATA[16. কেউ যদি মাঠে থাকে, সে য়েন জামাকাপড় নেবার জন্য ফিরে না যায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ഒരു മനുഷ്യൻ വിടുവിട്ടു പരദേശത്തുപോകുമ്പോൾ ദാസന്മാർക്കു അധികാരവും അവനവന്നു അതതു വേലയും]]></a:t>
+              <a:t><![CDATA[17. হায়, সেই সময়ে গর্ভবতী বা যাদের কোলে শিশু থাকবে তাদের কত কষ্ট!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എങ്ങനെയുള്ള പണി എന്നു അവനോടു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[চমত্‌কার বিশাল বিশাল পাথর ও কত সুন্দর দালান৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുത്തിട്ടു വാതിൽകാവൽക്കാരനോടു ഉണർന്നിരിപ്പാൻ കല്പിച്ചതുപോലെ തന്നേ.]]></a:t>
+              <a:t><![CDATA[18. আর প্রার্থনা কর য়েন এটা শীতকালে না ঘটে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. യജമാനൻ സന്ധ്യെക്കോ അർദ്ധരാത്രിക്കോ കോഴികൂകുന്ന നേരത്തോ രാവിലെയോ എപ്പോൾ വരും എന്നു അറിയായ്ക]]></a:t>
+              <a:t><![CDATA[19. কারণ সেই সময় হবে বড়ই কষ্টের সময়৷ তেমনটি প্রথম যখন ঈশ্বর পৃথিবী সৃষ্টি করলেন, তখন থেকে এখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടു,]]></a:t>
+              <a:t><![CDATA[পর্যন্ত কখনই হয় নি আর কখনও হবেও না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. അവൻ പെട്ടെന്നു വന്നു നിങ്ങളെ ഉറങ്ങുന്നവരായി കണ്ടെത്താതിരിക്കേണ്ടതിന്നു ഉണർന്നിരിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[20. আর প্রভু যদি সেই দিনের সংখ্যা কমিয়ে না দিতেন, তবে কোন প্রাণই রক্ষা পেত না৷ কিন্তু তিনি যাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. എന്റെ നാമം നിമിത്തം എല്ലാവരും നിങ്ങളെ പകെക്കും; എന്നാൽ അവസാനത്തോളം സഹിച്ചു നില്ക്കുന്നവൻ]]></a:t>
+              <a:t><![CDATA[মনোনীত করেছেন, সেই মনোনীতদের জন্য সেই দিনের সংখ্যা কমিয়ে দিয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രക്ഷിക്കപ്പെടും.]]></a:t>
+              <a:t><![CDATA[21. কেউ যদি তখন তোমাদের বলে, ‘দেখ, খ্রীষ্ট এখানে বা ওখানে আছেন, তোমরা বিশ্বাস কোরো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ഞാൻ നിങ്ങളോടു പറയുന്നതോ എല്ലാവരോടും പറയുന്നു: ഉണർന്നിരിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[22. কারণ ভণ্ড খ্রীষ্টেরা এবং ভাববাদীরা উঠবে এবং নানা চিহ্ন ও অলৌকিক কাজ করে দেখাবে, এমন কি সন্ভব হলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. എന്നാൽ ശൂന്യമാക്കുന്ന മ്ളേച്ഛത നില്ക്കുരുതാത്ത സ്ഥലത്തു നില്ക്കുന്നതു നിങ്ങൾ കാണുമ്പോൾ, -]]></a:t>
+              <a:t><![CDATA[মনোনীত লোকদেরও ভোলাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വായിക്കുന്നവൻ ചിന്തിച്ചുകൊള്ളട്ടെ - അന്നു യെഹൂദ്യദേശത്തു ഉള്ളവർ മലകളിലേക്കു ഓടിപ്പോകട്ടെ.]]></a:t>
+              <a:t><![CDATA[23. কিন্তু তোমরা সাবধান থেকো৷ আমি তোমাদের আগেই সমস্ত কিছু বলে দিলাম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. വീട്ടിന്മേൽ ഇരിക്കുന്നവൻ അകത്തേക്കു ഇറങ്ങിപോകയോ വീട്ടിൽ നിന്നു വല്ലതും എടുപ്പാൻ കടക്കയോ]]></a:t>
+              <a:t><![CDATA[24. ‘কিন্তু সেই সময়, সেই কষ্টের শেষে, ‘সূর্য় অন্ধকার হয়ে যাবে এবং চাঁদ আর আলো দেবে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യേശു അവനോടു: നീ ഈ വലിയ പണി കാണുന്നുവോ? ഇടിക്കാതെ കല്ലിന്മേൽ കല്ലു ഇവിടെ ശേഷിക്കയില്ല എന്നു]]></a:t>
+              <a:t><![CDATA[2. তখন যীশু তাঁকে বললেন, ‘তুমি এইসব বড় বড় দালান দেখছ? এর একটা পাথর আর একটা পাথরের ওপরে থাকবে না;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുതു.]]></a:t>
+              <a:t><![CDATA[25. আকাশ থেকে তারা খসে পড়বে, আকাশের সমস্ত শক্তি বিচলিত হবে৷’যিশাইয় 13:10, 34:4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. വയലിൽ ഇരിക്കുന്നവൻ വസ്ത്രം എടുപ്പാൻ മടങ്ങിപ്പോകരുതു.]]></a:t>
+              <a:t><![CDATA[26. ‘তখন লোকেরা দেখবে, মানবপুত্র মহামহিমায় ও পরাক্রমের সঙ্গে মেঘরথে আসছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ആ കാലത്തു ഗർഭിണികൾക്കും മുലകുടിപ്പിക്കുന്നവർക്കും അയ്യോ കഷ്ടം!]]></a:t>
+              <a:t><![CDATA[27. তখন মানবপুত্র তাঁর স্বর্গদূতদের পাঠিয়ে পৃথিবীর এক প্রান্ত থেকে আকাশের অন্য প্রান্ত পর্যন্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. എന്നാൽ അതു ശീതകാലത്തു സംഭവിക്കാതിരിപ്പാൻ പ്രാർത്ഥിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[চারিবাযু থেকে তাঁর মনোনীত লোকদের সংগ্রহ করবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ആ നാളുകൾ ദൈവം സൃഷ്ടിച്ച സൃഷ്ടിയുടെ ആരംഭംമുതൽ ഇന്നുവരെ സംഭവിച്ചിട്ടില്ലാത്തതും ഇനിമേൽ]]></a:t>
+              <a:t><![CDATA[28. ‘ডুমুর গাছ থেকে এই দৃষ্টান্ত শেখো; যখন তার শাখা-প্রশাখা কোমল হয়ে পাতা বের করে, তখন তোমরা জানতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സംഭവിക്കാത്തതും ആയ കഷ്ടകാലം ആകും.]]></a:t>
+              <a:t><![CDATA[পার গরম কাল এসে গেল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. കർത്താവു ആ നാളുകളെ ചുരുക്കീട്ടില്ല എങ്കിൽ ഒരു ജഡവും രക്ഷിക്കപ്പെടുകയില്ല. താൻ തിരഞ്ഞെടുത്ത]]></a:t>
+              <a:t><![CDATA[29. ঠিক তেমনি ঐ সমস্ত ঘটনা ঘটতে দেখলেই তোমরা বুঝতে পারবে য়ে সময়খুব কাছে, এমনকি দরজার সামনে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വൃതന്മാർ നിമിത്തമോ അവൻ ആ നാളുകളെ ചുരുക്കിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[30. আমি তোমাদের সত্যি বলছি, সমস্ত ঘটনা না ঘটা পর্যন্ত এই প্রজন্মের শেষ হবে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അന്നു ആരെങ്കിലും നിങ്ങളോടു: ഇതാ ക്രിസ്തു ഇവിടെ എന്നോ അതാ അവിടെ എന്നോ പറഞ്ഞാൽ വിശ്വസിക്കരുതു.]]></a:t>
+              <a:t><![CDATA[31. আকাশ এবং পৃথিবীর লোপ হবে, কিন্তু আমার কথা লোপ কখনও হবে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. കള്ളക്രിസ്തുക്കളും കള്ളപ്രവാചകന്മാരും എഴുന്നേറ്റു, കഴിയും എങ്കിൽ വൃതന്മാരെയും തെറ്റിപ്പാനായി]]></a:t>
+              <a:t><![CDATA[32. ‘সেই দিনের বা সেই সময়ের কথা কেউ জানে না; স্বর্গদূতরাও নয়, মানবপুত্রও নয়, কেবলমাত্র পিতাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[সবই ধ্বংসস্তূপে পরিণত হবে৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടയാളങ്ങളും അത്ഭുതങ്ങളും കാണിക്കും.]]></a:t>
+              <a:t><![CDATA[জানেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. നിങ്ങളോ സൂക്ഷിച്ചുകൊൾവിൻ; ഞാൻ എല്ലാം നിങ്ങളോടു മുൻകൂട്ടി പറഞ്ഞുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[33. সাবধান! তোমরা সতর্ক থেকো৷ কারণকখন য়ে সেই সময় হবে তোমরা তা জানো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. എങ്കിലോ ആ കാലത്തെ കഷ്ടം കഴിഞ്ഞ ശേഷം സൂര്യൻ ഇരുണ്ടുപോകയും ചന്ദ്രൻ പ്രകാശം കൊടുക്കാതിരിക്കയും]]></a:t>
+              <a:t><![CDATA[34. সেই দিনটা এমনভাবেই আসবে য়েমন কোন লোক নিজের বাড়ি ছেড়ে বিদেশে বেড়াতে যায় এবং তার চাকরদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ആകാശത്തുനിന്നു നക്ഷത്രങ്ങൾ വീണുകൊണ്ടിരിക്കയും ആകാശത്തിലെ ശക്തികൾ ഇളകിപ്പോകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[দাযিত্ব দিয়ে প্রত্যেকের কাজ ঠিক করে দেয় আর দ্বাররক্ষককে সজাগ থাকতে বলে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അപ്പോൾ മനുഷ്യപുത്രൻ വലിയ ശക്തിയോടും തേജസ്സോടുംകൂടെ മേഘങ്ങളിൽ വരുന്നതു അവർ കാണും.]]></a:t>
+              <a:t><![CDATA[35. তাই তোমরা সতর্ক থাকবে, কারণ তোমরা জান না কখন বাড়ির মালিক আসবেন, সন্ধ্যাবেলায়, কি মাঝরাতে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. അന്നു അവൻ തന്റെ ദൂതന്മരെ അയച്ചു, തന്റെ വൃതന്മാരെ ഭൂമിയുടെ അറുതിമുതൽ ആകാശത്തിന്റെ അറുതിവരെയും]]></a:t>
+              <a:t><![CDATA[কুকড়া ডাকের সময় কি ভোরবেলায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാലു ദിക്കിൽ നിന്നും കൂട്ടിച്ചേർക്കും.]]></a:t>
+              <a:t><![CDATA[36. হঠাত্ তিনি এসে য়েন না দেখেন য়ে তোমরা ঘুমিয়ে রয়েছ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,315 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അത്തിയെ നോക്കി ഒരു ഉപമ പഠിപ്പിൻ; അതിന്റെ കൊമ്പു ഇളതായി ഇല തളിർക്കുമ്പോൾ വേനൽ അടുത്തു എന്നു]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[29. അങ്ങനെ നിങ്ങളും ഇതു സംഭവിക്കുന്നതു കാണുമ്പോൾ അവൻ അടുക്കെ വാതിൽക്കൽ തന്നേ ആയിരിക്കുന്നു എന്നു]]></a:t>
+              <a:t><![CDATA[37. আমি তোমাদের যা বলছি, তা সবাইকে বলি, ‘সজাগ থেকো৷”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,315 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. പിന്നെ അവൻ ഒലീവ് മലയിൽ ദൈവാലയത്തിന്നു നേരെ ഇരിക്കുമ്പോൾ പത്രൊസും യാക്കോബും യോഹന്നാനും]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[30. ഇതു ഒക്കെയും സംഭവിക്കുവോളം ഈ തലമുറ ഒഴിഞ്ഞുപോകയില്ല എന്നു ഞാൻ സത്യമായിട്ടു നിങ്ങളോടു പറയുന്നു.]]></a:t>
+              <a:t><![CDATA[3. পরে তিনি মন্দিরের সামনে জৈতুন পর্বতমালায় বসলে, পিতর, যাকোব, য়োহন এবং আন্দরিয় তাঁকে একা পেয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അന്ത്രെയാസും സ്വകാര്യമായി അവനോടു:]]></a:t>
+              <a:t><![CDATA[জিজ্ঞাসা করলেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ആകാശവും ഭൂമിയും ഒഴിഞ്ഞുപോകും; എന്റെ വചനങ്ങളോ ഒഴിഞ്ഞു പോകയില്ല.]]></a:t>
+              <a:t><![CDATA[4. ‘আমাদের বলুন দেখি, এই সমস্ত ঘটনা কখন ঘটবে? আর কি চিহ্ন দেখেই বা বুঝতে পারব য়ে এই সমস্ত ঘটনা ঘটতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അതു എപ്പോൾ സംഭവിക്കും? അതിന്നു എല്ലാം നിവൃത്തി വരുന്ന കാലത്തിന്റെ ലക്ഷണം എന്തു എന്നു ഞങ്ങളോടു]]></a:t>
+              <a:t><![CDATA[চলেছে?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மாற்கு : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme31">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme31">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme31">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>