--- v1 (2026-07-30)
+++ v2 (2026-09-18)
@@ -105,50 +105,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +206,60 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +414,63 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: ஒருவனும் உங்களை வஞ்சியாதபடிக்கு எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Jesus answering them began to say, Take heed lest any man deceive you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏனெனில் அநேகர் வந்து, என் நாமத்தைக்கொண்டு: நானே கிறிஸ்து என்று சொல்லி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. For many shall come in my name, saying, I am Christ; and shall deceive many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படும்போது கலங்காதேயுங்கள்; இவைகள் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
+              <a:t><![CDATA[7. And when all of you shall hear of wars and rumours of wars, be all of you not troubled: for such things must essentially be; but the end shall not be yet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படும்போது கலங்காதேயுங்கள்; இவைகள் சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
+              <a:t><![CDATA[7. And when all of you shall hear of wars and rumours of wars, be all of you not troubled: for such things must essentially be; but the end shall not be yet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பூமியதிர்ச்சிகளும் பல இடங்களில் உண்டாகும், பஞ்சங்களும் கலகங்களும் உண்டாகும்; இவைகள் வேதனைகளுக்கு ஆரம்பம்.]]></a:t>
+              <a:t><![CDATA[8. For nation shall rise against nation, and kingdom against kingdom: and there shall be earthquakes in divers places, and there shall be famines and troubles: these are the beginnings of sorrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பூமியதிர்ச்சிகளும் பல இடங்களில் உண்டாகும், பஞ்சங்களும் கலகங்களும் உண்டாகும்; இவைகள் வேதனைகளுக்கு ஆரம்பம்.]]></a:t>
+              <a:t><![CDATA[8. For nation shall rise against nation, and kingdom against kingdom: and there shall be earthquakes in divers places, and there shall be famines and troubles: these are the beginnings of sorrows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்களோ எச்சரிக்கையாயிருங்கள், ஏனெனில் உங்களை ஆலோசனைச் சங்கங்களுக்கு ஒப்புக்கொடுப்பார்கள், நீங்கள் ஜெபஆலயங்களில் அடிக்கப்படுவீர்கள்; என்னிமித்தம் தேசாதிபதிகளுக்கும் அதிகாரிகளுக்கும் சாட்சியாக அவர்களுக்கு முன்பாக நிறுத்தப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. But take heed to yourselves: for they shall deliver you up to councils; and in the synagogues all of you shall be beaten: and all of you shall be brought before rulers and kings for my sake, for a testimony against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்களோ எச்சரிக்கையாயிருங்கள், ஏனெனில் உங்களை ஆலோசனைச் சங்கங்களுக்கு ஒப்புக்கொடுப்பார்கள், நீங்கள் ஜெபஆலயங்களில் அடிக்கப்படுவீர்கள்; என்னிமித்தம் தேசாதிபதிகளுக்கும் அதிகாரிகளுக்கும் சாட்சியாக அவர்களுக்கு முன்பாக நிறுத்தப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. But take heed to yourselves: for they shall deliver you up to councils; and in the synagogues all of you shall be beaten: and all of you shall be brought before rulers and kings for my sake, for a testimony against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சகல ஜாதிகளுக்கும் சுவிசேஷம் முந்திப் பிரசங்கிக்கப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[9. But take heed to yourselves: for they shall deliver you up to councils; and in the synagogues all of you shall be beaten: and all of you shall be brought before rulers and kings for my sake, for a testimony against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் உங்களைக் கொண்டுபோய் ஒப்புக்கொடுக்கும்போது, நீங்கள் என்னபேசுவோம் என்று முன்னதாகக் கவலைப்படாமலும் சிந்தியாமலுமிருங்கள்; அந்நாளிகையிலே எது உங்களுக்கு அருள் செய்யப்படுமோ அதையே பேசுங்கள்; ஏனெனில் பேசுகிறவர் நீங்களல்ல பரிசுத்த ஆவியே பேசுகிறவர்.]]></a:t>
+              <a:t><![CDATA[10. And the gospel must first be published among all nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர் தேவாலயத்தை விட்டுப் புறப்படும்போது, அவருடைய சீஷர்களில் ஒருவன் அவரை நோக்கி: போதகரே, இதோ, இந்தக்கல்லுகள் எப்படிப்பட்டது! இந்தக் கட்டடங்கள் எப்படிப்பட்டது! பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And as he went out of the temple, one of his disciples says unto him, Master, see what manner of stones and what buildings are here!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் உங்களைக் கொண்டுபோய் ஒப்புக்கொடுக்கும்போது, நீங்கள் என்னபேசுவோம் என்று முன்னதாகக் கவலைப்படாமலும் சிந்தியாமலுமிருங்கள்; அந்நாளிகையிலே எது உங்களுக்கு அருள் செய்யப்படுமோ அதையே பேசுங்கள்; ஏனெனில் பேசுகிறவர் நீங்களல்ல பரிசுத்த ஆவியே பேசுகிறவர்.]]></a:t>
+              <a:t><![CDATA[11. But when they shall lead you, and deliver you up, take no thought beforehand what all of you shall speak, neither do all of you premeditate: but whatsoever shall be given you in that hour, that speak all of you: for it is not all of you that speak, but the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் உங்களைக் கொண்டுபோய் ஒப்புக்கொடுக்கும்போது, நீங்கள் என்னபேசுவோம் என்று முன்னதாகக் கவலைப்படாமலும் சிந்தியாமலுமிருங்கள்; அந்நாளிகையிலே எது உங்களுக்கு அருள் செய்யப்படுமோ அதையே பேசுங்கள்; ஏனெனில் பேசுகிறவர் நீங்களல்ல பரிசுத்த ஆவியே பேசுகிறவர்.]]></a:t>
+              <a:t><![CDATA[11. But when they shall lead you, and deliver you up, take no thought beforehand what all of you shall speak, neither do all of you premeditate: but whatsoever shall be given you in that hour, that speak all of you: for it is not all of you that speak, but the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றியும் சகோதரன் சகோதரனையும், தகப்பன் பிள்ளைகளையும் மரணத்துக்கு ஒப்புக்கொடுப்பார்கள்; பெற்றாருக்கு விரோதமாகப் பிள்ளைகள் எழும்பி, அவர்களைக் கொலைசெய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. But when they shall lead you, and deliver you up, take no thought beforehand what all of you shall speak, neither do all of you premeditate: but whatsoever shall be given you in that hour, that speak all of you: for it is not all of you that speak, but the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றியும் சகோதரன் சகோதரனையும், தகப்பன் பிள்ளைகளையும் மரணத்துக்கு ஒப்புக்கொடுப்பார்கள்; பெற்றாருக்கு விரோதமாகப் பிள்ளைகள் எழும்பி, அவர்களைக் கொலைசெய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Now the brother shall betray the brother to death, and the father the son; and children shall rise up against their parents, and shall cause them to be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் நாமத்தினிமித்தம் எல்லாராலும் பகைக்கப்படுவீர்கள். முடிவுபரியந்தம் நிலைநிற்பவனே இரட்சிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[12. Now the brother shall betray the brother to death, and the father the son; and children shall rise up against their parents, and shall cause them to be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலும் பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே; வாசிக்கிறவன் சிந்திக்கக்கடவன்; அது நிற்கத் தகாத இடத்திலே நீங்கள் அதை நிற்கக் காணும்போது, யூதேயாவில் இருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. And all of you shall be hated of all men for my name's sake: but he that shall endure unto the end, the same shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலும் பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே; வாசிக்கிறவன் சிந்திக்கக்கடவன்; அது நிற்கத் தகாத இடத்திலே நீங்கள் அதை நிற்கக் காணும்போது, யூதேயாவில் இருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[13. And all of you shall be hated of all men for my name's sake: but he that shall endure unto the end, the same shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வீட்டின்மேல் இருக்கிறவன் தன் வீட்டிற்குள் இறங்காமலும், தன் வீட்டில் எதையாகிலும் எடுத்துக்கொள்ள உள்ளே போகாமலும் இருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. But when all of you shall see the abomination of desolation, spoken of by Daniel the prophet, standing where it ought not, (let him that reads understand,) then let them that be in Judaea flee to the mountains:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வயலில் இருக்கிறவன் தன் வஸ்திரத்தை எடுப்பதற்குப் பின்னிட்டுத் திரும்பாதிருக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. But when all of you shall see the abomination of desolation, spoken of by Daniel the prophet, standing where it ought not, (let him that reads understand,) then let them that be in Judaea flee to the mountains:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்நாட்களிலே கர்ப்பவதிகளுக்கும் பால்கொடுக்கிறவர்களுக்கும் ஐயோ!]]></a:t>
+              <a:t><![CDATA[14. But when all of you shall see the abomination of desolation, spoken of by Daniel the prophet, standing where it ought not, (let him that reads understand,) then let them that be in Judaea flee to the mountains:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அவர் தேவாலயத்தை விட்டுப் புறப்படும்போது, அவருடைய சீஷர்களில் ஒருவன் அவரை நோக்கி: போதகரே, இதோ, இந்தக்கல்லுகள் எப்படிப்பட்டது! இந்தக் கட்டடங்கள் எப்படிப்பட்டது! பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And as he went out of the temple, one of his disciples says unto him, Master, see what manner of stones and what buildings are here!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் ஓடிப்போவது மாரிகாலத்திலே, சம்பவியாதபடிக்கு வேண்டிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. And let him that is on the housetop not go down into the house, neither enter therein, to take any thing out of his house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏனெனில், தேவன் உலகத்தைச் சிருஷ்டித்ததுமுதல் இதுவரைக்கும் சம்பவித்திராததும், இனிமேலும் சம்பவியாததுமான மிகுந்த உபத்திரவம் அந்நாட்களில் உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. And let him that is on the housetop not go down into the house, neither enter therein, to take any thing out of his house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஏனெனில், தேவன் உலகத்தைச் சிருஷ்டித்ததுமுதல் இதுவரைக்கும் சம்பவித்திராததும், இனிமேலும் சம்பவியாததுமான மிகுந்த உபத்திரவம் அந்நாட்களில் உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. And let him that is in the field not turn back again in order to take up his garment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் அந்நாட்களைக் குறைத்திராவிட்டால், ஒருவனாகிலும் தப்பிப்போவதில்லை; தாம் தெரிந்துகொண்டவர்களினிமித்தமோ, அவர் அந்த நாட்களைக் குறைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. But woe to them that are with child, and to them that give suck in those days!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் அந்நாட்களைக் குறைத்திராவிட்டால், ஒருவனாகிலும் தப்பிப்போவதில்லை; தாம் தெரிந்துகொண்டவர்களினிமித்தமோ, அவர் அந்த நாட்களைக் குறைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. And pray all of you that your flight be not in the winter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது: இதோ, கிறிஸ்து இங்கே இருக்கிறார், அதோ, அங்கே இருக்கிறார் என்று எவனாகிலும் சொன்னால், நம்பாதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. For in those days shall be affliction, such as was not from the beginning of the creation which God created unto this time, neither shall be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால் தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாக அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[19. For in those days shall be affliction, such as was not from the beginning of the creation which God created unto this time, neither shall be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால் தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாக அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And except that the Lord had shortened those days, no flesh should be saved: but for the elect's sake, whom he has chosen, he has shortened the days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீங்களோ எச்சரிக்கையாயிருங்கள்; இதோ, எல்லாவற்றையும் முன்னதாக உங்களுக்கு அறிவித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. And except that the Lord had shortened those days, no flesh should be saved: but for the elect's sake, whom he has chosen, he has shortened the days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்நாட்களிலே, அந்த உபத்திரவத்திற்குப்பின்பு, சூரியன் அந்தகாரப்படும், சந்திரன் ஒளியைக்கொடாதிருக்கும்;]]></a:t>
+              <a:t><![CDATA[21. And then if any man shall say to you, Lo, here is Christ; or, lo, he is there; believe him not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +4018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இயேசு அவனுக்குப் பிரதியுத்தரமாக: இந்தப்பெரிய கட்டடங்களைக் காண்கிறாயே, ஒரு கல்லின்மேல் ஒரு கல்லிராதபடிக்கு எல்லாம் இடிக்கப்பட்டுப்போகும் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And Jesus answering said unto him, See you these great buildings? there shall not be left one stone upon another, that shall not be thrown down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வானத்தின் நட்சத்திரங்கள் விழும், வானங்களிலுள்ள சத்துவங்களும் அசைக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[21. And then if any man shall say to you, Lo, here is Christ; or, lo, he is there; believe him not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது மனுஷகுமாரன் மிகுந்த வல்லமையோடும் மகிமையோடும் மேகங்களின்மேல் வருகிறதைக் காண்பார்கள்.]]></a:t>
+              <a:t><![CDATA[22. For false Christs and false prophets shall rise, and shall show signs and wonders, to seduce, if it were possible, even the elect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவர் தம்முடைய தூதரை அனுப்பி, தாம் தெரிந்துகொண்டவர்களை பூமியின் கடைமுனை முதற்கொண்டு வானத்தின் கடைமுனைமட்டுமுள்ள நாலுதிசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்.]]></a:t>
+              <a:t><![CDATA[22. For false Christs and false prophets shall rise, and shall show signs and wonders, to seduce, if it were possible, even the elect.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவர் தம்முடைய தூதரை அனுப்பி, தாம் தெரிந்துகொண்டவர்களை பூமியின் கடைமுனை முதற்கொண்டு வானத்தின் கடைமுனைமட்டுமுள்ள நாலுதிசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்.]]></a:t>
+              <a:t><![CDATA[23. But take all of you heed: behold, I have foretold you all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அத்திமரத்தினால் ஒரு உவமையைக் கற்றுக்கொள்ளுங்கள்; அதிலே இளங்கிளை தோன்றி, துளிர்விடும்போது, வசந்தகாலம் சமீபமாயிற்று என்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[24. But in those days, after that tribulation, the sun shall be darkened, and the moon shall not give her light,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அத்திமரத்தினால் ஒரு உவமையைக் கற்றுக்கொள்ளுங்கள்; அதிலே இளங்கிளை தோன்றி, துளிர்விடும்போது, வசந்தகாலம் சமீபமாயிற்று என்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[24. But in those days, after that tribulation, the sun shall be darkened, and the moon shall not give her light,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்படியே இவைகள் சம்பவிக்கிறதை நீங்கள் காணும்போது, அவர் சமீபமாய் வாசலருகே வந்திருக்கிறார் என்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[25. And the stars of heaven shall fall, and the powers that are in heaven shall be shaken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இவைகளெல்லாம் சம்பவிக்கும் முன்னே இந்தச் சந்ததி ஒழிந்துபோகாதென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[26. And then shall they see the Son of man coming in the clouds with great power and glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. வானமும் பூமியும் ஒழிந்துபோம், என் வார்த்தைகளோ ஒழிந்துபோவதில்லை.]]></a:t>
+              <a:t><![CDATA[27. And then shall he send his angels, and shall gather together his elect from the four winds, from the uttermost part of the earth to the uttermost part of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த நாளையும் அந்த நாழிகையையும் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான், பரலோகத்திலுள்ள தூதர்களும் அறியார்கள், குமாரனும் அறியார்.]]></a:t>
+              <a:t><![CDATA[27. And then shall he send his angels, and shall gather together his elect from the four winds, from the uttermost part of the earth to the uttermost part of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இயேசு அவனுக்குப் பிரதியுத்தரமாக: இந்தப்பெரிய கட்டடங்களைக் காண்கிறாயே, ஒரு கல்லின்மேல் ஒரு கல்லிராதபடிக்கு எல்லாம் இடிக்கப்பட்டுப்போகும் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And Jesus answering said unto him, See you these great buildings? there shall not be left one stone upon another, that shall not be thrown down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த நாளையும் அந்த நாழிகையையும் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான், பரலோகத்திலுள்ள தூதர்களும் அறியார்கள், குமாரனும் அறியார்.]]></a:t>
+              <a:t><![CDATA[28. Now learn a parable of the fig tree; When her branch is yet tender, and puts forth leaves, all of you know that summer is near:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அக்காலத்தை நீங்கள் அறியாதபடியால் எச்சரிக்கையாயிருங்கள், விழித்திருந்து ஜெபம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[28. Now learn a parable of the fig tree; When her branch is yet tender, and puts forth leaves, all of you know that summer is near:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஒருமனுஷன் தன் வீட்டைவிட்டு, புறதேசத்துக்குப்போக எத்தனிக்கும்போது, தன் ஊழியக்காரருக்கு அதிகாரங்கொடுத்து, அவனவனுக்குத் தன் தன் வேலையையும் நியமித்து, விழித்திருக்கும்படிக்குக் காவல்காரனுக்குக் கற்பிப்பான்.]]></a:t>
+              <a:t><![CDATA[29. So all of you in like manner, when all of you shall see these things come to pass, know that it is nigh, even at the doors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ஒருமனுஷன் தன் வீட்டைவிட்டு, புறதேசத்துக்குப்போக எத்தனிக்கும்போது, தன் ஊழியக்காரருக்கு அதிகாரங்கொடுத்து, அவனவனுக்குத் தன் தன் வேலையையும் நியமித்து, விழித்திருக்கும்படிக்குக் காவல்காரனுக்குக் கற்பிப்பான்.]]></a:t>
+              <a:t><![CDATA[29. So all of you in like manner, when all of you shall see these things come to pass, know that it is nigh, even at the doors.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படியே நீங்களும் விழித்திருங்கள்; ஏனெனில், வீட்டெஜமான், சாயங்காலத்திலோ, நடுராத்திரியிலோ, சேவல் கூவும் நேரத்திலோ, காலையிலோ, எப்பொழுது வருவான் என்று நீங்கள் அறியீர்கள்.]]></a:t>
+              <a:t><![CDATA[30. Verily I say unto you, that this generation shall not pass, till all these things be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படியே நீங்களும் விழித்திருங்கள்; ஏனெனில், வீட்டெஜமான், சாயங்காலத்திலோ, நடுராத்திரியிலோ, சேவல் கூவும் நேரத்திலோ, காலையிலோ, எப்பொழுது வருவான் என்று நீங்கள் அறியீர்கள்.]]></a:t>
+              <a:t><![CDATA[30. Verily I say unto you, that this generation shall not pass, till all these things be done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நீங்கள் நினையாத வேளையில் அவன் வந்து, உங்களைத் தூங்குகிறவர்களாகக் கண்டுபிடியாதபடிக்கு விழித்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[31. Heaven and earth shall pass away: but my words shall not pass away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6089,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நான் உங்களுக்குச் சொல்லுகிறதை எல்லாருக்கும் சொல்லுகிறேன், விழித்திருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[32. But of that day and that hour knows no man, no, not the angels which are in heaven, neither the Son, but the Father.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. But of that day and that hour knows no man, no, not the angels which are in heaven, neither the Son, but the Father.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Take all of you heed, watch and pray: for all of you know not when the time is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6416,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு, அவர் தேவாலயத்துக்கு எதிராக ஒலிவமலையின் மேல் உட்கார்ந்திருக்கையில், பேதுருவும் யாக்கோபும் யோவானும் அந்திரேயாவும் அவரிடத்தில் தனித்து வந்து:]]></a:t>
+              <a:t><![CDATA[3. And as he sat upon the mount of Olives opposite to the temple, Peter and James and John and Andrew asked him privately,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. For the Son of Man is as a man taking a far journey, who left his house, and gave authority to his servants, and to every man his work, and commanded the gate keeper to watch.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. For the Son of Man is as a man taking a far journey, who left his house, and gave authority to his servants, and to every man his work, and commanded the gate keeper to watch.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. For the Son of Man is as a man taking a far journey, who left his house, and gave authority to his servants, and to every man his work, and commanded the gate keeper to watch.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Watch all of you therefore: for all of you know not when the master of the house comes, at even, or at midnight, or at the cockcrowing, or in the morning:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Watch all of you therefore: for all of you know not when the master of the house comes, at even, or at midnight, or at the cockcrowing, or in the morning:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Lest coming suddenly he find you sleeping.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. Lest coming suddenly he find you sleeping.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And what I say unto you I say unto all, Watch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +7397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பின்பு, அவர் தேவாலயத்துக்கு எதிராக ஒலிவமலையின் மேல் உட்கார்ந்திருக்கையில், பேதுருவும் யாக்கோபும் யோவானும் அந்திரேயாவும் அவரிடத்தில் தனித்து வந்து:]]></a:t>
+              <a:t><![CDATA[3. And as he sat upon the mount of Olives opposite to the temple, Peter and James and John and Andrew asked him privately,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +7506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவைகள் எப்பொழுது சம்பவிக்கும்? இவைகளெல்லாம் நிறைவேறுங்காலத்துக்கு அடையாளம் என்ன? எங்களுக்குச் சொல்லவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Tell us, when shall these things be? and what shall be the sign when all these things shall be fulfilled?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவைகள் எப்பொழுது சம்பவிக்கும்? இவைகளெல்லாம் நிறைவேறுங்காலத்துக்கு அடையாளம் என்ன? எங்களுக்குச் சொல்லவேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Tell us, when shall these things be? and what shall be the sign when all these things shall be fulfilled?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474466904" r:id="rId1"/>
+    <p:sldLayoutId id="2478617159" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +8154,134 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তখন যীশু তাঁদের বলতে লাগলেন, ‘সতর্ক থেকো, কেউ য়েন তোমাদের না ভোলায়৷]]></a:t>
+              <a:t><![CDATA[5. இயேசு அவர்களுக்குப் பிரதியுத்தரமாக: ஒருவனும் உங்களை வஞ்சியாதபடிக்கு எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সেদিন অনেকে আমার নাম নিয়ে আসবে এবং বলবে, ‘আমিই তিনি’ এবং তারা আরও অনেকের মন ভোলাবে৷]]></a:t>
+              <a:t><![CDATA[6. ஏனெனில் அநேகர் வந்து, என் நாமத்தைக்கொண்டு: நானே கிறிஸ்து என்று சொல்லி, அநேகரை வஞ்சிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কিন্তু তোমরা যখন যুদ্ধের কথা ও যুদ্ধের জনরব শুনবে, তখন অস্থির হযো না; এটা ঘটবেই, কিন্তু তখনও শেষ]]></a:t>
+              <a:t><![CDATA[7. யுத்தங்களையும் யுத்தங்களின் செய்திகளையும் கேள்விப்படும்போது கலங்காதேயுங்கள்; இவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নয়৷]]></a:t>
+              <a:t><![CDATA[சம்பவிக்கவேண்டியதே; ஆனாலும் முடிவு உடனே வராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কারণ জাতির বিরুদ্ধে জাতি এবং রাজ্যের বিরুদ্ধে রাজ্য জেগে উঠবে৷ স্থানে স্থানে ভূমিকম্প, দুর্ভিক্ষ]]></a:t>
+              <a:t><![CDATA[8. ஜனத்துக்கு விரோதமாய் ஜனமும், ராஜ்யத்துக்கு விரோதமாய் ராஜ்யமும் எழும்பும்; பூமியதிர்ச்சிகளும் பல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে৷ এসব কেবল জন্ম যন্ত্রণার আরন্ভ মাত্র৷]]></a:t>
+              <a:t><![CDATA[இடங்களில் உண்டாகும், பஞ்சங்களும் கலகங்களும் உண்டாகும்; இவைகள் வேதனைகளுக்கு ஆரம்பம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ‘তোমরা নিজেদের ব্যাপারে সাবধান! লোকে তোমাদের আদালতে হাজির করবে এবং সমাজগৃহের মধ্যে তোমাদের ধরে]]></a:t>
+              <a:t><![CDATA[9. நீங்களோ எச்சரிக்கையாயிருங்கள், ஏனெனில் உங்களை ஆலோசனைச் சங்கங்களுக்கு ஒப்புக்கொடுப்பார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মারবে৷ আমার জন্য তোমরা দেশের শাসনকর্তা ও রাজাদের কাছে সাক্ষী দেবার জন্য তাদের সামনে দাঁড়াবে৷]]></a:t>
+              <a:t><![CDATA[நீங்கள் ஜெபஆலயங்களில் அடிக்கப்படுவீர்கள்; என்னிமித்தம் தேசாதிபதிகளுக்கும் அதிகாரிகளுக்கும் சாட்சியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আর সব কিছু শেষ হবার আগে সমস্ত জাতির কাছে সুসমাচার প্রচার করা হবে৷]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு முன்பாக நிறுத்தப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. কিন্তু লোকে যখন তোমাদের গ্রেপ্তার করে বিচার সভায় নিয়ে যাবে তখন তাদের সামনে কি বলবে তা আগে থেকে]]></a:t>
+              <a:t><![CDATA[10. சகல ஜாதிகளுக்கும் சுவிசேஷம் முந்திப் பிரசங்கிக்கப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যীশু যখন মন্দির ছেড়ে যাচ্ছেন, সেই সময় শিষ্যদের মধ্যে একজন তাঁকে বললেন, ‘হে গুরু, দেখুন কত]]></a:t>
+              <a:t><![CDATA[1. அவர் தேவாலயத்தை விட்டுப் புறப்படும்போது, அவருடைய சீஷர்களில் ஒருவன் அவரை நோக்கி: போதகரே, இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভেবো না, বরং সেই সময়ে পবিত্র আত্মা যা বলতে বলবেন তাই বলবে৷ কারণ তোমরাই য়ে কথা বলবে তা নয়, পবিত্র]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் உங்களைக் கொண்டுபோய் ஒப்புக்கொடுக்கும்போது, நீங்கள் என்னபேசுவோம் என்று முன்னதாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আত্মাই তোমাদের মধ্যে দিয়ে কথা বলবেন৷]]></a:t>
+              <a:t><![CDATA[கவலைப்படாமலும் சிந்தியாமலுமிருங்கள்; அந்நாளிகையிலே எது உங்களுக்கு அருள் செய்யப்படுமோ அதையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তখন ভাই ভাইকে ও বাবা সন্তানকে মৃত্যুর হাতে তুলে দেবে এবং সন্তানরা বাবা-মার বিরুদ্ধে রুখে]]></a:t>
+              <a:t><![CDATA[பேசுங்கள்; ஏனெனில் பேசுகிறவர் நீங்களல்ல பரிசுத்த ஆவியே பேசுகிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাঁড়িয়ে তাদের হত্যার জন্য ধরিয়ে দেবে৷]]></a:t>
+              <a:t><![CDATA[12. அன்றியும் சகோதரன் சகோதரனையும், தகப்பன் பிள்ளைகளையும் மரணத்துக்கு ஒப்புக்கொடுப்பார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আর আমার নামের জন্য সকলে তোমাদের ঘৃণা করবে৷ কিন্তু য়ে শেষ পর্যন্ত স্থির থাকবে সেই রক্ষা পাবে৷]]></a:t>
+              <a:t><![CDATA[பெற்றாருக்கு விரோதமாகப் பிள்ளைகள் எழும்பி, அவர்களைக் கொலைசெய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ‘যখন তোমরা দেখবে, ‘ধ্বংসের সেই ঘৃণার বস্তু য়েখানে দাঁড়াবার নয় সেখানে দাঁড়িয়ে আছে৷’পাঠকের]]></a:t>
+              <a:t><![CDATA[13. என் நாமத்தினிமித்தம் எல்லாராலும் பகைக்கப்படுவீர்கள். முடிவுபரியந்தம் நிலைநிற்பவனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বোঝা উচিত্ এর অর্থ কি,’তখন যাঁরা যিহূদিযাতে থাকে তারা পাহাড়ে পালিয়ে যাক৷]]></a:t>
+              <a:t><![CDATA[இரட்சிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. এবং কেউ যদি ছাদে থাকে, সে য়েন বাড়ি থেকে কোন কিছু নেবার জন্য নীচে না নামে বা ঘরে না ঢোকে৷]]></a:t>
+              <a:t><![CDATA[14. மேலும் பாழாக்குகிற அருவருப்பைக் குறித்துத் தானியேல் தீர்க்கதரிசி சொல்லியிருக்கிறானே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কেউ যদি মাঠে থাকে, সে য়েন জামাকাপড় নেবার জন্য ফিরে না যায়৷]]></a:t>
+              <a:t><![CDATA[வாசிக்கிறவன் சிந்திக்கக்கடவன்; அது நிற்கத் தகாத இடத்திலே நீங்கள் அதை நிற்கக் காணும்போது, யூதேயாவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. হায়, সেই সময়ে গর্ভবতী বা যাদের কোলে শিশু থাকবে তাদের কত কষ্ট!]]></a:t>
+              <a:t><![CDATA[இருக்கிறவர்கள் மலைகளுக்கு ஓடிப்போகக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চমত্‌কার বিশাল বিশাল পাথর ও কত সুন্দর দালান৷’]]></a:t>
+              <a:t><![CDATA[இந்தக்கல்லுகள் எப்படிப்பட்டது! இந்தக் கட்டடங்கள் எப்படிப்பட்டது! பாரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আর প্রার্থনা কর য়েন এটা শীতকালে না ঘটে,]]></a:t>
+              <a:t><![CDATA[15. வீட்டின்மேல் இருக்கிறவன் தன் வீட்டிற்குள் இறங்காமலும், தன் வீட்டில் எதையாகிலும் எடுத்துக்கொள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. কারণ সেই সময় হবে বড়ই কষ্টের সময়৷ তেমনটি প্রথম যখন ঈশ্বর পৃথিবী সৃষ্টি করলেন, তখন থেকে এখন]]></a:t>
+              <a:t><![CDATA[உள்ளே போகாமலும் இருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পর্যন্ত কখনই হয় নি আর কখনও হবেও না৷]]></a:t>
+              <a:t><![CDATA[16. வயலில் இருக்கிறவன் தன் வஸ்திரத்தை எடுப்பதற்குப் பின்னிட்டுத் திரும்பாதிருக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আর প্রভু যদি সেই দিনের সংখ্যা কমিয়ে না দিতেন, তবে কোন প্রাণই রক্ষা পেত না৷ কিন্তু তিনি যাদের]]></a:t>
+              <a:t><![CDATA[17. அந்நாட்களிலே கர்ப்பவதிகளுக்கும் பால்கொடுக்கிறவர்களுக்கும் ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনোনীত করেছেন, সেই মনোনীতদের জন্য সেই দিনের সংখ্যা কমিয়ে দিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் ஓடிப்போவது மாரிகாலத்திலே, சம்பவியாதபடிக்கு வேண்டிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. কেউ যদি তখন তোমাদের বলে, ‘দেখ, খ্রীষ্ট এখানে বা ওখানে আছেন, তোমরা বিশ্বাস কোরো না৷]]></a:t>
+              <a:t><![CDATA[19. ஏனெனில், தேவன் உலகத்தைச் சிருஷ்டித்ததுமுதல் இதுவரைக்கும் சம்பவித்திராததும், இனிமேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কারণ ভণ্ড খ্রীষ্টেরা এবং ভাববাদীরা উঠবে এবং নানা চিহ্ন ও অলৌকিক কাজ করে দেখাবে, এমন কি সন্ভব হলে]]></a:t>
+              <a:t><![CDATA[சம்பவியாததுமான மிகுந்த உபத்திரவம் அந்நாட்களில் உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনোনীত লোকদেরও ভোলাবে৷]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் அந்நாட்களைக் குறைத்திராவிட்டால், ஒருவனாகிலும் தப்பிப்போவதில்லை; தாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. কিন্তু তোমরা সাবধান থেকো৷ আমি তোমাদের আগেই সমস্ত কিছু বলে দিলাম৷]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொண்டவர்களினிமித்தமோ, அவர் அந்த நாட்களைக் குறைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ‘কিন্তু সেই সময়, সেই কষ্টের শেষে, ‘সূর্য় অন্ধকার হয়ে যাবে এবং চাঁদ আর আলো দেবে না৷]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது: இதோ, கிறிஸ்து இங்கே இருக்கிறார், அதோ, அங்கே இருக்கிறார் என்று எவனாகிலும் சொன்னால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তখন যীশু তাঁকে বললেন, ‘তুমি এইসব বড় বড় দালান দেখছ? এর একটা পাথর আর একটা পাথরের ওপরে থাকবে না;]]></a:t>
+              <a:t><![CDATA[2. இயேசு அவனுக்குப் பிரதியுத்தரமாக: இந்தப்பெரிய கட்டடங்களைக் காண்கிறாயே, ஒரு கல்லின்மேல் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. আকাশ থেকে তারা খসে পড়বে, আকাশের সমস্ত শক্তি বিচলিত হবে৷’যিশাইয় 13:10, 34:4]]></a:t>
+              <a:t><![CDATA[நம்பாதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ‘তখন লোকেরা দেখবে, মানবপুত্র মহামহিমায় ও পরাক্রমের সঙ্গে মেঘরথে আসছেন৷]]></a:t>
+              <a:t><![CDATA[22. ஏனெனில், கள்ளக்கிறிஸ்துக்களும் கள்ளத்தீர்க்கதரிசிகளும் எழும்பி, கூடுமானால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তখন মানবপুত্র তাঁর স্বর্গদূতদের পাঠিয়ে পৃথিবীর এক প্রান্ত থেকে আকাশের অন্য প্রান্ত পর্যন্ত]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொள்ளப்பட்டவர்களையும் வஞ்சிக்கத்தக்கதாக அடையாளங்களையும் அற்புதங்களையும் செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চারিবাযু থেকে তাঁর মনোনীত লোকদের সংগ্রহ করবেন৷]]></a:t>
+              <a:t><![CDATA[23. நீங்களோ எச்சரிக்கையாயிருங்கள்; இதோ, எல்லாவற்றையும் முன்னதாக உங்களுக்கு அறிவித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ‘ডুমুর গাছ থেকে এই দৃষ্টান্ত শেখো; যখন তার শাখা-প্রশাখা কোমল হয়ে পাতা বের করে, তখন তোমরা জানতে]]></a:t>
+              <a:t><![CDATA[24. அந்நாட்களிலே, அந்த உபத்திரவத்திற்குப்பின்பு, சூரியன் அந்தகாரப்படும், சந்திரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পার গরম কাল এসে গেল৷]]></a:t>
+              <a:t><![CDATA[ஒளியைக்கொடாதிருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ঠিক তেমনি ঐ সমস্ত ঘটনা ঘটতে দেখলেই তোমরা বুঝতে পারবে য়ে সময়খুব কাছে, এমনকি দরজার সামনে৷]]></a:t>
+              <a:t><![CDATA[25. வானத்தின் நட்சத்திரங்கள் விழும், வானங்களிலுள்ள சத்துவங்களும் அசைக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. আমি তোমাদের সত্যি বলছি, সমস্ত ঘটনা না ঘটা পর্যন্ত এই প্রজন্মের শেষ হবে না৷]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது மனுஷகுமாரன் மிகுந்த வல்லமையோடும் மகிமையோடும் மேகங்களின்மேல் வருகிறதைக் காண்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. আকাশ এবং পৃথিবীর লোপ হবে, কিন্তু আমার কথা লোপ কখনও হবে না৷]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது அவர் தம்முடைய தூதரை அனுப்பி, தாம் தெரிந்துகொண்டவர்களை பூமியின் கடைமுனை முதற்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ‘সেই দিনের বা সেই সময়ের কথা কেউ জানে না; স্বর্গদূতরাও নয়, মানবপুত্রও নয়, কেবলমাত্র পিতাই]]></a:t>
+              <a:t><![CDATA[வானத்தின் கடைமுனைமட்டுமுள்ள நாலுதிசைகளிலுமிருந்து கூட்டிச்சேர்ப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সবই ধ্বংসস্তূপে পরিণত হবে৷’]]></a:t>
+              <a:t><![CDATA[கல்லிராதபடிக்கு எல்லாம் இடிக்கப்பட்டுப்போகும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জানেন৷]]></a:t>
+              <a:t><![CDATA[28. அத்திமரத்தினால் ஒரு உவமையைக் கற்றுக்கொள்ளுங்கள்; அதிலே இளங்கிளை தோன்றி, துளிர்விடும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. সাবধান! তোমরা সতর্ক থেকো৷ কারণকখন য়ে সেই সময় হবে তোমরা তা জানো না৷]]></a:t>
+              <a:t><![CDATA[வசந்தகாலம் சமீபமாயிற்று என்று அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. সেই দিনটা এমনভাবেই আসবে য়েমন কোন লোক নিজের বাড়ি ছেড়ে বিদেশে বেড়াতে যায় এবং তার চাকরদের]]></a:t>
+              <a:t><![CDATA[29. அப்படியே இவைகள் சம்பவிக்கிறதை நீங்கள் காணும்போது, அவர் சமீபமாய் வாசலருகே வந்திருக்கிறார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাযিত্ব দিয়ে প্রত্যেকের কাজ ঠিক করে দেয় আর দ্বাররক্ষককে সজাগ থাকতে বলে৷]]></a:t>
+              <a:t><![CDATA[அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. তাই তোমরা সতর্ক থাকবে, কারণ তোমরা জান না কখন বাড়ির মালিক আসবেন, সন্ধ্যাবেলায়, কি মাঝরাতে,]]></a:t>
+              <a:t><![CDATA[30. இவைகளெல்லாம் சம்பவிக்கும் முன்னே இந்தச் சந்ததி ஒழிந்துபோகாதென்று, மெய்யாகவே உங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কুকড়া ডাকের সময় কি ভোরবেলায়৷]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. হঠাত্ তিনি এসে য়েন না দেখেন য়ে তোমরা ঘুমিয়ে রয়েছ৷]]></a:t>
+              <a:t><![CDATA[31. வானமும் பூமியும் ஒழிந்துபோம், என் வார்த்தைகளோ ஒழிந்துபோவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15142,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. আমি তোমাদের যা বলছি, তা সবাইকে বলি, ‘সজাগ থেকো৷”]]></a:t>
+              <a:t><![CDATA[32. அந்த நாளையும் அந்த நாழிகையையும் பிதா ஒருவர் தவிர மற்றொருவனும் அறியான், பரலோகத்திலுள்ள தூதர்களும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறியார்கள், குமாரனும் அறியார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அக்காலத்தை நீங்கள் அறியாதபடியால் எச்சரிக்கையாயிருங்கள், விழித்திருந்து ஜெபம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15538,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. পরে তিনি মন্দিরের সামনে জৈতুন পর্বতমালায় বসলে, পিতর, যাকোব, য়োহন এবং আন্দরিয় তাঁকে একা পেয়ে]]></a:t>
+              <a:t><![CDATA[3. பின்பு, அவர் தேவாலயத்துக்கு எதிராக ஒலிவமலையின் மேல் உட்கார்ந்திருக்கையில், பேதுருவும் யாக்கோபும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. ஒருமனுஷன் தன் வீட்டைவிட்டு, புறதேசத்துக்குப்போக எத்தனிக்கும்போது, தன் ஊழியக்காரருக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதிகாரங்கொடுத்து, அவனவனுக்குத் தன் தன் வேலையையும் நியமித்து, விழித்திருக்கும்படிக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காவல்காரனுக்குக் கற்பிப்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அப்படியே நீங்களும் விழித்திருங்கள்; ஏனெனில், வீட்டெஜமான், சாயங்காலத்திலோ, நடுராத்திரியிலோ, சேவல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கூவும் நேரத்திலோ, காலையிலோ, எப்பொழுது வருவான் என்று நீங்கள் அறியீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. நீங்கள் நினையாத வேளையில் அவன் வந்து, உங்களைத் தூங்குகிறவர்களாகக் கண்டுபிடியாதபடிக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விழித்திருங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. நான் உங்களுக்குச் சொல்லுகிறதை எல்லாருக்கும் சொல்லுகிறேன், விழித்திருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জিজ্ঞাসা করলেন,]]></a:t>
+              <a:t><![CDATA[யோவானும் அந்திரேயாவும் அவரிடத்தில் தனித்து வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ‘আমাদের বলুন দেখি, এই সমস্ত ঘটনা কখন ঘটবে? আর কি চিহ্ন দেখেই বা বুঝতে পারব য়ে এই সমস্ত ঘটনা ঘটতে]]></a:t>
+              <a:t><![CDATA[4. இவைகள் எப்பொழுது சம்பவிக்கும்? இவைகளெல்லாம் நிறைவேறுங்காலத்துக்கு அடையாளம் என்ன? எங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চলেছে?’]]></a:t>
+              <a:t><![CDATA[சொல்லவேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மாற்கு : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +17336,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>67</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>