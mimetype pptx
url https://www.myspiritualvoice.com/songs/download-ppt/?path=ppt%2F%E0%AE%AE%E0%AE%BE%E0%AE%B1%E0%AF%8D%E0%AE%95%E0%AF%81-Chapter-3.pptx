--- v0 (2026-08-03)
+++ v1 (2026-11-01)
@@ -95,50 +95,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +187,58 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +388,61 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உடனே பரிசேயர் புறப்பட்டுப்போய், அவரைக் கொலைசெய்யும்படி, அவருக்கு விரோதமாய் ஏரோதியரோடேகூட ஆலோசனைபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And when he had looked round about on them with anger, being grieved for the hardness of their hearts, he says unto the man, Stretch forth yours hand. And he stretched it out: and his hand was restored whole as the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உடனே பரிசேயர் புறப்பட்டுப்போய், அவரைக் கொலைசெய்யும்படி, அவருக்கு விரோதமாய் ஏரோதியரோடேகூட ஆலோசனைபண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the Pharisees went forth, and immediately took counsel with the Herodians against him, how they might destroy him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இயேசு தம்முடைய சீஷர்களோடே அவ்விடம் விட்டு, கடலோரத்துக்குப் போனார்.]]></a:t>
+              <a:t><![CDATA[6. And the Pharisees went forth, and immediately took counsel with the Herodians against him, how they might destroy him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இயேசு தம்முடைய சீஷர்களோடே அவ்விடம் விட்டு, கடலோரத்துக்குப் போனார்.]]></a:t>
+              <a:t><![CDATA[7. But Jesus withdrew himself with his disciples to the sea: and a great multitude from Galilee followed him, and from Judaea,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கலிலேயாவிலும், யூதேயாவிலும், எருசலேமிலும், இதுமேயாவிலும், யோர்தானுக்கு அக்கரையிலுமிருந்து திரளான ஜனங்கள் வந்து, அவருக்குப் பின்சென்றார்கள். அல்லாமலும் தீரு சீதோன் பட்டணங்களின் திசைகளிலுமிருந்து திரளான ஜனங்கள் அவர் செய்த அற்புதங்களைக்குறித்துக் கேள்விப்பட்டு, அவரிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And from Jerusalem, and from Idumaea, and from beyond Jordan; and they about Tyre and Sidon, a great multitude, when they had heard what great things he did, came unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கலிலேயாவிலும், யூதேயாவிலும், எருசலேமிலும், இதுமேயாவிலும், யோர்தானுக்கு அக்கரையிலுமிருந்து திரளான ஜனங்கள் வந்து, அவருக்குப் பின்சென்றார்கள். அல்லாமலும் தீரு சீதோன் பட்டணங்களின் திசைகளிலுமிருந்து திரளான ஜனங்கள் அவர் செய்த அற்புதங்களைக்குறித்துக் கேள்விப்பட்டு, அவரிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And from Jerusalem, and from Idumaea, and from beyond Jordan; and they about Tyre and Sidon, a great multitude, when they had heard what great things he did, came unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கலிலேயாவிலும், யூதேயாவிலும், எருசலேமிலும், இதுமேயாவிலும், யோர்தானுக்கு அக்கரையிலுமிருந்து திரளான ஜனங்கள் வந்து, அவருக்குப் பின்சென்றார்கள். அல்லாமலும் தீரு சீதோன் பட்டணங்களின் திசைகளிலுமிருந்து திரளான ஜனங்கள் அவர் செய்த அற்புதங்களைக்குறித்துக் கேள்விப்பட்டு, அவரிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And from Jerusalem, and from Idumaea, and from beyond Jordan; and they about Tyre and Sidon, a great multitude, when they had heard what great things he did, came unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் அநேகரைச் சொஸ்தமாக்கினார். நோயாளிகளெல்லாரும் அதை அறிந்து அவரைத் தொடவேண்டுமென்று அவரிடத்தில் நெருங்கிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And he spoke to his disciples, that a small ship should wait on him because of the multitude, lest they should crowd upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் அநேகரைச் சொஸ்தமாக்கினார். நோயாளிகளெல்லாரும் அதை அறிந்து அவரைத் தொடவேண்டுமென்று அவரிடத்தில் நெருங்கிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And he spoke to his disciples, that a small ship should wait on him because of the multitude, lest they should crowd upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஜனங்கள் திரளாயிருந்தபடியால் அவர்கள் தம்மை நெருக்காதபடிக்கு, தமக்காக ஒரு படவை ஆயத்தம்பண்ண வேண்டுமென்று, தம்முடைய சீஷர்களுக்குச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[10. For he had healed many; insomuch that they pressed upon him in order to touch him, as many as had plagues.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மறுபடியும் அவர் ஜெபஆலயத்தில் பிரவேசித்தார். அங்கே சூம்பின கையுடைய ஒரு மனுஷன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And he entered again into the synagogue; and there was a man there which had a withered hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அசுத்த ஆவிகளும் அவரைக் கண்டபோது, அவர் முன்பாக விழுந்து: நீர் தேவனுடைய குமாரன் என்று சத்தமிட்டன.]]></a:t>
+              <a:t><![CDATA[10. For he had healed many; insomuch that they pressed upon him in order to touch him, as many as had plagues.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அசுத்த ஆவிகளும் அவரைக் கண்டபோது, அவர் முன்பாக விழுந்து: நீர் தேவனுடைய குமாரன் என்று சத்தமிட்டன.]]></a:t>
+              <a:t><![CDATA[11. And unclean spirits, when they saw him, fell down before him, and cried, saying, You are the Son of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தம்மைப் பிரசித்தம்பண்ணாதபடி அவைகளுக்குக் கண்டிப்பாய்க் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[12. And he strictly charged them that they should not make him known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு அவர் ஒரு மலையின்மேல் ஏறி, தமக்குச் சித்தமானவர்களைத் தம்மிடத்தில் வரவழைத்தார்; அவர்கள் அவரிடத்திற்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And he goes up into a mountain, and calls unto him whom he would: and they came unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவர் பன்னிரண்டு பேரைத் தெரிந்துகொண்டு, அவர்கள் தம்மோடுகூட இருக்கவும், பிரசங்கம்பண்ணும்படியாகத் தாம் அவர்களை அனுப்பவும்,]]></a:t>
+              <a:t><![CDATA[13. And he goes up into a mountain, and calls unto him whom he would: and they came unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வியாதிகளைக் குணமாக்கிப் பிசாசுகளைத் துரத்தும்படி அவர்கள் அதிகாரமுடையவர்களாயிருக்கவும், அவர்களை ஏற்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[14. And he ordained twelve, that they should be with him, and that he might send them forth to preach,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் யாரெனில், சீமோன், இவனுக்குப் பேதுரு என்கிற பெயரிட்டார்.]]></a:t>
+              <a:t><![CDATA[14. And he ordained twelve, that they should be with him, and that he might send them forth to preach,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. செபதேயுவின் குமாரனாகிய யாக்கோபு, யாக்கோபின் சகோதரனாகிய யோவான், இவ்விருவருக்கும் இடிமுழக்க மக்களென்று அர்த்தங்கொள்ளும் பொவனெர்கேஸ் என்கிற பெயரிட்டார்.]]></a:t>
+              <a:t><![CDATA[15. And to have power to heal sicknesses, and to cast out devils:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. செபதேயுவின் குமாரனாகிய யாக்கோபு, யாக்கோபின் சகோதரனாகிய யோவான், இவ்விருவருக்கும் இடிமுழக்க மக்களென்று அர்த்தங்கொள்ளும் பொவனெர்கேஸ் என்கிற பெயரிட்டார்.]]></a:t>
+              <a:t><![CDATA[15. And to have power to heal sicknesses, and to cast out devils:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்திரேயா, பிலிப்பு, பர்த்தொலொமேயு, மத்தேயு, தோமா, அல்பேயுவின் குமாரன் யாக்கோபு, ததேயு, கானானியனாகிய சீமோன்,]]></a:t>
+              <a:t><![CDATA[16. And Simon he surnamed Peter;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் ஓய்வுநாளில் அவனைச் சொஸ்தமாக்கினால் அவர்பேரில் குற்றஞ்சாட்டலாமென்று அவர்மேல் நோக்கமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And they watched him, whether he would heal him on the sabbath day; that they might accuse him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவரைக் காட்டிக்கொடுத்த யூதாஸ்காரியோத்து என்பவர்களே.]]></a:t>
+              <a:t><![CDATA[17. And James the son of Zebedee, and John the brother of James; and he surnamed them Boanerges, which is, The sons of thunder:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு வீட்டுக்குப் போனார்கள்; அங்கே அவர்கள் சாப்பிடுவதற்கும் சமயமில்லாதபடிக்கு அநேக ஜனங்கள் மறுபடியும் கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And James the son of Zebedee, and John the brother of James; and he surnamed them Boanerges, which is, The sons of thunder:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு வீட்டுக்குப் போனார்கள்; அங்கே அவர்கள் சாப்பிடுவதற்கும் சமயமில்லாதபடிக்கு அநேக ஜனங்கள் மறுபடியும் கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And Andrew, and Philip, and Bartholomew, and Matthew, and Thomas, and James the son of Alphaeus, and Thaddaeus, and Simon the Canaanite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவருடைய இனத்தார் இதைக்கேட்டபோது, அவர் மதிமயங்கியிருக்கிறார் என்று சொல்லி அவரைப் பிடித்துக்கொள்ளும்படி வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And Andrew, and Philip, and Bartholomew, and Matthew, and Thomas, and James the son of Alphaeus, and Thaddaeus, and Simon the Canaanite,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எருசலேமிலிருந்து வந்த வேதபாரகர்: இவன் பெயெல்செபூலைக்கொண்டிருக்கிறான். பிசாசுகளின் தலைவனாலே பிசாசுகளைத்துரத்துகிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And Judas Iscariot, which also betrayed him: and they went into an house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எருசலேமிலிருந்து வந்த வேதபாரகர்: இவன் பெயெல்செபூலைக்கொண்டிருக்கிறான். பிசாசுகளின் தலைவனாலே பிசாசுகளைத்துரத்துகிறான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And the multitude comes together again, so that they could not so much as eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களை அவர் அழைத்து, உவமைகளாய் அவர்களுக்குச் சொன்னதாவது: சாத்தானைச் சாத்தான் துரத்துவது எப்படி?]]></a:t>
+              <a:t><![CDATA[20. And the multitude comes together again, so that they could not so much as eat bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களை அவர் அழைத்து, உவமைகளாய் அவர்களுக்குச் சொன்னதாவது: சாத்தானைச் சாத்தான் துரத்துவது எப்படி?]]></a:t>
+              <a:t><![CDATA[21. And when his friends heard of it, they went out to lay hold on him: for they said, He is beside himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஒரு ராஜ்யம் தனக்குதானே விரோதமாகப் பிரிந்திருந்தால், அந்த ராஜ்யம் நிலைநிற்கமாட்டாதே.]]></a:t>
+              <a:t><![CDATA[21. And when his friends heard of it, they went out to lay hold on him: for they said, He is beside himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஒரு வீடு தனக்குத்தானே விரோதமாகப் பிரிந்திருந்தால், அந்த வீடு நிலைநிற்கமாட்டாதே.]]></a:t>
+              <a:t><![CDATA[22. And the scribes which came down from Jerusalem said, He has Beelzebub, and by the prince of the devils casts he out devils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் ஓய்வுநாளில் அவனைச் சொஸ்தமாக்கினால் அவர்பேரில் குற்றஞ்சாட்டலாமென்று அவர்மேல் நோக்கமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And they watched him, whether he would heal him on the sabbath day; that they might accuse him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சாத்தான் தனக்குத்தானே விரோதமாக எழும்பிப் பிரிந்திருந்தால், அவன் நிலைநிற்கமாட்டாமல், அழிந்துபோவானே.]]></a:t>
+              <a:t><![CDATA[22. And the scribes which came down from Jerusalem said, He has Beelzebub, and by the prince of the devils casts he out devils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பலவானை முந்திக் கட்டினாலொழிய, ஒருவனும் பலவானுடைய வீட்டுக்குள் புகுந்து, அவன் உடமைகளைக் கொள்ளையிடக்கூடாது; கட்டினானேயாகில், அவன் வீட்டைக் கொள்ளையிடுவான்.]]></a:t>
+              <a:t><![CDATA[23. And he called them unto him, and said unto them in parables, How can Satan cast out Satan?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பலவானை முந்திக் கட்டினாலொழிய, ஒருவனும் பலவானுடைய வீட்டுக்குள் புகுந்து, அவன் உடமைகளைக் கொள்ளையிடக்கூடாது; கட்டினானேயாகில், அவன் வீட்டைக் கொள்ளையிடுவான்.]]></a:t>
+              <a:t><![CDATA[24. And if a kingdom be divided against itself, that kingdom cannot stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன்: மனுஷர்கள் செய்யும் எல்லாப் பாவங்களும், அவர்கள் தூஷிக்கும் எந்தத் தூஷணங்களும், அவர்களுக்கு மன்னிக்கப்படும்;]]></a:t>
+              <a:t><![CDATA[25. And if a house be divided against itself, that house cannot stand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒருவன் பரிசுத்த ஆவிக்கு விரோதமாகத் தூஷணஞ்சொல்வானாகில், அவன் என்றென்றைக்கும் மன்னிப்படையாமல் நித்திய ஆக்கினைக்குள்ளாயிருப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[26. And if Satan rise up against himself, and be divided, he cannot stand, but has an end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஒருவன் பரிசுத்த ஆவிக்கு விரோதமாகத் தூஷணஞ்சொல்வானாகில், அவன் என்றென்றைக்கும் மன்னிப்படையாமல் நித்திய ஆக்கினைக்குள்ளாயிருப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[26. And if Satan rise up against himself, and be divided, he cannot stand, but has an end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அசுத்த ஆவியைக்கொண்டிருக்கிறானென்று அவர்கள் சொன்னபடியினாலே அவர் இப்படிச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[27. No man can enter into a strong man's house, and spoil his goods, except he will first bind the strong man; and then he will spoil his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவருடைய சகோதரரும், தாயாரும் வந்து, வெளியே நின்று, அவரை அழைக்கும்படி அவரிடத்தில் ஆள் அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. No man can enter into a strong man's house, and spoil his goods, except he will first bind the strong man; and then he will spoil his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவருடைய சகோதரரும், தாயாரும் வந்து, வெளியே நின்று, அவரை அழைக்கும்படி அவரிடத்தில் ஆள் அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Verily I say unto you, All sins shall be forgiven unto the sons of men, and blasphemies wherewith whatsoever they shall blaspheme:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவரைச் சுற்றிலும் உட்கார்ந்திருந்த ஜனங்கள் அவரை நோக்கி: இதோ, உம்முடைய தாயாரும் உம்முடைய சகோதரரும் வெளியே நின்று உம்மைத் தேடுகிறார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Verily I say unto you, All sins shall be forgiven unto the sons of men, and blasphemies wherewith whatsoever they shall blaspheme:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர் சூம்பினகையையுடைய மனுஷனை நோக்கி: எழுந்து நடுவே நில் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[3. And he says unto the man which had the withered hand, Stand forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர்களுக்கு அவர் பிரதியுத்தரமாக: என் தாயார் யார்? என் சகோதரர் யார்? என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[29. But he that shall blaspheme against the Holy Spirit has never forgiveness, but is in danger of eternal damnation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. தம்மைச்சூழ உட்கார்ந்திருந்தவர்களைச் சுற்றிப் பார்த்து: இதோ, என் தாயும் என் சகோதரரும் இவர்களே!]]></a:t>
+              <a:t><![CDATA[29. But he that shall blaspheme against the Holy Spirit has never forgiveness, but is in danger of eternal damnation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,51 +5516,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தேவனுடைய சித்தத்தின்படி செய்கிறவன் எவனோ அவனே எனக்குச் சகோதரனும், எனக்குச் சகோதரியும், எனக்குத் தாயுமாய் இருக்கிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. Because they said, He has an unclean spirit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. There came then his brethren and his mother, and, standing without, sent unto him, calling him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. There came then his brethren and his mother, and, standing without, sent unto him, calling him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the multitude sat about him, and they said unto him, Behold, your mother and your brethren without seek for you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the multitude sat about him, and they said unto him, Behold, your mother and your brethren without seek for you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he answered them, saying, Who is my mother, or my brethren?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And he looked round about on them which sat about him, and said, Behold my mother and my brethren!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. For whosoever shall do the will of God, the same is my brother, and my sister, and mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +6388,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களைப் பார்த்து: ஓய்வுநாட்களில் நன்மைசெய்வதோ, தீமைசெய்வதோ, ஜீவனைக்காப்பதோ அழிப்பதோ, எது நியாயம் என்றார். அதற்கு அவர்கள் பேசாமலிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And he says unto them, Is it lawful to do good on the sabbath days, or to do evil? to save life, or to kill? But they held their peace.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. For whosoever shall do the will of God, the same is my brother, and my sister, and mother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களைப் பார்த்து: ஓய்வுநாட்களில் நன்மைசெய்வதோ, தீமைசெய்வதோ, ஜீவனைக்காப்பதோ அழிப்பதோ, எது நியாயம் என்றார். அதற்கு அவர்கள் பேசாமலிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And he says unto them, Is it lawful to do good on the sabbath days, or to do evil? to save life, or to kill? But they held their peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய இருதயகடினத்தினிமித்தம் அவர் விசனப்பட்டு, கோபத்துடனே சுற்றிலும் இருந்தவர்களைப் பார்த்து, அந்த மனுஷனை நோக்கி: உன் கையை நீட்டு என்றார்; அவன் நீட்டினான்; அவன் கை மறுகையைப்போலச் சொஸ்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[5. And when he had looked round about on them with anger, being grieved for the hardness of their hearts, he says unto the man, Stretch forth yours hand. And he stretched it out: and his hand was restored whole as the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களுடைய இருதயகடினத்தினிமித்தம் அவர் விசனப்பட்டு, கோபத்துடனே சுற்றிலும் இருந்தவர்களைப் பார்த்து, அந்த மனுஷனை நோக்கி: உன் கையை நீட்டு என்றார்; அவன் நீட்டினான்; அவன் கை மறுகையைப்போலச் சொஸ்தமாயிற்று.]]></a:t>
+              <a:t><![CDATA[5. And when he had looked round about on them with anger, being grieved for the hardness of their hearts, he says unto the man, Stretch forth yours hand. And he stretched it out: and his hand was restored whole as the other.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474718471" r:id="rId1"/>
+    <p:sldLayoutId id="2482543995" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,54 +7323,118 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6595,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. పరిసయ్యులు వెలుపలికి పోయి వెంటనే హేరోదీయులతో కలిసికొని, ఆయన నేలాగు సంహరింతుమా యని ఆయనకు విరోధముగా]]></a:t>
+              <a:t><![CDATA[சொஸ்தமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆలోచన చేసిరి.]]></a:t>
+              <a:t><![CDATA[6. உடனே பரிசேயர் புறப்பட்டுப்போய், அவரைக் கொலைசெய்யும்படி, அவருக்கு விரோதமாய் ஏரோதியரோடேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. యేసు తన శిష్యులతో కూడ సముద్రమునొద్దకు వెళ్లగా, గలిలయనుండి వచ్చిన గొప్ప జనసమూహము ఆయనను]]></a:t>
+              <a:t><![CDATA[ஆலோசனைபண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెంబడించెను,]]></a:t>
+              <a:t><![CDATA[7. இயேசு தம்முடைய சீஷர்களோடே அவ்விடம் விட்டு, கடலோரத்துக்குப் போனார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. మరియు ఆయన ఇన్ని గొప్ప కార్యములు చేయుచున్నాడని విని జనులు యూదయనుండియు, యెరూషలేమునుండియు,]]></a:t>
+              <a:t><![CDATA[8. கலிலேயாவிலும், யூதேயாவிலும், எருசலேமிலும், இதுமேயாவிலும், யோர்தானுக்கு அக்கரையிலுமிருந்து திரளான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇదూమయనుండియు, యొర్దాను అవతలనుండియు, తూరు సీదోను అనెడి పట్టణప్రాంత ములనుండియు ఆయనయొద్దకు గుంపులు]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் வந்து, அவருக்குப் பின்சென்றார்கள். அல்லாமலும் தீரு சீதோன் பட்டணங்களின் திசைகளிலுமிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గుంపులుగా వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[திரளான ஜனங்கள் அவர் செய்த அற்புதங்களைக்குறித்துக் கேள்விப்பட்டு, அவரிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. జనులు గుంపుకూడగా చూచి, వారు తనకు ఇరుకు కలిగింపకుండునట్లు చిన్నదోనె యొకటి తనకు సిద్ధ]]></a:t>
+              <a:t><![CDATA[9. அவர் அநேகரைச் சொஸ்தமாக்கினார். நோயாளிகளெல்லாரும் அதை அறிந்து அவரைத் தொடவேண்டுமென்று அவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పరచియుంచవలెనని ఆయన తన శిష్యులతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[நெருங்கிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఆయన అనేకులను స్వస్థపరచెను గనుక రోగపీడితులైన వారందరు ఆయనను ముట్టుకొనవలెనని ఆయనమీద పడు చుండిరి.]]></a:t>
+              <a:t><![CDATA[10. ஜனங்கள் திரளாயிருந்தபடியால் அவர்கள் தம்மை நெருக்காதபடிக்கு, தமக்காக ஒரு படவை ஆயத்தம்பண்ண]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. సమాజమందిరములో ఆయన మరల ప్రవేశింపగా అక్కడ ఊచచెయ్యి గలవాడు ఒకడుండెను.]]></a:t>
+              <a:t><![CDATA[1. மறுபடியும் அவர் ஜெபஆலயத்தில் பிரவேசித்தார். அங்கே சூம்பின கையுடைய ஒரு மனுஷன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అపవిత్రాత్మలు పట్టినవారు ఆయనను చూడ గానే ఆయన యెదుట సాగిలపడినీవు దేవుని కుమారుడ వని చెప్పుచు]]></a:t>
+              <a:t><![CDATA[வேண்டுமென்று, தம்முடைய சீஷர்களுக்குச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కేకలువేసిరి.]]></a:t>
+              <a:t><![CDATA[11. அசுத்த ஆவிகளும் அவரைக் கண்டபோது, அவர் முன்பாக விழுந்து: நீர் தேவனுடைய குமாரன் என்று சத்தமிட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. తన్ను ప్రసిద్ధిచేయవద్దని ఆయన వారికి ఖండితముగా ఆజ్ఞాపించెను.]]></a:t>
+              <a:t><![CDATA[12. தம்மைப் பிரசித்தம்பண்ணாதபடி அவைகளுக்குக் கண்டிப்பாய்க் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ఆయన కొండెక్కి తనకిష్టమైనవారిని పిలువగా వారా యన యొద్దకు వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[13. பின்பு அவர் ஒரு மலையின்மேல் ஏறி, தமக்குச் சித்தமானவர்களைத் தம்மிடத்தில் வரவழைத்தார்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. వారు తనతో కూడ ఉండునట్లును దయ్యములను వెళ్లగొట్టు]]></a:t>
+              <a:t><![CDATA[அவரிடத்திற்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అధికారముగలవారై సువార్త ప్రకటించుటకును వారిని పంపవలెనని ఆయన పండ్రెండు మందిని నియమించెను.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவர் பன்னிரண்டு பேரைத் தெரிந்துகொண்டு, அவர்கள் தம்மோடுகூட இருக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. వారెవర నగాఆయన పేతురను పేరుపెట్టిన సీమోను]]></a:t>
+              <a:t><![CDATA[பிரசங்கம்பண்ணும்படியாகத் தாம் அவர்களை அனுப்பவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. జెబెదయి కుమారుడగు యాకోబు, అతని సహోదరుడగు యోహాను; వీరిద్దరికి ఆయన బోయ నేర్గెసను పేరుపెట్టెను;]]></a:t>
+              <a:t><![CDATA[15. வியாதிகளைக் குணமாக்கிப் பிசாசுகளைத் துரத்தும்படி அவர்கள் அதிகாரமுடையவர்களாயிருக்கவும், அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బోయనేర్గెసు అనగా ఉరిమెడు వారని అర్థము.]]></a:t>
+              <a:t><![CDATA[ஏற்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అంద్రెయ, ఫిలిప్పు, బర్తొలొమయి, మత్తయి, తోమా, అల్ఫయి కుమారుడగు యాకోబు, తద్దయి, కనానీయుడైన సీమోను,]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் யாரெனில், சீமோன், இவனுக்குப் பேதுரு என்கிற பெயரிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అచ్చటి వారు ఆయనమీద నేరము మోపవలెననియుండి, విశ్రాంతి దినమున వానిని స్వస్థపరచునేమో అని ఆయనను కని]]></a:t>
+              <a:t><![CDATA[2. அவர் ஓய்வுநாளில் அவனைச் சொஸ்தமாக்கினால் அவர்பேரில் குற்றஞ்சாட்டலாமென்று அவர்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఆయనను అప్పగించిన ఇస్కరియోతు యూదా అనువారు.]]></a:t>
+              <a:t><![CDATA[17. செபதேயுவின் குமாரனாகிய யாக்கோபு, யாக்கோபின் சகோதரனாகிய யோவான், இவ்விருவருக்கும் இடிமுழக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఆయన ఇంటిలోనికి వచ్చినప్పుడు జనులు మరల గుంపు కూడి వచ్చిరి గనుక భోజనము చేయుటకైనను వారికి వీలు]]></a:t>
+              <a:t><![CDATA[மக்களென்று அர்த்தங்கொள்ளும் பொவனெர்கேஸ் என்கிற பெயரிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లేకపోయెను.]]></a:t>
+              <a:t><![CDATA[18. அந்திரேயா, பிலிப்பு, பர்த்தொலொமேயு, மத்தேயு, தோமா, அல்பேயுவின் குமாரன் யாக்கோபு, ததேயு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ఆయన ఇంటివారు సంగతి విని, ఆయన మతి చలించియున్నదని చెప్పి ఆయనను పట్టుకొనబోయిరి.]]></a:t>
+              <a:t><![CDATA[கானானியனாகிய சீமோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. యెరూషలేమునుండి వచ్చిన శాస్త్రులుఇతడు బయల్జె బూలు పట్టినవాడై దయ్యముల యధిపతిచేత దయ్యములను]]></a:t>
+              <a:t><![CDATA[19. அவரைக் காட்டிக்கொடுத்த யூதாஸ்காரியோத்து என்பவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెళ్లగొట్టుచున్నాడని చెప్పిరి.]]></a:t>
+              <a:t><![CDATA[20. பின்பு வீட்டுக்குப் போனார்கள்; அங்கே அவர்கள் சாப்பிடுவதற்கும் சமயமில்லாதபடிக்கு அநேக ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. అప్పుడాయన వారిని తన యొద్దకు పిలిచి, ఉపమానరీతిగా వారితో ఇట్లనెను సాతాను సాతాను నేలాగు]]></a:t>
+              <a:t><![CDATA[மறுபடியும் கூடிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెళ్లగొట్టును?]]></a:t>
+              <a:t><![CDATA[21. அவருடைய இனத்தார் இதைக்கேட்டபோது, அவர் மதிமயங்கியிருக்கிறார் என்று சொல்லி அவரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ఒక రాజ్యము తనకు తానే విరోధముగా వేరుపడినయెడల, ఆ రాజ్యము నిలువనేరదు.]]></a:t>
+              <a:t><![CDATA[பிடித்துக்கொள்ளும்படி வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ఒక యిల్లు తనుకుతానే విరోధముగా వేరు పడిన యెడల, ఆ యిల్లు నిలువనేరదు.]]></a:t>
+              <a:t><![CDATA[22. எருசலேமிலிருந்து வந்த வேதபாரகர்: இவன் பெயெல்செபூலைக்கொண்டிருக்கிறான். பிசாசுகளின் தலைவனாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పెట్టుచుండిరి.]]></a:t>
+              <a:t><![CDATA[நோக்கமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. సాతాను తనకు తానే విరోధముగా లేచి వేరుపడిన యెడలవాడు నిలువ లేక కడతేరును.]]></a:t>
+              <a:t><![CDATA[பிசாசுகளைத்துரத்துகிறான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ఒకడు బలవంతుడైనవానిని మొదట బంధించితేనే తప్ప, ఆ బలవంతుని ఇంటజొచ్చి వాని సామగ్రి దోచుకొననేరడు;]]></a:t>
+              <a:t><![CDATA[23. அவர்களை அவர் அழைத்து, உவமைகளாய் அவர்களுக்குச் சொன்னதாவது: சாத்தானைச் சாத்தான் துரத்துவது எப்படி?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బంధించిన యెడల వాని యిల్లు దోచుకొనవచ్చును.]]></a:t>
+              <a:t><![CDATA[24. ஒரு ராஜ்யம் தனக்குதானே விரோதமாகப் பிரிந்திருந்தால், அந்த ராஜ்யம் நிலைநிற்கமாட்டாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. సమస్త పాపములును మను ష్యులు చేయు దూషణలన్నియు వారికి క్షమింపబడును గాని]]></a:t>
+              <a:t><![CDATA[25. ஒரு வீடு தனக்குத்தானே விரோதமாகப் பிரிந்திருந்தால், அந்த வீடு நிலைநிற்கமாட்டாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. పరిశుద్ధాత్మ విషయము దూషణచేయువాడెప్పుడును క్షమాపణ పొందక నిత్యపాపము చేసినవాడై యుండు నని మీతో]]></a:t>
+              <a:t><![CDATA[26. சாத்தான் தனக்குத்தானே விரோதமாக எழும்பிப் பிரிந்திருந்தால், அவன் நிலைநிற்கமாட்டாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిశ్చయముగా చెప్పుచున్నాననెను.]]></a:t>
+              <a:t><![CDATA[அழிந்துபோவானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ఎందు కనగా ఆయన అపవిత్రాత్మ పట్టినవాడని వారు చెప్పిరి.]]></a:t>
+              <a:t><![CDATA[27. பலவானை முந்திக் கட்டினாலொழிய, ஒருவனும் பலவானுடைய வீட்டுக்குள் புகுந்து, அவன் உடமைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ఆయన సహోదరులును తల్లియు వచ్చి వెలుపల నిలిచి ఆయనను పిలువనంపిరి. జనులు గుంపుగా ఆయనచుట్టు]]></a:t>
+              <a:t><![CDATA[கொள்ளையிடக்கூடாது; கட்டினானேயாகில், அவன் வீட்டைக் கொள்ளையிடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కూర్చుండిరి.]]></a:t>
+              <a:t><![CDATA[28. மெய்யாகவே நான் உங்களுக்குச் சொல்லுகிறேன்: மனுஷர்கள் செய்யும் எல்லாப் பாவங்களும், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. వారుఇదిగో నీ తల్లియు నీ సహోదరు లును వెలుపల ఉండి, నీకోసరము వెదకుచున్నారని ఆయ నతో చెప్పగా]]></a:t>
+              <a:t><![CDATA[தூஷிக்கும் எந்தத் தூஷணங்களும், அவர்களுக்கு மன்னிக்கப்படும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఆయననీవు లేచి న మధ్యను నిలువుమని ఊచచెయ్యిగలవానితో చెప్పి]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவர் சூம்பினகையையுடைய மனுஷனை நோக்கி: எழுந்து நடுவே நில் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ఆయననా తల్లి నా సహోదరులు ఎవరని]]></a:t>
+              <a:t><![CDATA[29. ஒருவன் பரிசுத்த ஆவிக்கு விரோதமாகத் தூஷணஞ்சொல்வானாகில், அவன் என்றென்றைக்கும் மன்னிப்படையாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. తన చుట్టుకూర్చున్న వారిని కలయచూచి ఇదిగో నా తల్లియు నా సహోదరులును;]]></a:t>
+              <a:t><![CDATA[நித்திய ஆக்கினைக்குள்ளாயிருப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13635,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. దేవుని చిత్తము చొప్పున జరిగించువాడే నా సహోదరుడును సహో దరియు తల్లియునని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[30. அசுத்த ஆவியைக்கொண்டிருக்கிறானென்று அவர்கள் சொன்னபடியினாலே அவர் இப்படிச் சொன்னார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அப்பொழுது அவருடைய சகோதரரும், தாயாரும் வந்து, வெளியே நின்று, அவரை அழைக்கும்படி அவரிடத்தில் ஆள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனுப்பினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அவரைச் சுற்றிலும் உட்கார்ந்திருந்த ஜனங்கள் அவரை நோக்கி: இதோ, உம்முடைய தாயாரும் உம்முடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சகோதரரும் வெளியே நின்று உம்மைத் தேடுகிறார்கள் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அவர்களுக்கு அவர் பிரதியுத்தரமாக: என் தாயார் யார்? என் சகோதரர் யார்? என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. தம்மைச்சூழ உட்கார்ந்திருந்தவர்களைச் சுற்றிப் பார்த்து: இதோ, என் தாயும் என் சகோதரரும் இவர்களே!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. தேவனுடைய சித்தத்தின்படி செய்கிறவன் எவனோ அவனே எனக்குச் சகோதரனும், எனக்குச் சகோதரியும், எனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +14691,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. వారిని చూచివిశ్రాంతి దినమున మేలుచేయుట ధర్మమా కీడు చేయుట ధర్మమా? ప్రాణరక్షణ ధర్మమా, ప్రాణహత్య]]></a:t>
+              <a:t><![CDATA[4. அவர்களைப் பார்த்து: ஓய்வுநாட்களில் நன்மைசெய்வதோ, தீமைசெய்வதோ, ஜீவனைக்காப்பதோ அழிப்பதோ, எது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தாயுமாய் இருக்கிறான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ధర్మమా! అని అడి గెను; అందుకు వారు ఊరకుండిరి.]]></a:t>
+              <a:t><![CDATA[நியாயம் என்றார். அதற்கு அவர்கள் பேசாமலிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఆయన వారి హృదయ కాఠిన్యమునకు దుఃఖపడి, కోపముతో వారిని కలయ చూచినీ చెయ్యిచాపుమని ఆ మనుష్యునితో]]></a:t>
+              <a:t><![CDATA[5. அவர்களுடைய இருதயகடினத்தினிமித்தம் அவர் விசனப்பட்டு, கோபத்துடனே சுற்றிலும் இருந்தவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను; వాడు తన చెయ్యి చాపగా అది బాగుపడెను.]]></a:t>
+              <a:t><![CDATA[பார்த்து, அந்த மனுஷனை நோக்கி: உன் கையை நீட்டு என்றார்; அவன் நீட்டினான்; அவன் கை மறுகையைப்போலச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மாற்கு : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>