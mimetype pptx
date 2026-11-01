--- v0 (2026-08-03)
+++ v1 (2026-11-01)
@@ -115,50 +115,80 @@
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -201,50 +231,65 @@
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -404,53 +449,68 @@
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -510,51 +570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இயேசுவே, உன்னதமான தேவனுடைய குமாரனே, எனக்கும் உமக்கும் என்ன? என்னை வேதனைப்படுத்தாதபடிக்குத் தேவன்பேரில் உமக்கு ஆணையென்று மிகுந்த சத்தமிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. But when he saw Jesus far off, he ran and worshipped him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -619,51 +679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இயேசுவே, உன்னதமான தேவனுடைய குமாரனே, எனக்கும் உமக்கும் என்ன? என்னை வேதனைப்படுத்தாதபடிக்குத் தேவன்பேரில் உமக்கு ஆணையென்று மிகுந்த சத்தமிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. And cried with a loud voice, and said, What have I to do with you, Jesus, you Son of the most high God? I adjure you by God, that you torment me not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -728,51 +788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஏனெனில் அவர் அவனை நோக்கி: அசுத்த ஆவியே, இந்த மனுஷனை விட்டுப் புறப்பட்டுப் போ என்று சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[7. And cried with a loud voice, and said, What have I to do with you, Jesus, you Son of the most high God? I adjure you by God, that you torment me not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -837,51 +897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அவர் அவனை நோக்கி: உன் பேர் என்னவென்று கேட்டார். அதற்கு அவன்: நாங்கள் அநேகராயிருக்கிறபடியால் என் பேர் லேகியோன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[8. For he said unto him, Come out of the man, you unclean spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -946,51 +1006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தங்களை அந்தத் திசையிலிருந்து துரத்திவிடாதபடிக்கு அவரை மிகவும் வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[8. For he said unto him, Come out of the man, you unclean spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1055,51 +1115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது, அவ்விடத்தில் மலையருகே அநேகம் பன்றிகள் கூட்டமாக மேய்ந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. And he asked him, What is your name? And he answered, saying, My name is Legion: for we are many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1164,51 +1224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்தப் பிசாசுகளெல்லாம் அவரை நோக்கி: பன்றிகளுக்குள்ளே போகும்படி, அவைகளுக்குள்ளே எங்களை அனுப்பும் என்று அவரை வேண்டிக்கொண்டன.]]></a:t>
+              <a:t><![CDATA[9. And he asked him, What is your name? And he answered, saying, My name is Legion: for we are many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1273,51 +1333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இயேசு அவைகளுக்கு உத்தரவு கொடுத்தவுடனே, அசுத்த ஆவிகள் புறப்பட்டுப் பன்றிகளுக்குள் போயின; உடனே ஏறக்குறைய இரண்டாயிரம் பன்றிகளுள்ள அந்தக்கூட்டம் உயர்ந்த மேட்டிலிருந்து ஓடி, கடலிலே பாய்ந்து, கடலில் அமிழ்ந்து மாண்டது.]]></a:t>
+              <a:t><![CDATA[10. And he besought him much that he would not send them away out of the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1382,51 +1442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இயேசு அவைகளுக்கு உத்தரவு கொடுத்தவுடனே, அசுத்த ஆவிகள் புறப்பட்டுப் பன்றிகளுக்குள் போயின; உடனே ஏறக்குறைய இரண்டாயிரம் பன்றிகளுள்ள அந்தக்கூட்டம் உயர்ந்த மேட்டிலிருந்து ஓடி, கடலிலே பாய்ந்து, கடலில் அமிழ்ந்து மாண்டது.]]></a:t>
+              <a:t><![CDATA[11. Now there was there nigh unto the mountains a great herd of swine feeding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1491,51 +1551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இயேசு அவைகளுக்கு உத்தரவு கொடுத்தவுடனே, அசுத்த ஆவிகள் புறப்பட்டுப் பன்றிகளுக்குள் போயின; உடனே ஏறக்குறைய இரண்டாயிரம் பன்றிகளுள்ள அந்தக்கூட்டம் உயர்ந்த மேட்டிலிருந்து ஓடி, கடலிலே பாய்ந்து, கடலில் அமிழ்ந்து மாண்டது.]]></a:t>
+              <a:t><![CDATA[12. And all the devils besought him, saying, Send us into the swine, that we may enter into them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1600,51 +1660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு அவர்கள் கடலுக்கு அக்கரையிலுள்ள கதரேனருடைய நாட்டில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And they came over unto the other side of the sea, into the country of the Gadarenes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1709,51 +1769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பன்றிகளை மேய்த்தவர்கள் ஓடி, இதைப் பட்டணத்திலும் சுற்றுப்புறங்களிலும் அறிவித்தார்கள். அப்பொழுது சம்பவித்ததைப் பார்க்கும்படி ஜனங்கள் புறப்பட்டு;]]></a:t>
+              <a:t><![CDATA[12. And all the devils besought him, saying, Send us into the swine, that we may enter into them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1818,51 +1878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இயேசுவினிடத்தில் வந்து, லேகியோனாகிய பிசாசுகள் பிடித்தவன் வஸ்திரந்தரித்து, உட்கார்ந்து, புத்தி தெளிந்திருக்கிறதைக் கண்டு, பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And forthwith Jesus gave them leave. And the unclean spirits went out, and entered into the swine: and the herd ran violently down a steep place into the sea, (they were about two thousand;) and were choked in the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1927,51 +1987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இயேசுவினிடத்தில் வந்து, லேகியோனாகிய பிசாசுகள் பிடித்தவன் வஸ்திரந்தரித்து, உட்கார்ந்து, புத்தி தெளிந்திருக்கிறதைக் கண்டு, பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And forthwith Jesus gave them leave. And the unclean spirits went out, and entered into the swine: and the herd ran violently down a steep place into the sea, (they were about two thousand;) and were choked in the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2036,51 +2096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பிசாசுகள் பிடித்திருந்தவனுக்கும் பன்றிகளுக்குச் சம்பவித்ததைக் கண்டவர்களும் அவர்களுக்கு விவரமாய்ச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And forthwith Jesus gave them leave. And the unclean spirits went out, and entered into the swine: and the herd ran violently down a steep place into the sea, (they were about two thousand;) and were choked in the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2145,51 +2205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது தங்கள் எல்லைகளை விட்டுப்போகும்படி அவரை வேண்டிக்கொள்ளத் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And they that fed the swine fled, and told it in the city, and in the country. And they went out to see what it was that was done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2254,51 +2314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்படியே அவர் படவில் ஏறுகிறபொழுது, பிசாசு பிடித்திருந்தவன், அவரோடேகூட இருக்கும்படி தனக்கு உத்தரவுகொடுக்க அவரை வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[14. And they that fed the swine fled, and told it in the city, and in the country. And they went out to see what it was that was done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2363,51 +2423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இயேசு அவனுக்கு உத்தரவுகொடாமல்: நீ உன் இனத்தாரிடத்தில் உன் வீட்டிற்குப்போய், கர்த்தர் உனக்கு இரங்கி, உனக்குச் செய்தவைகளையெல்லாம் அவர்களுக்கு அறிவியென்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[15. And they come to Jesus, and see him that was possessed with the devil, and had the legion, sitting, and clothed, and in his right mind: and they were afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2472,51 +2532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இயேசு அவனுக்கு உத்தரவுகொடாமல்: நீ உன் இனத்தாரிடத்தில் உன் வீட்டிற்குப்போய், கர்த்தர் உனக்கு இரங்கி, உனக்குச் செய்தவைகளையெல்லாம் அவர்களுக்கு அறிவியென்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[15. And they come to Jesus, and see him that was possessed with the devil, and had the legion, sitting, and clothed, and in his right mind: and they were afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2581,51 +2641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தப்படி அவன் போய், இயேசு தனக்குச் செய்தவைகளையெல்லாம் தெக்கப்போலி என்னும் நாட்டில் பிரசித்தம்பண்ணத்தொடங்கினான்; எல்லாரும் ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And they that saw it told them how it befell to him that was possessed with the devil, and also concerning the swine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2690,51 +2750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு படவில் ஏறி மறுபடியும் இக்கரைக்கு வந்து, கடலோரத்திலிருந்தபோது, திரளான ஜனங்கள் அவரிடத்தில் கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And they that saw it told them how it befell to him that was possessed with the devil, and also concerning the swine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2799,51 +2859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் படவிலிருந்து இறங்கினவுடனே, அசுத்த ஆவியுள்ள ஒரு மனுஷன் பிரேதக்கல்லறைகளிலிருந்து அவருக்கு எதிராக வந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And when he was come out of the ship, immediately there met him out of the tombs a man with an unclean spirit,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2908,51 +2968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ஜெபஆலயத்தலைவரில் ஒருவனாகிய யவீரு என்பவன் வந்து, அவரைக் கண்டவுடனே அவர் பாதத்தில் விழுந்து:]]></a:t>
+              <a:t><![CDATA[17. And they began to pray him to depart out of their coasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3017,51 +3077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ஜெபஆலயத்தலைவரில் ஒருவனாகிய யவீரு என்பவன் வந்து, அவரைக் கண்டவுடனே அவர் பாதத்தில் விழுந்து:]]></a:t>
+              <a:t><![CDATA[18. And when he was come into the ship, he that had been possessed with the devil prayed him that he might be with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3126,51 +3186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என் குமாரத்தி மரண அவஸ்தைப்படுகிறாள், அவள் ஆரோக்கியமடையும்படிக்கு நீர் வந்து அவள்மேல் உமது கைகளை வையும், அப்பொழுது பிழைப்பாள் என்று அவரை மிகவும் வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[18. And when he was come into the ship, he that had been possessed with the devil prayed him that he might be with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3235,51 +3295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என் குமாரத்தி மரண அவஸ்தைப்படுகிறாள், அவள் ஆரோக்கியமடையும்படிக்கு நீர் வந்து அவள்மேல் உமது கைகளை வையும், அப்பொழுது பிழைப்பாள் என்று அவரை மிகவும் வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[19. Nevertheless Jesus suffered him not, but says unto him, Go home to your friends, and tell them how great things the Lord has done for you, and has had compassion on you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3344,51 +3404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் அவனோடேகூடப் போனார். திரளான ஜனங்கள் அவருக்குப் பின்சென்று அவரை நெருக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Nevertheless Jesus suffered him not, but says unto him, Go home to your friends, and tell them how great things the Lord has done for you, and has had compassion on you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3453,51 +3513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது பன்னிரண்டு வருஷமாய்ப் பெரும்பாடுள்ள ஸ்திரீ,]]></a:t>
+              <a:t><![CDATA[20. And he departed, and began to publish in Decapolis how great things Jesus had done for him: and all men did marvel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3562,51 +3622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது பன்னிரண்டு வருஷமாய்ப் பெரும்பாடுள்ள ஸ்திரீ,]]></a:t>
+              <a:t><![CDATA[20. And he departed, and began to publish in Decapolis how great things Jesus had done for him: and all men did marvel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3671,51 +3731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அநேக வைத்தியர்களால் மிகவும் வருத்தப்பட்டு, தனக்கு உண்டானவைகளையெல்லாம் செலவழித்தும், சற்றாகிலும் குணமடையாமல் அதிக வருத்தப்படுகிறபொழுது,]]></a:t>
+              <a:t><![CDATA[21. And when Jesus was passed over again by ship unto the other side, much people gathered unto him: and he was nigh unto the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3780,51 +3840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இயேசுவைக்குறித்துக் கேள்விப்பட்டு: நான் அவருடைய வஸ்திரங்களையாகிலும் தொட்டால் சொஸ்தமாவேன் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[21. And when Jesus was passed over again by ship unto the other side, much people gathered unto him: and he was nigh unto the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3889,51 +3949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஜனக்கூட்டத்துக்குள்ளே அவருக்குப் பின்னாக வந்து, அவருடைய வஸ்திரத்தைத் தொட்டாள்.]]></a:t>
+              <a:t><![CDATA[22. And, behold, there comes one of the rulers of the synagogue, Jairus by name; and when he saw him, he fell at his feet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3998,51 +4058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுடைய குடியிருப்பு கல்லறைகளிலே இருந்தது; அவனைச் சங்கிலிகளினாலும் கட்ட ஒருவனாலும் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And when he was come out of the ship, immediately there met him out of the tombs a man with an unclean spirit,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4107,51 +4167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. உடனே அவளுடைய உதிரத்தின் ஊறல் நின்றுபோயிற்று; அந்த வேதனை நீங்கி ஆரோக்கியமடைந்ததை அவள் தன் சரீரத்திலே உணர்ந்தாள்.]]></a:t>
+              <a:t><![CDATA[22. And, behold, there comes one of the rulers of the synagogue, Jairus by name; and when he saw him, he fell at his feet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4216,51 +4276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உடனே இயேசு தம்மிலிருந்து வல்லமை புறப்பட்டதைத் தமக்குள் அறிந்து, ஜனக்கூட்டத்துக்குள்ளே திரும்பி: என் வஸ்திரங்களைத் தொட்டது யார் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[23. And besought him greatly, saying, My little daughter lies at the point of death: I pray you, come and lay your hands on her, that she may be healed; and she shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4325,51 +4385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உடனே இயேசு தம்மிலிருந்து வல்லமை புறப்பட்டதைத் தமக்குள் அறிந்து, ஜனக்கூட்டத்துக்குள்ளே திரும்பி: என் வஸ்திரங்களைத் தொட்டது யார் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[23. And besought him greatly, saying, My little daughter lies at the point of death: I pray you, come and lay your hands on her, that she may be healed; and she shall live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4434,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவருடைய சீஷர்கள் அவரை நோக்கி: திரளான ஜனங்கள் உம்மை நெருக்கிக்கொண்டிருக்கிறதை நீர் கண்டும், என்னைத் தொட்டது யார் என்று கேட்கிறீரே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And Jesus went with him; and much people followed him, and thronged him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4543,51 +4603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இதைச் செய்தவளைக் காணும்படிக்கு அவர் சுற்றிலும் பார்த்தார்.]]></a:t>
+              <a:t><![CDATA[25. And a certain woman, which had an issue of blood twelve years,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4652,51 +4712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. தன்னிடத்திலே சம்பவித்ததை அறிந்த அந்த ஸ்திரீயானவள் பயந்து, நடுங்கி, அவர் முன்பாக வந்து விழுந்து, உண்மையையெல்லாம் அவருக்குச் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[26. And had suffered many things of many physicians, and had spent all that she had, and was nothing improved, but rather grew worse,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4761,51 +4821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. தன்னிடத்திலே சம்பவித்ததை அறிந்த அந்த ஸ்திரீயானவள் பயந்து, நடுங்கி, அவர் முன்பாக வந்து விழுந்து, உண்மையையெல்லாம் அவருக்குச் சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[26. And had suffered many things of many physicians, and had spent all that she had, and was nothing improved, but rather grew worse,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4870,51 +4930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர் அவளைப் பார்த்து: மகளே உன் விசுவாசம் உன்னை இரட்சித்தது, நீ சமாதானத்தோடேபோய், உன் வேதனை நீங்கி, சுகமாயிரு என்றார்.]]></a:t>
+              <a:t><![CDATA[27. When she had heard of Jesus, came in the press behind, and touched his garment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4979,51 +5039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர் அவளைப் பார்த்து: மகளே உன் விசுவாசம் உன்னை இரட்சித்தது, நீ சமாதானத்தோடேபோய், உன் வேதனை நீங்கி, சுகமாயிரு என்றார்.]]></a:t>
+              <a:t><![CDATA[27. When she had heard of Jesus, came in the press behind, and touched his garment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5088,51 +5148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர் இப்படிப்பேசிக்கொண்டிருக்கையில், ஜெபஆலயத்தலைவனுடைய வீட்டிலிருந்து சிலர் வந்து: உம்முடைய குமாரத்தி மரித்துப்போனாள், இனி ஏன் போதகரை வருத்தப்படுத்துகிறீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. For she said, If I may touch but his clothes, I shall be whole.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5197,51 +5257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் அநேகந்தரம் விலங்குகளினாலும் சங்கிலிகளினாலும் கட்டப்பட்டிருந்தும், சங்கிலிகளை முறித்து, விலங்குகளைத் தகர்த்துப்போடுவான்; அவனையடக்க ஒருவனாலும் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. Who had his dwelling among the tombs; and no man could bind him, no, not with chains:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5306,51 +5366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர் இப்படிப்பேசிக்கொண்டிருக்கையில், ஜெபஆலயத்தலைவனுடைய வீட்டிலிருந்து சிலர் வந்து: உம்முடைய குமாரத்தி மரித்துப்போனாள், இனி ஏன் போதகரை வருத்தப்படுத்துகிறீர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And immediately the fountain of her blood was dried up; and she felt in her body that she was healed of that plague.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5415,51 +5475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர்கள் சொன்ன வார்த்தையை இயேசு கேட்டவுடனே, ஜெபஆலயத்தலைவனை நோக்கி: பயப்படாதே, விசுவாசமுள்ளவனாயிரு என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[29. And immediately the fountain of her blood was dried up; and she felt in her body that she was healed of that plague.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5524,51 +5584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பேதுருவையும், யாக்கோபையும், யாக்கோபின் சகோதரன் யோவானையும் தவிர, வேறொருவரையும் தம்மோடே வருகிறதற்கு இடங்கொடாமல்;]]></a:t>
+              <a:t><![CDATA[30. And Jesus, immediately knowing in himself that virtue had gone out of him, turned him about in the press, and said, Who touched my clothes?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5633,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஜெபஆலயத்தலைவனுடைய வீட்டிலே வந்து, சந்தடியையும் மிகவும் அழுது புலம்புகிறவர்களையும் கண்டு,]]></a:t>
+              <a:t><![CDATA[30. And Jesus, immediately knowing in himself that virtue had gone out of him, turned him about in the press, and said, Who touched my clothes?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5742,51 +5802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உள்ளே பிரவேசித்து: நீங்கள் சந்தடிபண்ணி அழுகிறதென்ன? பிள்ளை மரிக்கவில்லை, நித்திரையாயிருக்கிறாள் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. And his disciples said unto him, You see the multitude thronging you, and says you, Who touched me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5851,51 +5911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உள்ளே பிரவேசித்து: நீங்கள் சந்தடிபண்ணி அழுகிறதென்ன? பிள்ளை மரிக்கவில்லை, நித்திரையாயிருக்கிறாள் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. And his disciples said unto him, You see the multitude thronging you, and says you, Who touched me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5960,51 +6020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதற்காக அவரைப் பார்த்து நகைத்தார்கள். எல்லாரையும் அவர் வெளியே போகப்பண்ணி, பிள்ளையின் தகப்பனையும், தாயையும், தம்மோடே வந்தவர்களையும் அழைத்துக்கொண்டு, பிள்ளையிருந்த இடத்தில் பிரவேசித்து,]]></a:t>
+              <a:t><![CDATA[32. And he looked round about to see her that had done this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6069,51 +6129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அதற்காக அவரைப் பார்த்து நகைத்தார்கள். எல்லாரையும் அவர் வெளியே போகப்பண்ணி, பிள்ளையின் தகப்பனையும், தாயையும், தம்மோடே வந்தவர்களையும் அழைத்துக்கொண்டு, பிள்ளையிருந்த இடத்தில் பிரவேசித்து,]]></a:t>
+              <a:t><![CDATA[33. But the woman fearing and trembling, knowing what was done in her, came and fell down before him, and told him all the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6178,51 +6238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பிள்ளையின் கையைப்பிடித்து: தலீத்தாகூமி என்றார்; அதற்கு, சிறுபெண்ணே எழுந்திரு என்று உனக்குச் சொல்லுகிறேன் என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[33. But the woman fearing and trembling, knowing what was done in her, came and fell down before him, and told him all the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6287,51 +6347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பிள்ளையின் கையைப்பிடித்து: தலீத்தாகூமி என்றார்; அதற்கு, சிறுபெண்ணே எழுந்திரு என்று உனக்குச் சொல்லுகிறேன் என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[34. And he said unto her, Daughter, your faith has made you whole; go in peace, and be whole of your plague.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6396,51 +6456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் அநேகந்தரம் விலங்குகளினாலும் சங்கிலிகளினாலும் கட்டப்பட்டிருந்தும், சங்கிலிகளை முறித்து, விலங்குகளைத் தகர்த்துப்போடுவான்; அவனையடக்க ஒருவனாலும் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. Because that he had been often bound with fetters and chains, and the chains had been plucked asunder by him, and the fetters broken in pieces: neither could any man tame him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6505,51 +6565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உடனே சிறுபெண் எழுந்து நடந்தாள்; அவள் பன்னிரண்டு வயதுள்ளவளாயிருந்தாள். அவர்கள் மிகுந்த ஆச்சரியப்பட்டுப் பிரமித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And he said unto her, Daughter, your faith has made you whole; go in peace, and be whole of your plague.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6614,51 +6674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. உடனே சிறுபெண் எழுந்து நடந்தாள்; அவள் பன்னிரண்டு வயதுள்ளவளாயிருந்தாள். அவர்கள் மிகுந்த ஆச்சரியப்பட்டுப் பிரமித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. While he yet spoke, there came from the ruler of the synagogue's house certain which said, Your daughter is dead: why trouble you the Master any further?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6723,51 +6783,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அதை ஒருவருக்கும் அறிவியாதபடி அவர்களுக்கு உறுதியாகக் கட்டளையிட்டு, அவளுக்கு ஆகாரங்கொடுக்கும்படி சொன்னார்.]]></a:t>
+              <a:t><![CDATA[35. While he yet spoke, there came from the ruler of the synagogue's house certain which said, Your daughter is dead: why trouble you the Master any further?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. As soon as Jesus heard the word that was spoken, he says unto the ruler of the synagogue, Be not afraid, only believe.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. As soon as Jesus heard the word that was spoken, he says unto the ruler of the synagogue, Be not afraid, only believe.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And he suffered no man to follow him, save Peter, and James, and John the brother of James.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And he suffered no man to follow him, save Peter, and James, and John the brother of James.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And he comes to the house of the ruler of the synagogue, and sees the tumult, and them that wept and wailed greatly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And when he was come in, he says unto them, Why make all of you this disturbance, and weep? the damsel is not dead, but sleeps.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And when he was come in, he says unto them, Why make all of you this disturbance, and weep? the damsel is not dead, but sleeps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6832,51 +7655,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் எப்பொழுதும் இரவும் பகலும், மலைகளிலும் கல்லறைகளிலும் இருந்து, கூக்குரலிட்டு, கல்லுகளினாலே தன்னைக் காயப்படுத்திக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. Because that he had been often bound with fetters and chains, and the chains had been plucked asunder by him, and the fetters broken in pieces: neither could any man tame him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And they laughed him to scorn. But when he had put them all out, he takes the father and the mother of the damsel, and them that were with him, and enters in where the damsel was lying.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. And they laughed him to scorn. But when he had put them all out, he takes the father and the mother of the damsel, and them that were with him, and enters in where the damsel was lying.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And he took the damsel by the hand, and said unto her, Talitha cumi; which is, being interpreted, Damsel, I say unto you, arise.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And he took the damsel by the hand, and said unto her, Talitha cumi; which is, being interpreted, Damsel, I say unto you, arise.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And immediately the damsel arose, and walked; for she was of the age of twelve years. And they were astonished with a great astonishment.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And immediately the damsel arose, and walked; for she was of the age of twelve years. And they were astonished with a great astonishment.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And he charged them strictly that no man should know it; and commanded that something should be given her to eat.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And he charged them strictly that no man should know it; and commanded that something should be given her to eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6941,51 +8636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் எப்பொழுதும் இரவும் பகலும், மலைகளிலும் கல்லறைகளிலும் இருந்து, கூக்குரலிட்டு, கல்லுகளினாலே தன்னைக் காயப்படுத்திக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And always, night and day, he was in the mountains, and in the tombs, crying, and cutting himself with stones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7050,51 +8745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் இயேசுவைத் தூரத்திலே கண்டபோது, ஓடிவந்து, அவரைப்பணிந்துகொண்டு:]]></a:t>
+              <a:t><![CDATA[5. And always, night and day, he was in the mountains, and in the tombs, crying, and cutting himself with stones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7129,51 +8824,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474728591" r:id="rId1"/>
+    <p:sldLayoutId id="2482544024" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7637,54 +9332,174 @@
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7805,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. యేసూ, సర్వోన్నతుడైన దేవునికుమారుడా, నాతో నీకేమి? నన్ను బాధపరచకుమని దేవుని పేరట నీకు]]></a:t>
+              <a:t><![CDATA[6. அவன் இயேசுவைத் தூரத்திலே கண்டபோது, ஓடிவந்து, அவரைப்பணிந்துகொண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆనబెట్టుచున్నానని బిగ్గరగా కేకలు వేసెను.]]></a:t>
+              <a:t><![CDATA[7. இயேசுவே, உன்னதமான தேவனுடைய குமாரனே, எனக்கும் உமக்கும் என்ன? என்னை வேதனைப்படுத்தாதபடிக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ఎందుకనగా ఆయనఅపవిత్రాత్మా, యీ మనుష్యుని విడిచి పొమ్మని వానితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[தேவன்பேரில் உமக்கு ஆணையென்று மிகுந்த சத்தமிட்டுச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​మరియు ఆయననీ పేరేమని వాని నడుగగా వాడునా పేరు సేన, యేలయనగా మేము అనేకులమని చెప్పి]]></a:t>
+              <a:t><![CDATA[8. ஏனெனில் அவர் அவனை நோக்கி: அசுத்த ஆவியே, இந்த மனுஷனை விட்டுப் புறப்பட்டுப் போ என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. తమ్మును ఆ దేశములోనుండి తోలివేయవద్దని ఆయనను మిగుల బతిమాలుకొనెను.]]></a:t>
+              <a:t><![CDATA[சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అక్కడ కొండదగ్గర పందుల పెద్ద మంద మేయుచుండెను.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அவர் அவனை நோக்கி: உன் பேர் என்னவென்று கேட்டார். அதற்கு அவன்: நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. గనుకఆ పందులలో ప్రవే శించునట్లు మమ్మును వాటియొద్దకు పంపుమని, ఆ దయ్యములు ఆయనను బతిమాలుకొనెను.]]></a:t>
+              <a:t><![CDATA[அநேகராயிருக்கிறபடியால் என் பேர் லேகியோன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. యేసు వాటికి సెలవియ్యగా ఆ అపవిత్రాత్మలు వానిని విడిచి పందులలో ప్రవేశించెను. ప్రవేశింపగా ఇంచుమించు]]></a:t>
+              <a:t><![CDATA[10. தங்களை அந்தத் திசையிலிருந்து துரத்திவிடாதபடிக்கு அவரை மிகவும் வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రెండు వేల సంఖ్యగల ఆ మంద ప్రపాతమునుండి సముద్రపుదారిని వడిగా పరుగెత్తికొనిపోయి, సముద్రములో పడి ఊపిరి]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது, அவ்விடத்தில் மலையருகே அநேகம் பன்றிகள் கூட்டமாக மேய்ந்துகொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తిరుగక చచ్చెను.]]></a:t>
+              <a:t><![CDATA[12. அந்தப் பிசாசுகளெல்லாம் அவரை நோக்கி: பன்றிகளுக்குள்ளே போகும்படி, அவைகளுக்குள்ளே எங்களை அனுப்பும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. వారాసముద్రమునకు అద్దరినున్న గెరాసేనుల దేశ మునకు వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[1. பின்பு அவர்கள் கடலுக்கு அக்கரையிலுள்ள கதரேனருடைய நாட்டில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఆ పందులు మేపుచున్నవారు పారి పోయి పట్టణములోను గ్రామములలోను ఆ సంగతి తెలియజేసిరి.]]></a:t>
+              <a:t><![CDATA[என்று அவரை வேண்டிக்கொண்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. జనులు జరిగినది చూడ వెళ్లి యేసునొద్దకు వచ్చి, సేన అను దయ్యములు పట్టినవాడు బట్టలు ధరించు కొని,]]></a:t>
+              <a:t><![CDATA[13. இயேசு அவைகளுக்கு உத்தரவு கொடுத்தவுடனே, அசுத்த ஆவிகள் புறப்பட்டுப் பன்றிகளுக்குள் போயின; உடனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్వస్థచిత్తుడై కూర్చుండియుండుట చూచి భయ పడిరి.]]></a:t>
+              <a:t><![CDATA[ஏறக்குறைய இரண்டாயிரம் பன்றிகளுள்ள அந்தக்கூட்டம் உயர்ந்த மேட்டிலிருந்து ஓடி, கடலிலே பாய்ந்து, கடலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. జరిగినది చూచినవారు దయ్యములు పట్టినవానికి కలిగిన స్థితియు పందుల సంగతియు ఊరివారికి తెలియ జేయగా]]></a:t>
+              <a:t><![CDATA[அமிழ்ந்து மாண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. తమ ప్రాంతములు విడిచిపొమ్మని వారాయనను బతిమాలుకొనసాగిరి.]]></a:t>
+              <a:t><![CDATA[14. பன்றிகளை மேய்த்தவர்கள் ஓடி, இதைப் பட்டணத்திலும் சுற்றுப்புறங்களிலும் அறிவித்தார்கள். அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ఆయన దోనెయెక్కినప్పుడు, దయ్యములు పట్టినవాడు ఆయనయొద్ద తన్నుండనిమ్మని ఆయనను బతిమాలుకొనెను గాని]]></a:t>
+              <a:t><![CDATA[சம்பவித்ததைப் பார்க்கும்படி ஜனங்கள் புறப்பட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఆయన వానికి సెలవియ్యకనీవు నీ యింటివారియొద్దకు వెళ్లి, ప్రభువు నీయందు కనికరపడి, నీకు చేసిన]]></a:t>
+              <a:t><![CDATA[15. இயேசுவினிடத்தில் வந்து, லேகியோனாகிய பிசாசுகள் பிடித்தவன் வஸ்திரந்தரித்து, உட்கார்ந்து, புத்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కార్యములన్నిటిని వారికి తెలియజెప్పుమనెను.]]></a:t>
+              <a:t><![CDATA[தெளிந்திருக்கிறதைக் கண்டு, பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. వాడు వెళ్లి, యేసు తనకు చేసిన వన్నియు దెకపొలిలో ప్రకటింప నారంభింపగా అందరు ఆశ్చర్యపడిరి.]]></a:t>
+              <a:t><![CDATA[16. பிசாசுகள் பிடித்திருந்தவனுக்கும் பன்றிகளுக்குச் சம்பவித்ததைக் கண்டவர்களும் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. యేసు మరల దోనె యెక్కి అద్దరికి వెళ్లినప్పుడు బహు జనసమూహము ఆయనయొద్దకు కూడి వచ్చెను.]]></a:t>
+              <a:t><![CDATA[விவரமாய்ச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఆయన దోనె దిగగానే, అపవిత్రాత్మ పట్టినవాడొకడు సమాధులలోనుండి వచ్చి, ఆయన కెదురు పడెను.]]></a:t>
+              <a:t><![CDATA[2. அவர் படவிலிருந்து இறங்கினவுடனே, அசுத்த ஆவியுள்ள ஒரு மனுஷன் பிரேதக்கல்லறைகளிலிருந்து அவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ఆయన సముద్రతీరమున నుండగా సమాజమందిరపు అధి కారులలో యాయీరను నొకడు వచ్చి, ఆయనను చూచి ఆయన పాదములమీద]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது தங்கள் எல்லைகளை விட்டுப்போகும்படி அவரை வேண்டிக்கொள்ளத் தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పడి]]></a:t>
+              <a:t><![CDATA[18. அப்படியே அவர் படவில் ஏறுகிறபொழுது, பிசாசு பிடித்திருந்தவன், அவரோடேகூட இருக்கும்படி தனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. నా చిన్నకుమార్తె చావనై యున్నది; అది బాగుపడి బ్రదుకునట్లు నీవు వచ్చి దానిమీద నీ చేతులుంచవలెనని]]></a:t>
+              <a:t><![CDATA[உத்தரவுகொடுக்க அவரை வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆయనను మిగుల బతిమాలుకొనగా]]></a:t>
+              <a:t><![CDATA[19. இயேசு அவனுக்கு உத்தரவுகொடாமல்: நீ உன் இனத்தாரிடத்தில் உன் வீட்டிற்குப்போய், கர்த்தர் உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ఆయన అతనితో కూడ వెళ్లెను; బహు జనసమూహమును ఆయనను వెంబడించి ఆయన మీద పడుచుండిరి.]]></a:t>
+              <a:t><![CDATA[இரங்கி, உனக்குச் செய்தவைகளையெல்லாம் அவர்களுக்கு அறிவியென்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. పండ్రెండేండ్లనుండి రక్తస్రావ రోగము కలిగిన యొక స్త్రీ యుండెను. ఆమె అనేక వైద్యులచేత ఎన్నో]]></a:t>
+              <a:t><![CDATA[20. அந்தப்படி அவன் போய், இயேசு தனக்குச் செய்தவைகளையெல்லாம் தெக்கப்போலி என்னும் நாட்டில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తిప్పలుపడి]]></a:t>
+              <a:t><![CDATA[பிரசித்தம்பண்ணத்தொடங்கினான்; எல்லாரும் ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. తనకు కలిగినదంతయు వ్యయము చేసికొని, యెంతమాత్రమును ప్రయోజనములేక మరింత సంకట పడెను.]]></a:t>
+              <a:t><![CDATA[21. இயேசு படவில் ஏறி மறுபடியும் இக்கரைக்கு வந்து, கடலோரத்திலிருந்தபோது, திரளான ஜனங்கள் அவரிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ఆమె యేసునుగూర్చి వినినేను ఆయన వస్త్రములు మాత్రము ముట్టిన బాగుపడుదుననుకొని,]]></a:t>
+              <a:t><![CDATA[கூடிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. జనసమూహములో ఆయన వెనుకకు వచ్చి ఆయన వస్త్రము ముట్టెను.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது ஜெபஆலயத்தலைவரில் ஒருவனாகிய யவீரு என்பவன் வந்து, அவரைக் கண்டவுடனே அவர் பாதத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. వాడు సమాధులలో వాసము చేసెడివాడు, సంకెళ్లతోనైనను ఎవడును వాని బంధింప లేకపోయెను.]]></a:t>
+              <a:t><![CDATA[எதிராக வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. వెంటనే ఆమె రక్తధార కట్టెను గనుక తన శరీరములోని ఆబాధ నివారణయైనదని గ్రహించుకొనెను.]]></a:t>
+              <a:t><![CDATA[விழுந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. వెంటనే యేసు తనలోనుండి ప్రభావము బయలువెళ్లెనని తనలోతాను గ్రహించి, జనసమూహమువైపు తిరిగినా వస్త్రములు]]></a:t>
+              <a:t><![CDATA[23. என் குமாரத்தி மரண அவஸ்தைப்படுகிறாள், அவள் ஆரோக்கியமடையும்படிக்கு நீர் வந்து அவள்மேல் உமது கைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ముట్టిన దెవరని అడుగగా]]></a:t>
+              <a:t><![CDATA[வையும், அப்பொழுது பிழைப்பாள் என்று அவரை மிகவும் வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ఆయన శిష్యులు జనసమూహము నీ మీద పడుచుండుట చూచుచున్నావే; నన్ను ముట్టినదెవడని అడుగుచున్నావా? అనిరి.]]></a:t>
+              <a:t><![CDATA[24. அவர் அவனோடேகூடப் போனார். திரளான ஜனங்கள் அவருக்குப் பின்சென்று அவரை நெருக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ఆ కార్యము చేసిన ఆమెను కనుగొనవలెనని ఆయన చుట్టు చూచెను.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது பன்னிரண்டு வருஷமாய்ப் பெரும்பாடுள்ள ஸ்திரீ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. అప్పుడా స్త్రీ తనకు జరిగినది యెరిగి, భయపడి, వణకుచువచ్చి, ఆయన ఎదుట సాగిలపడి, తన సంగతి యంతయు ఆయనతో]]></a:t>
+              <a:t><![CDATA[26. அநேக வைத்தியர்களால் மிகவும் வருத்தப்பட்டு, தனக்கு உண்டானவைகளையெல்லாம் செலவழித்தும், சற்றாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను.]]></a:t>
+              <a:t><![CDATA[குணமடையாமல் அதிக வருத்தப்படுகிறபொழுது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. అందుకాయన కుమారీ, నీ విశ్వాసము నిన్ను స్వస్థపర చెను, సమాధానము గలదానవై పొమ్ము; నీ బాధ నివారణయై]]></a:t>
+              <a:t><![CDATA[27. இயேசுவைக்குறித்துக் கேள்விப்பட்டு: நான் அவருடைய வஸ்திரங்களையாகிலும் தொட்டால் சொஸ்தமாவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీకు స్వస్థత కలుగుగాక అని ఆమెతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ఆయన ఇంకను మాటలాడుచుండగా, సమాజమందిరపు అధికారి యింటనుండి కొందరు వచ్చినీ కుమార్తె చని పోయినది;]]></a:t>
+              <a:t><![CDATA[28. ஜனக்கூட்டத்துக்குள்ளே அவருக்குப் பின்னாக வந்து, அவருடைய வஸ்திரத்தைத் தொட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. పలుమారు వాని కాళ్లకును చేతులకును సంకెళ్లు వేసి బంధించినను, వాడు ఆ చేతిసంకెళ్లు తెంపి,]]></a:t>
+              <a:t><![CDATA[3. அவனுடைய குடியிருப்பு கல்லறைகளிலே இருந்தது; அவனைச் சங்கிலிகளினாலும் கட்ட ஒருவனாலும் கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవిక బోధకుని ఎందుకు శ్రమ పెట్టుదు వనిరి.]]></a:t>
+              <a:t><![CDATA[29. உடனே அவளுடைய உதிரத்தின் ஊறல் நின்றுபோயிற்று; அந்த வேதனை நீங்கி ஆரோக்கியமடைந்ததை அவள் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. యేసు వారు చెప్పినమాట లక్ష్య పెట్టకభయ పడకుము, నమి్మక మాత్రముంచుమని సమాజ మందిరపు అధికారితో చెప్పి]]></a:t>
+              <a:t><![CDATA[சரீரத்திலே உணர்ந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. పేతురు, యాకోబు, యాకోబు సహోదరుడగు యోహాను అనువారిని తప్ప మరి ఎవరి నైనను తన వెంబడి రానియ్యక]]></a:t>
+              <a:t><![CDATA[30. உடனே இயேசு தம்மிலிருந்து வல்லமை புறப்பட்டதைத் தமக்குள் அறிந்து, ஜனக்கூட்டத்துக்குள்ளே திரும்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. సమాజమందిరపు అధికారి యింటికి వచ్చి, వారు గొల్లుగానుండి చాల యేడ్చుచు, ప్రలాపించుచు నుండుట చూచి]]></a:t>
+              <a:t><![CDATA[என் வஸ்திரங்களைத் தொட்டது யார் என்று கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. లోపలికిపోయిమీరేలగొల్లుచేసి యేడ్చుచున్నారు? ఈ చిన్నది నిద్రించు చున్నదేగాని చనిపోలేదని వారితో]]></a:t>
+              <a:t><![CDATA[31. அவருடைய சீஷர்கள் அவரை நோக்கி: திரளான ஜனங்கள் உம்மை நெருக்கிக்கொண்டிருக்கிறதை நீர் கண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను.]]></a:t>
+              <a:t><![CDATA[என்னைத் தொட்டது யார் என்று கேட்கிறீரே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. అందుకు వారు ఆయనను అపహసించిరి. అయితే ఆయన వారి నందరిని బయటకు పంపివేసి, ఆ చిన్నదాని తలిదండ్రులను]]></a:t>
+              <a:t><![CDATA[32. இதைச் செய்தவளைக் காணும்படிக்கு அவர் சுற்றிலும் பார்த்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తనతో ఉన్నవారిని వెంటబెట్టుకొని, ఆ చిన్నది పరుండి యున్న గదిలోనికి వెళ్లి]]></a:t>
+              <a:t><![CDATA[33. தன்னிடத்திலே சம்பவித்ததை அறிந்த அந்த ஸ்திரீயானவள் பயந்து, நடுங்கி, அவர் முன்பாக வந்து விழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ఆ చిన్నదాని చెయిపట్టి తలీతాకుమీ అని ఆమెతో చెప్పెను. ఆ మాటకు చిన్నదానా, లెమ్మని నీతో]]></a:t>
+              <a:t><![CDATA[உண்மையையெல்லாம் அவருக்குச் சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుచున్నానని అర్థము.]]></a:t>
+              <a:t><![CDATA[34. அவர் அவளைப் பார்த்து: மகளே உன் விசுவாசம் உன்னை இரட்சித்தது, நீ சமாதானத்தோடேபோய், உன் வேதனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాలిసంకెళ్లను తుత్తునియలుగా చేసెను గనుక ఎవడును వానిని సాధు పరచలేకపోయెను.]]></a:t>
+              <a:t><![CDATA[4. அவன் அநேகந்தரம் விலங்குகளினாலும் சங்கிலிகளினாலும் கட்டப்பட்டிருந்தும், சங்கிலிகளை முறித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. వెంటనే ఆ చిన్నది లేచి నడవసాగెను; ఆమె పండ్రెండు సంవత్సరముల ప్రాయము గలది. వెంటనే వారు బహుగా విస్మయ]]></a:t>
+              <a:t><![CDATA[நீங்கி, சுகமாயிரு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మొందిరి.]]></a:t>
+              <a:t><![CDATA[35. அவர் இப்படிப்பேசிக்கொண்டிருக்கையில், ஜெபஆலயத்தலைவனுடைய வீட்டிலிருந்து சிலர் வந்து: உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +17144,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. జరిగినది ఎవనికి తెలియకూడదని ఆయన వారికి గట్టిగా ఆజ్ఞాపించి, ఆమెకు ఆహారము పెట్టుడని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[குமாரத்தி மரித்துப்போனாள், இனி ஏன் போதகரை வருத்தப்படுத்துகிறீர் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அவர்கள் சொன்ன வார்த்தையை இயேசு கேட்டவுடனே, ஜெபஆலயத்தலைவனை நோக்கி: பயப்படாதே, விசுவாசமுள்ளவனாயிரு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று சொல்லி;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. பேதுருவையும், யாக்கோபையும், யாக்கோபின் சகோதரன் யோவானையும் தவிர, வேறொருவரையும் தம்மோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வருகிறதற்கு இடங்கொடாமல்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. ஜெபஆலயத்தலைவனுடைய வீட்டிலே வந்து, சந்தடியையும் மிகவும் அழுது புலம்புகிறவர்களையும் கண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. உள்ளே பிரவேசித்து: நீங்கள் சந்தடிபண்ணி அழுகிறதென்ன? பிள்ளை மரிக்கவில்லை, நித்திரையாயிருக்கிறாள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +18200,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. వాడు ఎల్లప్పుడును రాత్రింబగళ్లు సమాధులలోను కొండలలోను కేకలువేయుచు, తన్నుతాను రాళ్లతో గాయపరచుకొనుచు]]></a:t>
+              <a:t><![CDATA[விலங்குகளைத் தகர்த்துப்போடுவான்; அவனையடக்க ஒருவனாலும் கூடாதிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. அதற்காக அவரைப் பார்த்து நகைத்தார்கள். எல்லாரையும் அவர் வெளியே போகப்பண்ணி, பிள்ளையின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தகப்பனையும், தாயையும், தம்மோடே வந்தவர்களையும் அழைத்துக்கொண்டு, பிள்ளையிருந்த இடத்தில் பிரவேசித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. பிள்ளையின் கையைப்பிடித்து: தலீத்தாகூமி என்றார்; அதற்கு, சிறுபெண்ணே எழுந்திரு என்று உனக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறேன் என்று அர்த்தமாம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. உடனே சிறுபெண் எழுந்து நடந்தாள்; அவள் பன்னிரண்டு வயதுள்ளவளாயிருந்தாள். அவர்கள் மிகுந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆச்சரியப்பட்டுப் பிரமித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. அதை ஒருவருக்கும் அறிவியாதபடி அவர்களுக்கு உறுதியாகக் கட்டளையிட்டு, அவளுக்கு ஆகாரங்கொடுக்கும்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నుండెను.]]></a:t>
+              <a:t><![CDATA[5. அவன் எப்பொழுதும் இரவும் பகலும், மலைகளிலும் கல்லறைகளிலும் இருந்து, கூக்குரலிட்டு, கல்லுகளினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. వాడు దూరమునుండి యేసును చూచి, పరుగెత్తికొనివచ్చి, ఆయనకు నమస్కారముచేసి]]></a:t>
+              <a:t><![CDATA[தன்னைக் காயப்படுத்திக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15786,91 +19581,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மாற்கு : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +19691,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16071,51 +19866,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>62</Slides>
+  <Slides>77</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>