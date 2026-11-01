--- v0 (2026-08-03)
+++ v1 (2026-11-01)
@@ -107,50 +107,84 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +223,67 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +439,70 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களுக்கு அவர் பிரதியுத்தரமாக: இந்த ஜனங்கள் தங்கள் உதடுகளால் என்னைக் கனம்பண்ணுகிறார்கள்; அவர்கள் இருதயமோ எனக்குத் தூரமாய் விலகியிருக்கிறது என்றும்,]]></a:t>
+              <a:t><![CDATA[5. Then the Pharisees and scribes asked him, Why walk not your disciples according to the tradition of the elders, but eat bread with unwashed hands?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மனுஷருடைய கற்பனைகளை உபதேசங்களாகப் போதித்து, வீணாய் எனக்கு ஆராதனை செய்கிறார்கள் என்றும், எழுதியிருக்கிறபிரகாரம், மாயக்காரராகிய உங்களைக் குறித்து, ஏசாயா நன்றாய்த் தீர்க்கதரிசனம் சொல்லியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[5. Then the Pharisees and scribes asked him, Why walk not your disciples according to the tradition of the elders, but eat bread with unwashed hands?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மனுஷருடைய கற்பனைகளை உபதேசங்களாகப் போதித்து, வீணாய் எனக்கு ஆராதனை செய்கிறார்கள் என்றும், எழுதியிருக்கிறபிரகாரம், மாயக்காரராகிய உங்களைக் குறித்து, ஏசாயா நன்றாய்த் தீர்க்கதரிசனம் சொல்லியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. He answered and said unto them, Well has Isaiah prophesied of you hypocrites, as it is written, This people honors me with their lips, but their heart is far from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் தேவனுடைய கட்டளையைத் தள்ளிவிட்டு, மனுஷருடைய பாரம்பரியத்தைக் கைக்கொண்டுவருகிறவர்களாய், கிண்ணங்களையும் செம்புகளையும் கழுவுகிறீர்கள்; மற்றும் இப்படிப்பட்ட அநேக சடங்குகளையும் அனுசரித்து வருகிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. He answered and said unto them, Well has Isaiah prophesied of you hypocrites, as it is written, This people honors me with their lips, but their heart is far from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் அவர் அவர்களை நோக்கி: நீங்கள் உங்கள் பாரம்பரியத்தைக் கைக்கொள்ளும்படிக்குத் தேவனுடைய கட்டளைகளை வியர்த்தமாக்கினது நன்றாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless in vain do they worship me, teaching for doctrines the commandments of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்படியெனில், உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்றும், தன் தகப்பனையாவது தாயையாவது நிந்திக்கிறவன் கொல்லப்படவேண்டும் என்றும், மோசே சொல்லியிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless in vain do they worship me, teaching for doctrines the commandments of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எப்படியெனில், உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்றும், தன் தகப்பனையாவது தாயையாவது நிந்திக்கிறவன் கொல்லப்படவேண்டும் என்றும், மோசே சொல்லியிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless in vain do they worship me, teaching for doctrines the commandments of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்களோ, ஒருவன் தன் தகப்பனையாவது தாயையாவது நோக்கி: உனக்கு நான் செய்யும் உதவி எது உண்டோ, அதைக் கொர்பான் என்னும் காணிக்கையாகக் கொடுக்கிறேன் என்று சொல்லிவிட்டால் அவனுடைய கடமை தீர்ந்தது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[8. For laying aside the commandment of God, all of you hold the tradition of men, as the washing of pots and cups: and many other such like things all of you do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்களோ, ஒருவன் தன் தகப்பனையாவது தாயையாவது நோக்கி: உனக்கு நான் செய்யும் உதவி எது உண்டோ, அதைக் கொர்பான் என்னும் காணிக்கையாகக் கொடுக்கிறேன் என்று சொல்லிவிட்டால் அவனுடைய கடமை தீர்ந்தது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[8. For laying aside the commandment of God, all of you hold the tradition of men, as the washing of pots and cups: and many other such like things all of you do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவனை இனி தன் தகப்பனுக்காவது தன் தாய்க்காவது யாதொரு உதவியும் செய்ய ஒட்டாமல்;]]></a:t>
+              <a:t><![CDATA[8. For laying aside the commandment of God, all of you hold the tradition of men, as the washing of pots and cups: and many other such like things all of you do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எருசலேமிலிருந்து வந்த பரிசேயரும், வேதபாரகரில் சிலரும் அவரிடத்தில் கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then came together unto him the Pharisees, and certain of the scribes, which came from Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் போதித்த உங்கள் பாரம்பரியத்தினால் தேவ வசனத்தை அவமாக்குகிறீர்கள். இதுபோலவே நீங்கள் மற்றும் அநேக காரியங்களையும் செய்கிறீர்கள் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[9. And he said unto them, Full well all of you reject the commandment of God, that all of you may keep your own tradition.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் போதித்த உங்கள் பாரம்பரியத்தினால் தேவ வசனத்தை அவமாக்குகிறீர்கள். இதுபோலவே நீங்கள் மற்றும் அநேக காரியங்களையும் செய்கிறீர்கள் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[9. And he said unto them, Full well all of you reject the commandment of God, that all of you may keep your own tradition.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு அவர் ஜனங்களெல்லாரையும் வரவழைத்து அவர்களை நோக்கி: நீங்கள் எல்லாரும் எனக்குச் செவிகொடுத்து உணருங்கள்.]]></a:t>
+              <a:t><![CDATA[10. For Moses said, Honour your father and your mother; and, Whoso curses father or mother, let him die the death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மனுஷனுக்குப் புறம்பே இருந்து அவனுக்குள்ளே போகிறதொன்றும் அவனைத் தீட்டுப்படுத்தமாட்டாது; அவன் உள்ளத்திலிருந்து புறப்படுகிறவைகளே மனுஷனைத் தீட்டுப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[10. For Moses said, Honour your father and your mother; and, Whoso curses father or mother, let him die the death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கேட்கிறதற்கு ஒருவன் காதுள்ளவனாயிருந்தால் கேட்கக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. But all of you say, If a man shall say to his father or mother, It is Corban, that is to say, a gift, by whatsoever you might be profited by me; he shall be free.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர் ஜனங்களை விட்டு வீட்டுக்குள் பிரவேசித்தபோது, அவருடைய சீஷர்கள் அவர் சொன்ன உவமையைக்குறித்து அவரிடத்தில் விசாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. But all of you say, If a man shall say to his father or mother, It is Corban, that is to say, a gift, by whatsoever you might be profited by me; he shall be free.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவர்: நீங்களும் இவ்வளவு உணர்வில்லாதவர்களா? புறம்பேயிருந்து மனுஷனுக்குள்ளே போகிறதொன்றும் அவனைத் தீட்டுப்படுத்தமாட்டாதென்று நீங்கள் அறிந்துகொள்ளவில்லையா?]]></a:t>
+              <a:t><![CDATA[11. But all of you say, If a man shall say to his father or mother, It is Corban, that is to say, a gift, by whatsoever you might be profited by me; he shall be free.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவர்: நீங்களும் இவ்வளவு உணர்வில்லாதவர்களா? புறம்பேயிருந்து மனுஷனுக்குள்ளே போகிறதொன்றும் அவனைத் தீட்டுப்படுத்தமாட்டாதென்று நீங்கள் அறிந்துகொள்ளவில்லையா?]]></a:t>
+              <a:t><![CDATA[12. And all of you suffer him no more to do ought for his father or his mother;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அது அவன் இருதயத்தில் போகாமல் வயிற்றிலே போகிறது; அதிலிருந்து எல்லாப் போஜனங்களின் அசுத்தங்களையும் கழிக்கிற ஆசனவழியாய் நீங்கிப்போகும்.]]></a:t>
+              <a:t><![CDATA[13. Making the word of God of no effect through your tradition, which all of you have delivered: and many such like things do all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அது அவன் இருதயத்தில் போகாமல் வயிற்றிலே போகிறது; அதிலிருந்து எல்லாப் போஜனங்களின் அசுத்தங்களையும் கழிக்கிற ஆசனவழியாய் நீங்கிப்போகும்.]]></a:t>
+              <a:t><![CDATA[13. Making the word of God of no effect through your tradition, which all of you have delivered: and many such like things do all of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது அவருடைய சீஷரில் சிலர் கழுவாத அசுத்த கைகளிளாலே போஜனம்பண்ணுகிறதை அவர்கள் கண்டு குற்றம்பிடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And when they saw some of his disciples eat bread with defiled, that is to say, with unwashed, hands, they found fault.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மனுஷனுக்குள்ளே இருந்து புறப்படுகிறதே மனுஷனைத் தீட்டுப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[14. And when he had called all the people unto him, he said unto them, Hearken unto me every one of you, and understand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எப்படியெனில், மனுஷருடைய இருதயத்திற்குள்ளிருந்து பொல்லாத சிந்தனைகளும், விபசாரங்களும், வேசித்தனங்களும், கொலைபாதகங்களும்,]]></a:t>
+              <a:t><![CDATA[14. And when he had called all the people unto him, he said unto them, Hearken unto me every one of you, and understand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. களவுகளும், பொருளாசைகளும், துஷ்டத்தனங்களும், கபடும், காமவிகாரமும், வன்கண்ணும், தூஷணமும், பெருமையும், மதிகேடும் புறப்பட்டுவரும்.]]></a:t>
+              <a:t><![CDATA[15. There is nothing from without a man, that entering into him can defile him: but the things which come out of him, those are they that defile the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. களவுகளும், பொருளாசைகளும், துஷ்டத்தனங்களும், கபடும், காமவிகாரமும், வன்கண்ணும், தூஷணமும், பெருமையும், மதிகேடும் புறப்பட்டுவரும்.]]></a:t>
+              <a:t><![CDATA[15. There is nothing from without a man, that entering into him can defile him: but the things which come out of him, those are they that defile the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பொல்லாங்கானவைகளாகிய இவைகளெல்லாம் உள்ளத்திலிருந்து புறப்பட்டு மனுஷனைத் தீட்டுப்படுத்தும் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. If any man have ears to hear, let him hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு, அவர் எழுந்து அவ்விடம் விட்டுப் புறப்பட்டு, தீரு சீதோன் பட்டணங்களின் எல்லைகளில் போய், ஒரு வீட்டுக்குள் பிரவேசித்து, ஒருவரும் அதை அறியாதிருக்க விரும்பியும், அவர் மறைவாயிருக்கக் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[17. And when he was entered into the house from the people, his disciples asked him concerning the parable.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு, அவர் எழுந்து அவ்விடம் விட்டுப் புறப்பட்டு, தீரு சீதோன் பட்டணங்களின் எல்லைகளில் போய், ஒரு வீட்டுக்குள் பிரவேசித்து, ஒருவரும் அதை அறியாதிருக்க விரும்பியும், அவர் மறைவாயிருக்கக் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[17. And when he was entered into the house from the people, his disciples asked him concerning the parable.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அசுத்த ஆவிபிடித்திருந்த ஒரு சிறுபெண்ணின் தாயாகிய ஒரு ஸ்திரீ அவரைக்குறித்துக் கேள்விப்பட்டு, வந்து அவர் பாதத்தில் விழுந்தாள்.]]></a:t>
+              <a:t><![CDATA[18. And he says unto them, Are all of you so without understanding also? Do all of you not perceive, that whatsoever thing from without enters into the man, it cannot defile him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அசுத்த ஆவிபிடித்திருந்த ஒரு சிறுபெண்ணின் தாயாகிய ஒரு ஸ்திரீ அவரைக்குறித்துக் கேள்விப்பட்டு, வந்து அவர் பாதத்தில் விழுந்தாள்.]]></a:t>
+              <a:t><![CDATA[18. And he says unto them, Are all of you so without understanding also? Do all of you not perceive, that whatsoever thing from without enters into the man, it cannot defile him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த ஸ்திரீ சீரோபேனிக்கியா தேசத்தாளாகிய கிரேக்க ஸ்திரீயாயிருந்தாள்; அவள் தன் மகளைப் பிடித்திருக்கிற பிசாசைத் துரத்திவிடவேண்டுமென்று அவரை வேண்டிக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[19. Because it enters not into his heart, but into the belly, and goes out into the draught, purging all meats?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனெனில் பரிசேயர் முதலிய யூதர் அனைவரும் முன்னோர்களின் பாரம்பரியத்தைத் கைக்கொண்டு, அடிக்கடி கைகழுவினாலொழியச் சாப்பிடமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And when they saw some of his disciples eat bread with defiled, that is to say, with unwashed, hands, they found fault.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அந்த ஸ்திரீ சீரோபேனிக்கியா தேசத்தாளாகிய கிரேக்க ஸ்திரீயாயிருந்தாள்; அவள் தன் மகளைப் பிடித்திருக்கிற பிசாசைத் துரத்திவிடவேண்டுமென்று அவரை வேண்டிக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[19. Because it enters not into his heart, but into the belly, and goes out into the draught, purging all meats?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இயேசு அவளை நோக்கி: முந்திப் பிள்ளைகள் திருப்தியடையட்டும்; பிள்ளைகளின் அப்பத்தை எடுத்து, நாய்க்குட்டிகளுக்குப் போடுகிறது நல்லதல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And he said, That which comes out of the man, that defiles the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இயேசு அவளை நோக்கி: முந்திப் பிள்ளைகள் திருப்தியடையட்டும்; பிள்ளைகளின் அப்பத்தை எடுத்து, நாய்க்குட்டிகளுக்குப் போடுகிறது நல்லதல்ல என்றார்.]]></a:t>
+              <a:t><![CDATA[21. For from within, out of the heart of men, proceed evil thoughts, adulteries, fornications, murders,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு அவள்: மெய்தான் ஆண்டவரே, ஆகிலும் மேஜையின் கீழிருக்கும் நாய்க்குட்டிகள் பிள்ளைகள் சிந்துகிற துணிக்கைகளைத் தின்னுமே என்றாள்.]]></a:t>
+              <a:t><![CDATA[21. For from within, out of the heart of men, proceed evil thoughts, adulteries, fornications, murders,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு அவள்: மெய்தான் ஆண்டவரே, ஆகிலும் மேஜையின் கீழிருக்கும் நாய்க்குட்டிகள் பிள்ளைகள் சிந்துகிற துணிக்கைகளைத் தின்னுமே என்றாள்.]]></a:t>
+              <a:t><![CDATA[22. Thefts, covetousness, wickedness, deceit, lasciviousness, an evil eye, blasphemy, pride, foolishness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது, அவர்: நீ சொன்ன அந்த வார்த்தையினிமித்தம் போகலாம். பிசாசு உன் மகளை விட்டு நீங்கிப்போயிற்று என்றார்.]]></a:t>
+              <a:t><![CDATA[22. Thefts, covetousness, wickedness, deceit, lasciviousness, an evil eye, blasphemy, pride, foolishness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவள் தன் வீட்டுக்கு வந்தபொழுது, பிசாசு போய் விட்டதையும், தன் மகள் கட்டிலில் படுத்திருக்கிறதையும் கண்டாள்.]]></a:t>
+              <a:t><![CDATA[23. All these evil things come from within, and defile the man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மறுபடியும், அவர் தீரு சீதோன் பட்டணங்களின் எல்லைகளை விட்டுப் புறப்பட்டு, தெக்கப்போலியின் எல்லைகளின் வழியாய்க் கலிலேயாக் கடலருகே வந்தார்.]]></a:t>
+              <a:t><![CDATA[24. And from thence he arose, and went into the borders of Tyre and Sidon, and entered into an house, and would have no man know it: but he could not be hid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மறுபடியும், அவர் தீரு சீதோன் பட்டணங்களின் எல்லைகளை விட்டுப் புறப்பட்டு, தெக்கப்போலியின் எல்லைகளின் வழியாய்க் கலிலேயாக் கடலருகே வந்தார்.]]></a:t>
+              <a:t><![CDATA[24. And from thence he arose, and went into the borders of Tyre and Sidon, and entered into an house, and would have no man know it: but he could not be hid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அங்கே கொன்னைவாயுடைய ஒரு செவிடனை அவரிடத்தில் கொண்டுவந்து, அவர் தமது கையை அவன்மேல் வைக்கும்படி வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And from thence he arose, and went into the borders of Tyre and Sidon, and entered into an house, and would have no man know it: but he could not be hid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கடையிலிருந்து வரும்போதும் ஸ்நானம்பண்ணாமல் சாப்பிடமாட்டார்கள். அப்படியே செம்புகளையும் கிண்ணங்களையும் செப்புக்குடங்களையும் மணைகளையும் கழுவுகிறதுமல்லாமல், வேறு அநேக ஆசாரங்களையும் கைக்கொண்டுவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For the Pharisees, and all the Jews, except they wash their hands often, eat not, holding the tradition of the elders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அங்கே கொன்னைவாயுடைய ஒரு செவிடனை அவரிடத்தில் கொண்டுவந்து, அவர் தமது கையை அவன்மேல் வைக்கும்படி வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. For a certain woman, whose young daughter had an unclean spirit, heard of him, and came and fell at his feet:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது, அவர் அவனை ஜனக்கூட்டத்தை விட்டுத் தனியே அழைத்துக்கொண்டுபோய், தம்முடைய விரல்களை அவன் காதுகளில் வைத்து, உமிழ்ந்து, அவனுடைய நாவைத்தொட்டு;]]></a:t>
+              <a:t><![CDATA[25. For a certain woman, whose young daughter had an unclean spirit, heard of him, and came and fell at his feet:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது, அவர் அவனை ஜனக்கூட்டத்தை விட்டுத் தனியே அழைத்துக்கொண்டுபோய், தம்முடைய விரல்களை அவன் காதுகளில் வைத்து, உமிழ்ந்து, அவனுடைய நாவைத்தொட்டு;]]></a:t>
+              <a:t><![CDATA[26. The woman was a Greek, a Syrophenician by nation; and she besought him that he would cast forth the devil out of her daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. வானத்தை அண்ணாந்து பார்த்து, பெருமூச்சுவிட்டு: எப்பத்தா என்றார். அதற்குத் திறக்கப்படுவாயாக என்று அர்த்தமாம்.]]></a:t>
+              <a:t><![CDATA[26. The woman was a Greek, a Syrophenician by nation; and she besought him that he would cast forth the devil out of her daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உடனே அவனுடைய செவிகள் திறக்கப்பட்டு, அவனுடைய நாவின் கட்டும் அவிழ்ந்து, அவன் செவ்வையாய்ப் பேசினான்.]]></a:t>
+              <a:t><![CDATA[27. But Jesus said unto her, Let the children first be filled: for it is not meet to take the children's bread, and to cast it unto the dogs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதை ஒருவருக்கும் சொல்லவேண்டாமென்று அவர்களுக்குக் கட்டளையிட்டார்; ஆகிலும் எவ்வளவு அதிகமாய் அவர்களுக்குக் கட்டளையிட்டாரோ, அவ்வளவு அதிகமாய் அவர்கள் அதைப் பிரசித்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[27. But Jesus said unto her, Let the children first be filled: for it is not meet to take the children's bread, and to cast it unto the dogs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதை ஒருவருக்கும் சொல்லவேண்டாமென்று அவர்களுக்குக் கட்டளையிட்டார்; ஆகிலும் எவ்வளவு அதிகமாய் அவர்களுக்குக் கட்டளையிட்டாரோ, அவ்வளவு அதிகமாய் அவர்கள் அதைப் பிரசித்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[28. And she answered and said unto him, Yes, Lord: yet the dogs under the table eat of the children's crumbs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. எல்லாவற்றையும் நன்றாய்ச் செய்தார்; செவிடர் கேட்கவும், ஊமையர் பேசவும்பண்ணுகிறார் என்று சொல்லி, மேன்மேலும் ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And she answered and said unto him, Yes, Lord: yet the dogs under the table eat of the children's crumbs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6230,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. எல்லாவற்றையும் நன்றாய்ச் செய்தார்; செவிடர் கேட்கவும், ஊமையர் பேசவும்பண்ணுகிறார் என்று சொல்லி, மேன்மேலும் ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And he said unto her, For this saying go your way; the devil is gone out of your daughter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And he said unto her, For this saying go your way; the devil is gone out of your daughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6448,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கடையிலிருந்து வரும்போதும் ஸ்நானம்பண்ணாமல் சாப்பிடமாட்டார்கள். அப்படியே செம்புகளையும் கிண்ணங்களையும் செப்புக்குடங்களையும் மணைகளையும் கழுவுகிறதுமல்லாமல், வேறு அநேக ஆசாரங்களையும் கைக்கொண்டுவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For the Pharisees, and all the Jews, except they wash their hands often, eat not, holding the tradition of the elders.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And when she was come to her house, she found the devil gone out, and her daughter laid upon the bed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And when she was come to her house, she found the devil gone out, and her daughter laid upon the bed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And again, departing from the coasts of Tyre and Sidon, he came unto the sea of Galilee, through the midst of the coasts of Decapolis.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And again, departing from the coasts of Tyre and Sidon, he came unto the sea of Galilee, through the midst of the coasts of Decapolis.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And they bring unto him one that was deaf, and had an barrier in his speech; and they plead to him to put his hand upon him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And they bring unto him one that was deaf, and had an barrier in his speech; and they plead to him to put his hand upon him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he took him aside from the multitude, and put his fingers into his ears, and he spit, and touched his tongue;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he took him aside from the multitude, and put his fingers into his ears, and he spit, and touched his tongue;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And looking up to heaven, he sighed, and says unto him, Ephphatha, that is, Be opened.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And looking up to heaven, he sighed, and says unto him, Ephphatha, that is, Be opened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +7647,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது, அந்தப் பரிசேயரும் வேதபாரகரும் அவரை நோக்கி: உம்முடைய சீஷர்கள் ஏன் முன்னோருடைய பாரம்பரியத்தை மீறி கை கழுவாமல் சாப்பிடுகிறார்கள் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And when they come from the market, except they wash, they eat not. And many other things there be, which they have received to hold, as the washing of cups, and pots, brazen vessels, and of tables.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And immediately his ears were opened, and the string of his tongue was loosed, and he spoke plain.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And immediately his ears were opened, and the string of his tongue was loosed, and he spoke plain.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And he charged them that they should tell no man: but the more he charged them, so much the more a great deal they published it;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And he charged them that they should tell no man: but the more he charged them, so much the more a great deal they published it;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And were beyond measure astonished, saying, He has done all things well: he makes both the deaf to hear, and the dumb to speak.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And were beyond measure astonished, saying, He has done all things well: he makes both the deaf to hear, and the dumb to speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது, அந்தப் பரிசேயரும் வேதபாரகரும் அவரை நோக்கி: உம்முடைய சீஷர்கள் ஏன் முன்னோருடைய பாரம்பரியத்தை மீறி கை கழுவாமல் சாப்பிடுகிறார்கள் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And when they come from the market, except they wash, they eat not. And many other things there be, which they have received to hold, as the washing of cups, and pots, brazen vessels, and of tables.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களுக்கு அவர் பிரதியுத்தரமாக: இந்த ஜனங்கள் தங்கள் உதடுகளால் என்னைக் கனம்பண்ணுகிறார்கள்; அவர்கள் இருதயமோ எனக்குத் தூரமாய் விலகியிருக்கிறது என்றும்,]]></a:t>
+              <a:t><![CDATA[4. And when they come from the market, except they wash, they eat not. And many other things there be, which they have received to hold, as the washing of cups, and pots, brazen vessels, and of tables.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474614026" r:id="rId1"/>
+    <p:sldLayoutId id="2482544002" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,62 +9066,198 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7321,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉన్నది.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது, அந்தப் பரிசேயரும் வேதபாரகரும் அவரை நோக்கி: உம்முடைய சீஷர்கள் ஏன் முன்னோருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. వారు, మానవులు కల్పించిన పద్ధతులు దేవోప దేశములని బోధించుచు నన్ను వ్యర్థముగా ఆరాధించుదురు అని]]></a:t>
+              <a:t><![CDATA[பாரம்பரியத்தை மீறி கை கழுவாமல் சாப்பிடுகிறார்கள் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వ్రాయబడినట్టు వేషధారులైన మిమ్మునుగూర్చి యెషయా ప్రవచించినది సరియే.]]></a:t>
+              <a:t><![CDATA[6. அவர்களுக்கு அவர் பிரதியுத்தரமாக: இந்த ஜனங்கள் தங்கள் உதடுகளால் என்னைக் கனம்பண்ணுகிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. మీరు దేవుని ఆజ్ఞను విడిచిపెట్టి, మనుష్యుల పారంపర్యాచారమును గైకొను చున్నారు.]]></a:t>
+              <a:t><![CDATA[அவர்கள் இருதயமோ எனக்குத் தூரமாய் விலகியிருக்கிறது என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. మరియు ఆయనమీరు మీ పారంపర్యా చారమును గైకొనుటకు దేవుని ఆజ్ఞను బొత్తిగా నిరాక రించుదురు.]]></a:t>
+              <a:t><![CDATA[7. மனுஷருடைய கற்பனைகளை உபதேசங்களாகப் போதித்து, வீணாய் எனக்கு ஆராதனை செய்கிறார்கள் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. నీ తలిదండ్రులను ఘనపరచవలెననియు, తండ్రినైనను తల్లినైనను దూషించువానికి మరణశిక్ష విధింపవలెననియు మోషే]]></a:t>
+              <a:t><![CDATA[எழுதியிருக்கிறபிரகாரம், மாயக்காரராகிய உங்களைக் குறித்து, ஏசாயா நன்றாய்த் தீர்க்கதரிசனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను గదా.]]></a:t>
+              <a:t><![CDATA[சொல்லியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అయినను మీరుఒకడు తన తండ్రినైనను తల్లినైనను చూచి నావలన నీకు ప్రయోజనమగునది ఏదో అది కొర్బాను, అనగా]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் தேவனுடைய கட்டளையைத் தள்ளிவிட்டு, மனுஷருடைய பாரம்பரியத்தைக் கைக்கொண்டுவருகிறவர்களாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవార్పితమని చెప్పినయెడల,]]></a:t>
+              <a:t><![CDATA[கிண்ணங்களையும் செம்புகளையும் கழுவுகிறீர்கள்; மற்றும் இப்படிப்பட்ட அநேக சடங்குகளையும் அனுசரித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. తన తండ్రికైనను తల్లి కైనను వానిని ఏమియు చేయనియ్యక]]></a:t>
+              <a:t><![CDATA[வருகிறீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. యెరూషలేమునుండి వచ్చిన పరిసయ్యులును శాస్త్రు లలో కొందరును ఆయనయొద్దకు కూడివచ్చి]]></a:t>
+              <a:t><![CDATA[1. எருசலேமிலிருந்து வந்த பரிசேயரும், வேதபாரகரில் சிலரும் அவரிடத்தில் கூடிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. మీరు నియ మించిన మీ పారంపర్యాచారమువలన దేవుని వాక్యమును నిరర్థ కము చేయుదురు. ఇటువంటివి అనేకములు]]></a:t>
+              <a:t><![CDATA[9. பின்னும் அவர் அவர்களை நோக்கி: நீங்கள் உங்கள் பாரம்பரியத்தைக் கைக்கொள்ளும்படிக்குத் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరు చేయుదురని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[கட்டளைகளை வியர்த்தமாக்கினது நன்றாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అప్పుడాయన జనసమూహమును మరల తనయొద్దకు పిలిచిమీరందరు నా మాట విని గ్రహించుడి.]]></a:t>
+              <a:t><![CDATA[10. எப்படியெனில், உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்றும், தன் தகப்பனையாவது தாயையாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. వలుపలినుండి లోపలికి పోయి మనుష్యుని అపవిత్రునిగా చేయగలుగునది ఏదియు లేదు గాని,]]></a:t>
+              <a:t><![CDATA[நிந்திக்கிறவன் கொல்லப்படவேண்டும் என்றும், மோசே சொல்லியிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. లోపలినుండి బయలు వెళ్లునవే మనుష్యుని అపవిత్రునిగా చేయుననెను.]]></a:t>
+              <a:t><![CDATA[11. நீங்களோ, ஒருவன் தன் தகப்பனையாவது தாயையாவது நோக்கி: உனக்கு நான் செய்யும் உதவி எது உண்டோ, அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఆయన జనసమూహమును విడిచి యింటి లోనికి వచ్చినప్పుడు, ఆయన శిష్యులు ఈ ఉపమానమును గూర్చి ఆయన నడుగగా]]></a:t>
+              <a:t><![CDATA[கொர்பான் என்னும் காணிக்கையாகக் கொடுக்கிறேன் என்று சொல்லிவிட்டால் அவனுடைய கடமை தீர்ந்தது என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ఆయన వారితో ఇట్లనెనుమీరును ఇంత అవివేకులై యున్నారా? వెలుపలినుండి మనుష్యుని లోపలికి పోవునదేదియు]]></a:t>
+              <a:t><![CDATA[சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాని నపవిత్రునిగా చేయజాలదని మీరు గ్రహింపకున్నారా?]]></a:t>
+              <a:t><![CDATA[12. அவனை இனி தன் தகப்பனுக்காவது தன் தாய்க்காவது யாதொரு உதவியும் செய்ய ஒட்டாமல்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. అది వాని హృదయములో ప్రవేశింపక కడుపులోనే ప్రవేశించి బహిర్బూ éమిలో విడువబడును; ఇట్లు అది]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் போதித்த உங்கள் பாரம்பரியத்தினால் தேவ வசனத்தை அவமாக்குகிறீர்கள். இதுபோலவே நீங்கள் மற்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భోజనపదార్థము లన్ని టిని పవిత్రపరచును.]]></a:t>
+              <a:t><![CDATA[அநேக காரியங்களையும் செய்கிறீர்கள் என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఆయన శిష్యులలో కొందరు అపవిత్రమైన చేతులతో, అనగా కడుగని చేతులతో భోజనము చేయుట చూచిరి.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது அவருடைய சீஷரில் சிலர் கழுவாத அசுத்த கைகளிளாலே போஜனம்பண்ணுகிறதை அவர்கள் கண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. మనుష్యుని లోపలినుండి బయలు వెళ్లునది మనుష్యుని అపవిత్రపరచును.]]></a:t>
+              <a:t><![CDATA[14. பின்பு அவர் ஜனங்களெல்லாரையும் வரவழைத்து அவர்களை நோக்கி: நீங்கள் எல்லாரும் எனக்குச் செவிகொடுத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. లోపలినుండి, అనగా మనుష్యుల హృదయములోనుండి దురాలోచనలును జారత్వములును దొంగతనములును]]></a:t>
+              <a:t><![CDATA[உணருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. నరహత్యలును వ్యభి చారములును లోభములును చెడుతనములును కృత్రిమ మును కామవికారమును మత్సరమును3 దేవదూషణయు]]></a:t>
+              <a:t><![CDATA[15. மனுஷனுக்குப் புறம்பே இருந்து அவனுக்குள்ளே போகிறதொன்றும் அவனைத் தீட்டுப்படுத்தமாட்டாது; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అహంభావమును అవివేకమును వచ్చును.]]></a:t>
+              <a:t><![CDATA[உள்ளத்திலிருந்து புறப்படுகிறவைகளே மனுஷனைத் தீட்டுப்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ఈ చెడ్డ వన్నియు లోపలినుండియే బయలువెళ్లి, మనుష్యుని అప విత్ర పరచునని ఆయన చెప్పెను.]]></a:t>
+              <a:t><![CDATA[16. கேட்கிறதற்கு ஒருவன் காதுள்ளவனாயிருந்தால் கேட்கக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ఆయన అక్కడనుండి లేచి, తూరు సీదోనుల ప్రాంత ములకు వెళ్లి, యొక ఇంట ప్రవేశించి, ఆ సంగతి ఎవనికిని]]></a:t>
+              <a:t><![CDATA[17. அவர் ஜனங்களை விட்டு வீட்டுக்குள் பிரவேசித்தபோது, அவருடைய சீஷர்கள் அவர் சொன்ன உவமையைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తెలియకుండవలెనని కోరెను గాని ఆయన మరుగై యుండ లేక పోయెను.]]></a:t>
+              <a:t><![CDATA[அவரிடத்தில் விசாரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. అపవిత్రాత్మ పట్టిన చిన్నకుమార్తెగల యొక స్త్రీ ఆయననుగూర్చి విని, వెంటనే వచ్చి ఆయన పాదములమీద]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவர்: நீங்களும் இவ்வளவு உணர்வில்லாதவர்களா? புறம்பேயிருந்து மனுஷனுக்குள்ளே போகிறதொன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పడెను.]]></a:t>
+              <a:t><![CDATA[அவனைத் தீட்டுப்படுத்தமாட்டாதென்று நீங்கள் அறிந்துகொள்ளவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ఆ స్త్రీ సురోఫెనికయ వంశ మందు పుట్టిన గ్రీసు దేశస్థురాలు. ఆమె తన కుమార్తెలోనుండి ఆ దయ్యమును]]></a:t>
+              <a:t><![CDATA[19. அது அவன் இருதயத்தில் போகாமல் வயிற்றிலே போகிறது; அதிலிருந்து எல்லாப் போஜனங்களின் அசுத்தங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. పరి సయ్యులును యూదులందరును పెద్దల పారంపర్యాచార మునుబట్టి చేతులు కడుగుకొంటేనే గాని భోజనము చేయరు.]]></a:t>
+              <a:t><![CDATA[குற்றம்பிடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెళ్లగొట్టుమని ఆయనను వేడు కొనెను.]]></a:t>
+              <a:t><![CDATA[கழிக்கிற ஆசனவழியாய் நீங்கிப்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ఆయన ఆమెను చూచిపిల్లలు మొదట తృప్తి పొందవలెను; పిల్లల రొట్టె తీసికొని కుక్కపిల్లలకు వేయుట యుక్తము]]></a:t>
+              <a:t><![CDATA[20. மனுஷனுக்குள்ளே இருந்து புறப்படுகிறதே மனுஷனைத் தீட்டுப்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాదనెను.]]></a:t>
+              <a:t><![CDATA[21. எப்படியெனில், மனுஷருடைய இருதயத்திற்குள்ளிருந்து பொல்லாத சிந்தனைகளும், விபசாரங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. అందుకామెనిజమే ప్రభువా, అయితే కుక్కపిల్లలు కూడ బల్లక్రింద ఉండి, పిల్లలు పడ వేయు రొట్టెముక్కలు]]></a:t>
+              <a:t><![CDATA[வேசித்தனங்களும், கொலைபாதகங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తినును గదా అని ఆయనతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[22. களவுகளும், பொருளாசைகளும், துஷ்டத்தனங்களும், கபடும், காமவிகாரமும், வன்கண்ணும், தூஷணமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. అందుకాయనఈ మాట చెప్పినందున వెళ్లుము; దయ్యము నీ కుమార్తెను వదలిపోయినదని ఆమెతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[பெருமையும், மதிகேடும் புறப்பட்டுவரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ఆమె యింటికి వచ్చి , తన కుమార్తె మంచముమీద పండుకొని యుండుటయు దయ్యము వదలి పోయి యుండుటయు చూచెను.]]></a:t>
+              <a:t><![CDATA[23. பொல்லாங்கானவைகளாகிய இவைகளெல்லாம் உள்ளத்திலிருந்து புறப்பட்டு மனுஷனைத் தீட்டுப்படுத்தும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ఆయన మరల తూరు ప్రాంతములు విడిచి, సీదోను ద్వారా దెకపొలి ప్రాంతములమీదుగా గలిలయ సము ద్రమునొద్దకు]]></a:t>
+              <a:t><![CDATA[24. பின்பு, அவர் எழுந்து அவ்விடம் விட்டுப் புறப்பட்டு, தீரு சீதோன் பட்டணங்களின் எல்லைகளில் போய், ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చెను.]]></a:t>
+              <a:t><![CDATA[வீட்டுக்குள் பிரவேசித்து, ஒருவரும் அதை அறியாதிருக்க விரும்பியும், அவர் மறைவாயிருக்கக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. అప్పుడు వారు చెవుడుగల నత్తి వాని ఒకని ఆయనయొద్దకు తోడుకొనివచ్చి, వానిమీద చెయ్యి యుంచుమని ఆయనను]]></a:t>
+              <a:t><![CDATA[கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. మరియు వారు సంతనుండి వచ్చినప్పుడు నీళ్లు చల్లుకొంటేనే గాని భోజనము చేయరు. ఇదియుగాక గిన్నెలను]]></a:t>
+              <a:t><![CDATA[3. ஏனெனில் பரிசேயர் முதலிய யூதர் அனைவரும் முன்னோர்களின் பாரம்பரியத்தைத் கைக்கொண்டு, அடிக்கடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వేడుకొనిరి.]]></a:t>
+              <a:t><![CDATA[25. அசுத்த ஆவிபிடித்திருந்த ஒரு சிறுபெண்ணின் தாயாகிய ஒரு ஸ்திரீ அவரைக்குறித்துக் கேள்விப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. సమూహ ములోనుండి ఆయన వానిని ఏకాంతమునకు తోడుకొని పోయి, వాని చెవులలో తన వ్రేళ్లుపెట్టి, ఉమి్మవేసి,]]></a:t>
+              <a:t><![CDATA[வந்து அவர் பாதத்தில் விழுந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాని నాలుక ముట్టి]]></a:t>
+              <a:t><![CDATA[26. அந்த ஸ்திரீ சீரோபேனிக்கியா தேசத்தாளாகிய கிரேக்க ஸ்திரீயாயிருந்தாள்; அவள் தன் மகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ఆకాశమువైపు కన్నులెత్తి నిట్టూర్పు విడిచి ఎప్ఫతా అని వానితో చెప్పెను; ఆ మాటకు తెరవబడు మని అర్థము.]]></a:t>
+              <a:t><![CDATA[பிடித்திருக்கிற பிசாசைத் துரத்திவிடவேண்டுமென்று அவரை வேண்டிக்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. అంతట వాని చెవులు తెరవబడెను, వాని నాలుక నరము సడలి వాడు తేటగా మాటలాడుచుండెను.]]></a:t>
+              <a:t><![CDATA[27. இயேசு அவளை நோக்கி: முந்திப் பிள்ளைகள் திருப்தியடையட்டும்; பிள்ளைகளின் அப்பத்தை எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. అప్పుడాయనఇది ఎవనితోను చెప్పవద్దని వారి కాజ్ఞా పించెను; అయితే ఆయన చెప్పవద్దని వారి కాజ్ఞాపించిన]]></a:t>
+              <a:t><![CDATA[நாய்க்குட்டிகளுக்குப் போடுகிறது நல்லதல்ல என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొలది వారు మరి ఎక్కువగా దానిని ప్రసిద్ధిచేయుచు]]></a:t>
+              <a:t><![CDATA[28. அதற்கு அவள்: மெய்தான் ஆண்டவரே, ஆகிலும் மேஜையின் கீழிருக்கும் நாய்க்குட்டிகள் பிள்ளைகள் சிந்துகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ఈయన సమస్తమును బాగుగా చేసియున్నాడు; చెవిటి వారు వినునట్లుగాను మూగవారు మాటలాడునట్లుగాను]]></a:t>
+              <a:t><![CDATA[துணிக்கைகளைத் தின்னுமே என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +16242,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయుచున్నాడని చెప్పుకొని అపరిమితముగా ఆశ్చర్యపడిరి.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது, அவர்: நீ சொன்ன அந்த வார்த்தையினிமித்தம் போகலாம். பிசாசு உன் மகளை விட்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீங்கிப்போயிற்று என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +16506,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుండలను ఇత్తడి పాత్రలను1 నీళ్లలో కడుగుట2 మొదలగు అనేకాచారములను వారనుసరించెడివారు.]]></a:t>
+              <a:t><![CDATA[கைகழுவினாலொழியச் சாப்பிடமாட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அவள் தன் வீட்டுக்கு வந்தபொழுது, பிசாசு போய் விட்டதையும், தன் மகள் கட்டிலில் படுத்திருக்கிறதையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கண்டாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. மறுபடியும், அவர் தீரு சீதோன் பட்டணங்களின் எல்லைகளை விட்டுப் புறப்பட்டு, தெக்கப்போலியின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எல்லைகளின் வழியாய்க் கலிலேயாக் கடலருகே வந்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அங்கே கொன்னைவாயுடைய ஒரு செவிடனை அவரிடத்தில் கொண்டுவந்து, அவர் தமது கையை அவன்மேல் வைக்கும்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேண்டிக்கொண்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அப்பொழுது, அவர் அவனை ஜனக்கூட்டத்தை விட்டுத் தனியே அழைத்துக்கொண்டுபோய், தம்முடைய விரல்களை அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காதுகளில் வைத்து, உமிழ்ந்து, அவனுடைய நாவைத்தொட்டு;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. வானத்தை அண்ணாந்து பார்த்து, பெருமூச்சுவிட்டு: எப்பத்தா என்றார். அதற்குத் திறக்கப்படுவாயாக என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அர்த்தமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +17958,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అప్పుడు పరిసయ్యులును శాస్త్రులునునీ శిష్యులెందుకు పెద్దల పారంపర్యాచారముచొప్పున నడుచుకొనక, అప]]></a:t>
+              <a:t><![CDATA[4. கடையிலிருந்து வரும்போதும் ஸ்நானம்பண்ணாமல் சாப்பிடமாட்டார்கள். அப்படியே செம்புகளையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. உடனே அவனுடைய செவிகள் திறக்கப்பட்டு, அவனுடைய நாவின் கட்டும் அவிழ்ந்து, அவன் செவ்வையாய்ப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பேசினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அதை ஒருவருக்கும் சொல்லவேண்டாமென்று அவர்களுக்குக் கட்டளையிட்டார்; ஆகிலும் எவ்வளவு அதிகமாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களுக்குக் கட்டளையிட்டாரோ, அவ்வளவு அதிகமாய் அவர்கள் அதைப் பிரசித்தம்பண்ணி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. எல்லாவற்றையும் நன்றாய்ச் செய்தார்; செவிடர் கேட்கவும், ஊமையர் பேசவும்பண்ணுகிறார் என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மேன்மேலும் ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విత్రమైన చేతులతో భోజనము చేయుదురని ఆయన నడి గిరి.]]></a:t>
+              <a:t><![CDATA[கிண்ணங்களையும் செப்புக்குடங்களையும் மணைகளையும் கழுவுகிறதுமல்லாமல், வேறு அநேக ஆசாரங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. అందుకాయన వారితో ఈలాగు చెప్పెనుఈ ప్రజలు పెదవులతో నన్ను ఘనపరచుదురుగాని, వారి హృదయము నాకు దూరముగా]]></a:t>
+              <a:t><![CDATA[கைக்கொண்டுவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மாற்கு : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>