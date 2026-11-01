--- v0 (2026-08-03)
+++ v1 (2026-11-01)
@@ -145,50 +145,86 @@
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -246,50 +282,68 @@
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -464,53 +518,71 @@
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -570,51 +642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது பேதுரு இயேசுவை நோக்கி: ரபீ, நாம் இங்கே இருக்கிறது நல்லது; உமக்கு ஒரு கூடாரமும், மோசேக்கு ஒரு கூடாரமும், எலியாவுக்கு ஒரு கூடாரமுமாக, மூன்று கூடாரங்களைப் போடுவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And Peter answered and said to Jesus, Master, it is good for us to be here: and let us make three tabernacles; one for you, and one for Moses, and one for Elijah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -679,51 +751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் மிகவும் பயந்திருந்தபடியால் தான் பேசுகிறது இன்னதென்று அறியாமல் இப்படிச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. For he knows not what to say; for they were sore afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -788,51 +860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது, ஒரு மேகம் அவர்கள்மேல் நிழலிட்டது: இவர் என்னுடைய நேச குமாரன், இவருக்குச் செவிகொடுங்கள் என்று அந்த மேகத்திலிருந்து ஒரு சத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[7. And there was a cloud that overshadowed them: and a voice came out of the cloud, saying, This is my beloved Son: hear him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -897,51 +969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது, ஒரு மேகம் அவர்கள்மேல் நிழலிட்டது: இவர் என்னுடைய நேச குமாரன், இவருக்குச் செவிகொடுங்கள் என்று அந்த மேகத்திலிருந்து ஒரு சத்தம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[7. And there was a cloud that overshadowed them: and a voice came out of the cloud, saying, This is my beloved Son: hear him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1006,51 +1078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உடனே அவர்கள் சுற்றிலும் பார்த்தபோது, இயேசு ஒருவரைத்தவிர வேறொருவரையும் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[8. And suddenly, when they had looked round about, they saw no man any more, save Jesus only with themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1115,51 +1187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் மலையிலிருந்து இறங்குகிறபோது, அவர் அவர்களை நோக்கி: மனுஷகுமாரன் மரித்தோரிலிருந்து எழுந்திருக்கும்வரைக்கும், நீங்கள் கண்டவைகளை ஒருவருக்கும் சொல்லவேண்டாம் என்று கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[9. And as they came down from the mountain, he charged them that they should tell no man what things they had seen, till the Son of man were risen from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1224,51 +1296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் மலையிலிருந்து இறங்குகிறபோது, அவர் அவர்களை நோக்கி: மனுஷகுமாரன் மரித்தோரிலிருந்து எழுந்திருக்கும்வரைக்கும், நீங்கள் கண்டவைகளை ஒருவருக்கும் சொல்லவேண்டாம் என்று கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[9. And as they came down from the mountain, he charged them that they should tell no man what things they had seen, till the Son of man were risen from the dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1333,51 +1405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மரித்தோரிலிருந்து எழுந்திருப்பது என்னவென்று அவர்கள் ஒருவரிடத்தில் ஒருவர் விசாரித்து, அந்த வார்த்தையைத் தங்களுக்குள்ளே அடக்கிக்கொண்டு:]]></a:t>
+              <a:t><![CDATA[10. And they kept that saying with themselves, questioning one with another what the rising from the dead should mean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1442,51 +1514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எலியா முந்திவரவேண்டும் என்று வேதபாரகர் சொல்லுகிறார்களே, அதெப்படியென்று அவரிடத்தில் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they kept that saying with themselves, questioning one with another what the rising from the dead should mean.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1551,51 +1623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் பிரதியுத்தரமாக: எலியா முந்தி வந்து எல்லாவற்றையும் சீர்ப்படுத்துவது மெய்தான்; அல்லாமலும் மனுஷகுமாரன் பல பாடுகள் பட்டு, அவமதிக்கப்படுவாரென்று, அவரைக்குறித்து எழுதியிருக்கிறதே ΅து எப்படி என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And they asked him, saying, Why say the scribes that Elijah must first come?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1660,51 +1732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், அவர் அவர்களை நோக்கி: இங்கே நிற்கிறவர்களில் சிலர் தேவனுடைய ராஜ்யம் பலத்தோடே வருவதைக் காணும்முன், மரணத்தை ருசிபார்ப்பதில்லையென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And he said unto them, Verily I say unto you, That there be some of them that stand here, which shall not taste of death, till they have seen the kingdom of God come with power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1769,51 +1841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் பிரதியுத்தரமாக: எலியா முந்தி வந்து எல்லாவற்றையும் சீர்ப்படுத்துவது மெய்தான்; அல்லாமலும் மனுஷகுமாரன் பல பாடுகள் பட்டு, அவமதிக்கப்படுவாரென்று, அவரைக்குறித்து எழுதியிருக்கிறதே ΅து எப்படி என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And he answered and told them, Elijah verily comes first, and restores all things; and how it is written of the Son of man, that he must suffer many things, and be set at nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1878,51 +1950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் எலியா வந்தாயிற்று, அவனைக்குறித்து எழுதியிருக்கிறபிரகாரம் தங்களுக்கு இஷ்டமானபடி அவனுக்குச் செய்தார்களென்று, உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And he answered and told them, Elijah verily comes first, and restores all things; and how it is written of the Son of man, that he must suffer many things, and be set at nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1987,51 +2059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் எலியா வந்தாயிற்று, அவனைக்குறித்து எழுதியிருக்கிறபிரகாரம் தங்களுக்கு இஷ்டமானபடி அவனுக்குச் செய்தார்களென்று, உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And he answered and told them, Elijah verily comes first, and restores all things; and how it is written of the Son of man, that he must suffer many things, and be set at nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2096,51 +2168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு அவர் சீஷரிடத்தில் வந்தபோது, அவர்களைச் சுற்றித் திரளான ஜனங்கள் நிற்கிறதையும், அவர்களோடே வேதபாரகர் தர்க்கிக்கிறதையும் கண்டார்.]]></a:t>
+              <a:t><![CDATA[13. But I say unto you, That Elijah is indeed come, and they have done unto him whatsoever they listed, as it is written of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2205,51 +2277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு அவர் சீஷரிடத்தில் வந்தபோது, அவர்களைச் சுற்றித் திரளான ஜனங்கள் நிற்கிறதையும், அவர்களோடே வேதபாரகர் தர்க்கிக்கிறதையும் கண்டார்.]]></a:t>
+              <a:t><![CDATA[13. But I say unto you, That Elijah is indeed come, and they have done unto him whatsoever they listed, as it is written of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2314,51 +2386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஜனங்களெல்லாரும் அவரைக் கண்டவுடனே மிகவும் ஆச்சரியப்பட்டு, ஓடிவந்து, அவருக்கு வந்தனஞ்செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And when he came to his disciples, he saw a great multitude about them, and the scribes questioning with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2423,51 +2495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஜனங்களெல்லாரும் அவரைக் கண்டவுடனே மிகவும் ஆச்சரியப்பட்டு, ஓடிவந்து, அவருக்கு வந்தனஞ்செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And when he came to his disciples, he saw a great multitude about them, and the scribes questioning with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2532,51 +2604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் வேதபாரகரை நோக்கி: நீங்கள் இவர்களோடே என்னத்தைக் குறித்து தர்க்கம்பண்ணுகிறீர்கள் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[15. And immediately all the people, when they beheld him, were greatly amazed, and running to him saluted him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2641,51 +2713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது ஜனக்கூட்டத்தில் ஒருவன் அவரை நோக்கி: போதகரே, ஊமையான ஒரு ஆவி பிடித்த என் மகனை உம்மிடத்தில் கொண்டுவந்தேன்.]]></a:t>
+              <a:t><![CDATA[16. And he asked the scribes, What question all of you with them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2750,51 +2822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அது அவனை எங்கே பிடித்தாலும் அங்கே அவனை அலைக்கழிக்கிறது; அப்பொழுது அவன் நுரைதள்ளி, பல்லைக்கடித்து, சோர்ந்து போகிறான். அதைத் துரத்திவிடும்படி உம்முடைய சீஷரிடத்தில் கேட்டேன். அவர்களால் கூடாமற்போயிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And he asked the scribes, What question all of you with them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2859,51 +2931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், அவர் அவர்களை நோக்கி: இங்கே நிற்கிறவர்களில் சிலர் தேவனுடைய ராஜ்யம் பலத்தோடே வருவதைக் காணும்முன், மரணத்தை ருசிபார்ப்பதில்லையென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And he said unto them, Verily I say unto you, That there be some of them that stand here, which shall not taste of death, till they have seen the kingdom of God come with power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2968,51 +3040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அது அவனை எங்கே பிடித்தாலும் அங்கே அவனை அலைக்கழிக்கிறது; அப்பொழுது அவன் நுரைதள்ளி, பல்லைக்கடித்து, சோர்ந்து போகிறான். அதைத் துரத்திவிடும்படி உம்முடைய சீஷரிடத்தில் கேட்டேன். அவர்களால் கூடாமற்போயிற்று என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And one of the multitude answered and said, Master, I have brought unto you my son, which has a dumb spirit;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3077,51 +3149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் பிரதியுத்தரமாக: விசுவாசமில்லாத சந்ததியே, எதுவரைக்கும் நான் உங்களோடு இருப்பேன்? எதுவரைக்கும் உங்களிடத்தில் பொறுமையாய் இருப்பேன்? அவனை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And one of the multitude answered and said, Master, I have brought unto you my son, which has a dumb spirit;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3186,51 +3258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் பிரதியுத்தரமாக: விசுவாசமில்லாத சந்ததியே, எதுவரைக்கும் நான் உங்களோடு இருப்பேன்? எதுவரைக்கும் உங்களிடத்தில் பொறுமையாய் இருப்பேன்? அவனை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And where ever he takes him, he tears him: and he foams, and gnashes with his teeth, and pins away: and I spoke to your disciples that they should cast him out; and they could not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3295,51 +3367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனை அவரிடத்தில் கொண்டுவந்தார்கள். அவரைக் கண்டவுடனே, அந்த ஆவி அவனை அலைக்கழித்தது; அவன் தரையிலே விழுந்து, நுரைதள்ளிப் புரண்டான்.]]></a:t>
+              <a:t><![CDATA[18. And where ever he takes him, he tears him: and he foams, and gnashes with his teeth, and pins away: and I spoke to your disciples that they should cast him out; and they could not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3404,51 +3476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனை அவரிடத்தில் கொண்டுவந்தார்கள். அவரைக் கண்டவுடனே, அந்த ஆவி அவனை அலைக்கழித்தது; அவன் தரையிலே விழுந்து, நுரைதள்ளிப் புரண்டான்.]]></a:t>
+              <a:t><![CDATA[18. And where ever he takes him, he tears him: and he foams, and gnashes with his teeth, and pins away: and I spoke to your disciples that they should cast him out; and they could not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3513,51 +3585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் அவனுடைய தகப்பனை நோக்கி: இது இவனுக்கு உண்டாகி எவ்வளவு காலமாயிற்று என்று கேட்டார். அதற்கு அவன்: சிறு வயது முதற்கொண்டே உண்டாயிருக்கிறது;]]></a:t>
+              <a:t><![CDATA[19. He answers him, and says, O faithless generation, how long shall I be with you? how long shall I suffer you? bring him unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3622,51 +3694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவனைக் கொல்லும்படிக்கு அது அநேகந்தரம் தீயிலும் தண்ணீரிலும் தள்ளிற்று, நீர் ஏதாகிலும் செய்யக்கூடுமானால், எங்கள் மேல் மனதிரங்கி, எங்களுக்கு உதவிசெய்யவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. He answers him, and says, O faithless generation, how long shall I be with you? how long shall I suffer you? bring him unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3731,51 +3803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவனைக் கொல்லும்படிக்கு அது அநேகந்தரம் தீயிலும் தண்ணீரிலும் தள்ளிற்று, நீர் ஏதாகிலும் செய்யக்கூடுமானால், எங்கள் மேல் மனதிரங்கி, எங்களுக்கு உதவிசெய்யவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And they brought him unto him: and when he saw him, immediately the spirit tare him; and he fell on the ground, and wallowed foaming.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3840,51 +3912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இயேசு அவனை நோக்கி: நீ விசுவாசிக்கக்கூடுமானால் ஆகும், விசுவாசிக்கிறவனுக்கு எல்லாம் கூடும் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And they brought him unto him: and when he saw him, immediately the spirit tare him; and he fell on the ground, and wallowed foaming.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3949,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உடனே பிள்ளையின் தகப்பன் விசுவாசிக்கிறேன் ஆண்டவரே, என் அவிசுவாசம் நீங்கும்படி உதவிசெய்யும் என்று கண்ணீரோடே சத்தமிட்டுச் சொன்னான்,]]></a:t>
+              <a:t><![CDATA[21. And he asked his father, How long is it ago since this came unto him? And he said, Of a child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4058,51 +4130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆறுநாளைக்குப் பின்பு, இயேசு பேதுருவையும் யாக்கோபையும் யோவானையும் அழைத்து, உயர்ந்த மலையின்மேல் அவர்களைத் தனியே கூட்டிக்கொண்டுபோய், அவர்களுக்கு முன்பாக மறுரூபமானார்;]]></a:t>
+              <a:t><![CDATA[2. And after six days Jesus takes with him Peter, and James, and John, and leads them up into an high mountain apart by themselves: and he was transfigured before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4167,51 +4239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது ஜனங்கள் கூட்டமாய் ஓடிவருகிறதை இயேசு கண்டு, அந்த அசுத்த ஆவியை நோக்கி: ஊமையும் செவிடுமான ஆவியே இவனை விட்டுப் புறப்பட்டுப்போ, இனி இவனுக்குள் போகாதே என்று நான் உனக்குக் கட்டளையிடுகிறேன் என்று அதை அதட்டினார்.]]></a:t>
+              <a:t><![CDATA[21. And he asked his father, How long is it ago since this came unto him? And he said, Of a child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4276,51 +4348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது ஜனங்கள் கூட்டமாய் ஓடிவருகிறதை இயேசு கண்டு, அந்த அசுத்த ஆவியை நோக்கி: ஊமையும் செவிடுமான ஆவியே இவனை விட்டுப் புறப்பட்டுப்போ, இனி இவனுக்குள் போகாதே என்று நான் உனக்குக் கட்டளையிடுகிறேன் என்று அதை அதட்டினார்.]]></a:t>
+              <a:t><![CDATA[22. And frequently it has cast him into the fire, and into the waters, to destroy him: but if you can do any thing, have compassion on us, and help us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4385,51 +4457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அது சத்தமிட்டு, அவனை மிகவும் அலைக்கழித்துப் புறப்பட்டுப்போயிற்று. அவன்செத்துப்போனான் என்று அநேகர் சொல்லத்தக்கதாகச் செத்தவன்போலக் கிடந்தான்.]]></a:t>
+              <a:t><![CDATA[22. And frequently it has cast him into the fire, and into the waters, to destroy him: but if you can do any thing, have compassion on us, and help us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4494,51 +4566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அது சத்தமிட்டு, அவனை மிகவும் அலைக்கழித்துப் புறப்பட்டுப்போயிற்று. அவன்செத்துப்போனான் என்று அநேகர் சொல்லத்தக்கதாகச் செத்தவன்போலக் கிடந்தான்.]]></a:t>
+              <a:t><![CDATA[23. Jesus said unto him, If you can believe, all things are possible to him that believes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4603,51 +4675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இயேசு அவன் கையைப்பிடித்து, அவனைத் தூக்கினார், உடனே அவன் எழுந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. Jesus said unto him, If you can believe, all things are possible to him that believes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4712,51 +4784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. வீட்டில் அவர் பிரவேசித்தபொழுது, அவருடைய சீஷர்கள்: அதைத் துரத்திவிட எங்களால் ஏன் கூடாமற்போயிற்று என்று அவரிடத்தில் தனித்துக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And immediately the father of the child cried out, and said with tears, Lord, I believe; help you mine unbelief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4821,51 +4893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. வீட்டில் அவர் பிரவேசித்தபொழுது, அவருடைய சீஷர்கள்: அதைத் துரத்திவிட எங்களால் ஏன் கூடாமற்போயிற்று என்று அவரிடத்தில் தனித்துக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And immediately the father of the child cried out, and said with tears, Lord, I believe; help you mine unbelief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4930,51 +5002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு அவர்: இவ்வகைப் பிசாசு ஜெபத்தினாலும் உபவாசத்தினாலுமேயன்றி மற்றெவ்விதத்தினாலும் புறப்பட்டுப்போகாது என்றார்.]]></a:t>
+              <a:t><![CDATA[25. When Jesus saw that the people came running together, he rebuked the foul spirit, saying unto him, You dumb and deaf spirit, I charge you, come out of him, and enter no more into him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5039,51 +5111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு அவ்விடம் விட்டுப் புறப்பட்டு, கலிலேயாவைக் கடந்துபோனார்கள்; அதை ஒருவரும் அறியாதிருக்கவேண்டுமென்று விரும்பினார்.]]></a:t>
+              <a:t><![CDATA[25. When Jesus saw that the people came running together, he rebuked the foul spirit, saying unto him, You dumb and deaf spirit, I charge you, come out of him, and enter no more into him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5148,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஏனெனில், மனுஷகுமாரன் மனுஷர் கைகளில் ஒப்புக்கொடுக்கப்படுவார் என்றும், அவர்கள் அவரைக் கொன்று போடுவார்கள் என்றும், கொல்லப்பட்டு, மூன்றாம் நாளிலே உயிர்த்தெழுந்திருப்பார் என்றும் அவர் தம்முடைய சீஷர்களுக்குப் போதகம்பண்ணிச் சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[25. When Jesus saw that the people came running together, he rebuked the foul spirit, saying unto him, You dumb and deaf spirit, I charge you, come out of him, and enter no more into him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5257,51 +5329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆறுநாளைக்குப் பின்பு, இயேசு பேதுருவையும் யாக்கோபையும் யோவானையும் அழைத்து, உயர்ந்த மலையின்மேல் அவர்களைத் தனியே கூட்டிக்கொண்டுபோய், அவர்களுக்கு முன்பாக மறுரூபமானார்;]]></a:t>
+              <a:t><![CDATA[2. And after six days Jesus takes with him Peter, and James, and John, and leads them up into an high mountain apart by themselves: and he was transfigured before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5366,51 +5438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஏனெனில், மனுஷகுமாரன் மனுஷர் கைகளில் ஒப்புக்கொடுக்கப்படுவார் என்றும், அவர்கள் அவரைக் கொன்று போடுவார்கள் என்றும், கொல்லப்பட்டு, மூன்றாம் நாளிலே உயிர்த்தெழுந்திருப்பார் என்றும் அவர் தம்முடைய சீஷர்களுக்குப் போதகம்பண்ணிச் சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[26. And the spirit cried, and rent him sore, and came out of him: and he was as one dead; insomuch that many said, He is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5475,51 +5547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்களோ, அந்த வார்த்தையை அறிந்துகொள்ளவில்லை, அதைக்குறித்து அவரிடத்தில் கேட்கவும் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And the spirit cried, and rent him sore, and came out of him: and he was as one dead; insomuch that many said, He is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5584,51 +5656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவர் கப்பர்நகூமுக்கு வந்து, வீட்டிலே இருக்கும்போது, அவர்களை நோக்கி: நீங்கள் வழியிலே எதைக்குறித்து உங்களுக்குள்ளே தர்க்கம்பண்ணினீர்கள் என்று கேட்டார்.]]></a:t>
+              <a:t><![CDATA[27. But Jesus took him by the hand, and lifted him up; and he arose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5693,51 +5765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதற்கு அவர்கள் பேசாமலிருந்தார்கள்; ஏனெனில் தங்களுக்குள்ளே எவன் பெரியவன் என்று வழியில் தர்க்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And when he was come into the house, his disciples asked him privately, Why could not we cast him out?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5802,51 +5874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது அவர் உட்கார்ந்து, பன்னிருவரையும் அழைத்து: எவனாகிலும் முதல்வனாயிருக்க விரும்பினால் அவன் எல்லாருக்கும் கடையானவனும், எல்லாருக்கும் ஊழியக்காரனுமாயிருக்கக்கடவன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[28. And when he was come into the house, his disciples asked him privately, Why could not we cast him out?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5911,51 +5983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்பொழுது அவர் உட்கார்ந்து, பன்னிருவரையும் அழைத்து: எவனாகிலும் முதல்வனாயிருக்க விரும்பினால் அவன் எல்லாருக்கும் கடையானவனும், எல்லாருக்கும் ஊழியக்காரனுமாயிருக்கக்கடவன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[29. And he said unto them, This kind can come forth by nothing, but by prayer and fasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6020,51 +6092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஒரு சிறு பிள்ளையை எடுத்து: அதை அவர்கள் நடுவிலே நிறுத்தி, அதை அணைத்துக்கொண்டு:]]></a:t>
+              <a:t><![CDATA[29. And he said unto them, This kind can come forth by nothing, but by prayer and fasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6129,51 +6201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இப்படிப்பட்ட சிறு பிள்ளைகளில் ஒன்றை என் நாமத்தினாலே ஏற்றுக்கொள்ளுகிறவன் என்னை ஏற்றுக்கொள்ளுகிறான்; என்னை ஏற்றுக்கொள்ளுகிறவன் என்னை அல்ல, என்னை அனுப்பினவரை ஏற்றுக்கொள்ளுகிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And they departed thence, and passed through Galilee; and he would not that any man should know it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6238,51 +6310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இப்படிப்பட்ட சிறு பிள்ளைகளில் ஒன்றை என் நாமத்தினாலே ஏற்றுக்கொள்ளுகிறவன் என்னை ஏற்றுக்கொள்ளுகிறான்; என்னை ஏற்றுக்கொள்ளுகிறவன் என்னை அல்ல, என்னை அனுப்பினவரை ஏற்றுக்கொள்ளுகிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And they departed thence, and passed through Galilee; and he would not that any man should know it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6347,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது யோவான் அவரை நோக்கி: போதகரே, நம்மைப் பின்பற்றாதவன் ஒருவன் உமது நாமத்தினாலே பிசாசுகளைத் துரத்துகிறதைக்கண்டோம்; அவன் நம்மைப் பின்பற்றாதவனானதால் அவனைத் தடுத்தோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. For he taught his disciples, and said unto them, The Son of man is delivered into the hands of men, and they shall kill him; and after that he is killed, he shall rise the third day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6456,51 +6528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவருடைய வஸ்திரம் உறைந்த மழையைப்போல் பூமியில் எந்த வண்ணானாலும் வெளுக்கக்கூடாத வெண்மையாய்ப் பிரகாசித்தது.]]></a:t>
+              <a:t><![CDATA[3. And his raiment became shining, exceeding white as snow; so as no launderer on earth can white them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6565,51 +6637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அப்பொழுது யோவான் அவரை நோக்கி: போதகரே, நம்மைப் பின்பற்றாதவன் ஒருவன் உமது நாமத்தினாலே பிசாசுகளைத் துரத்துகிறதைக்கண்டோம்; அவன் நம்மைப் பின்பற்றாதவனானதால் அவனைத் தடுத்தோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. For he taught his disciples, and said unto them, The Son of man is delivered into the hands of men, and they shall kill him; and after that he is killed, he shall rise the third day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6674,51 +6746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதற்கு இயேசு: அவனைத் தடுக்கவேண்டாம்; என் நாமத்தினாலே அற்புதஞ்செய்கிறவன் எளிதாய் என்னைக்குறித்துத் தீங்கு சொல்லமாட்டான்.]]></a:t>
+              <a:t><![CDATA[31. For he taught his disciples, and said unto them, The Son of man is delivered into the hands of men, and they shall kill him; and after that he is killed, he shall rise the third day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6783,51 +6855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. நமக்கு விரோதமாயிராதவன் நமது பட்சத்திலிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[32. But they understood not that saying, and were afraid to ask him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6892,51 +6964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீங்கள் கிறிஸ்துவினுடையவர்களாயிருக்கிறபடியினாலே, என் நாமத்தினிமித்தம் உங்களுக்கு ஒரு கலசம் தண்ணீர்குடிக்கக்கொடுக்கிறவன் தன் பலனை அடையாமற்போவதில்லை என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[33. And he came to Capernaum: and being in the house he asked them, What was it that all of you disputed among yourselves by the way?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7001,51 +7073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. நீங்கள் கிறிஸ்துவினுடையவர்களாயிருக்கிறபடியினாலே, என் நாமத்தினிமித்தம் உங்களுக்கு ஒரு கலசம் தண்ணீர்குடிக்கக்கொடுக்கிறவன் தன் பலனை அடையாமற்போவதில்லை என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[33. And he came to Capernaum: and being in the house he asked them, What was it that all of you disputed among yourselves by the way?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7110,51 +7182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. என்னிடத்தில் விசுவாசமாயிருக்கிற இந்தச் சிறியரில் ஒருவனுக்கு இடறலுண்டாக்குகிறவன் எவனோ, அவனுடைய கழுத்தில் ஏந்திரக்கல்லைக் கட்டி, சமுத்திரத்தில் அவனைத் தள்ளிப்போடுகிறது அவனுக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[34. But they held their peace: for by the way they had disputed among themselves, who should be the greatest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7219,51 +7291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. என்னிடத்தில் விசுவாசமாயிருக்கிற இந்தச் சிறியரில் ஒருவனுக்கு இடறலுண்டாக்குகிறவன் எவனோ, அவனுடைய கழுத்தில் ஏந்திரக்கல்லைக் கட்டி, சமுத்திரத்தில் அவனைத் தள்ளிப்போடுகிறது அவனுக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[34. But they held their peace: for by the way they had disputed among themselves, who should be the greatest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7328,51 +7400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. உன் கை உனக்கு இடறல் உண்டாக்கினால், அதைத் தறித்துப்போடு; நீ இரண்டு கையுடையவனாய் அவியாத அக்கினியுள்ள நரகத்திலே போவதைப்பார்க்கிலும், ஊனனாய் ஜீவனுக்குள் பிரவேசிப்பது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[35. And he sat down, and called the twelve, and says unto them, If any man desire to be first, the same shall be last of all, and servant of all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7437,51 +7509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அங்கே அவர்கள் புழு சாவாமலும் அக்கினி அவியாமலுமிருக்கும்.]]></a:t>
+              <a:t><![CDATA[35. And he sat down, and called the twelve, and says unto them, If any man desire to be first, the same shall be last of all, and servant of all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7546,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அங்கே அவர்கள் புழு சாவாமலும் அக்கினி அவியாமலுமிருக்கும்.]]></a:t>
+              <a:t><![CDATA[36. And he took a child, and set him in the midst of them: and when he had taken him in his arms, he said unto them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7655,51 +7727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவருடைய வஸ்திரம் உறைந்த மழையைப்போல் பூமியில் எந்த வண்ணானாலும் வெளுக்கக்கூடாத வெண்மையாய்ப் பிரகாசித்தது.]]></a:t>
+              <a:t><![CDATA[3. And his raiment became shining, exceeding white as snow; so as no launderer on earth can white them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7764,51 +7836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. உன் கால் உனக்கு இடறல் உண்டாக்கினால், அதைத் தறித்துப்போடு; நீ இரண்டு காலுடையவனாய் அவியாத அக்கினியுள்ள நரகத்திலே தள்ளப்படுவதைப்பார்க்கிலும், சப்பாணியாய் ஜீவனுக்குள் பிரவேசிப்பது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[37. Whosoever shall receive one of such children in my name, receives me: and whosoever shall receive me, receives not me, but him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7873,51 +7945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அங்கே அவர்கள் புழு சாவாமலும் அக்கினி அவியாமலுமிருக்கும்.]]></a:t>
+              <a:t><![CDATA[37. Whosoever shall receive one of such children in my name, receives me: and whosoever shall receive me, receives not me, but him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7982,51 +8054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. உன் கண் உனக்கு இடறல் உண்டாக்கினால், அதைப் பிடுங்கிப்போடு; நீ இரண்டு கண்ணுடையவனாய், நரக அக்கினியிலே தள்ளப்படுவதைப்பார்க்கிலும், ஒற்றைக்கண்ணனாய் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[37. Whosoever shall receive one of such children in my name, receives me: and whosoever shall receive me, receives not me, but him that sent me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8091,51 +8163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. உன் கண் உனக்கு இடறல் உண்டாக்கினால், அதைப் பிடுங்கிப்போடு; நீ இரண்டு கண்ணுடையவனாய், நரக அக்கினியிலே தள்ளப்படுவதைப்பார்க்கிலும், ஒற்றைக்கண்ணனாய் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பது உனக்கு நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[38. And John answered him, saying, Master, we saw one casting out devils in your name, and he follows not us: and we forbad him, because he follows not us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8200,51 +8272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அங்கே அவர்கள் புழு சாவாமலும் அக்கினி அவியாமலுமிருக்கும்.]]></a:t>
+              <a:t><![CDATA[38. And John answered him, saying, Master, we saw one casting out devils in your name, and he follows not us: and we forbad him, because he follows not us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8309,51 +8381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. எந்தப்பலியும் உப்பினால் உப்பிடப்படுவதுபோல, எந்த மனுஷனும் அக்கினியினால் உப்பிடப்படுவான்.]]></a:t>
+              <a:t><![CDATA[39. But Jesus said, Forbid him not: for there is no man which shall do a miracle in my name, that can lightly speak evil of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8418,51 +8490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. உப்பு நல்லதுதான், உப்பு சாரமற்றுப்போனால், அதற்கு எதினாலே சாரமுண்டாக்குவீர்கள்? உங்களுக்குள்ளே உப்புடையவர்களாயிருங்கள், ஒருவரோடொருவர் சமாதானமுள்ளவர்களாயும் இருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[39. But Jesus said, Forbid him not: for there is no man which shall do a miracle in my name, that can lightly speak evil of me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8527,51 +8599,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. உப்பு நல்லதுதான், உப்பு சாரமற்றுப்போனால், அதற்கு எதினாலே சாரமுண்டாக்குவீர்கள்? உங்களுக்குள்ளே உப்புடையவர்களாயிருங்கள், ஒருவரோடொருவர் சமாதானமுள்ளவர்களாயும் இருங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[40. For he that is not against us is on our part.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. For whosoever shall give you a cup of water to drink in my name, because all of you belong to Christ, verily I say unto you, he shall not lose his reward.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. For whosoever shall give you a cup of water to drink in my name, because all of you belong to Christ, verily I say unto you, he shall not lose his reward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8636,51 +8926,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது மோசேயும், எலியாவும் இயேசுவுடனே பேசுகிறவர்களாக அவர்களுக்குக் காணப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And there appeared unto them Elijah with Moses: and they were talking with Jesus.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And whosoever shall offend one of these little ones that believe in me, it is better for him that a millstone were hanged about his neck, and he were cast into the sea.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And whosoever shall offend one of these little ones that believe in me, it is better for him that a millstone were hanged about his neck, and he were cast into the sea.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And if your hand offend you, cut it off: it is better for you to enter into life physically disabled, than having two hands to go into hell, into the fire that never shall be quenched:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And if your hand offend you, cut it off: it is better for you to enter into life physically disabled, than having two hands to go into hell, into the fire that never shall be quenched:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. Where their worm dies not, and the fire is not quenched.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And if your foot offend you, cut it off: it is better for you to enter halt into life, than having two feet to be cast into hell, into the fire that never shall be quenched:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And if your foot offend you, cut it off: it is better for you to enter halt into life, than having two feet to be cast into hell, into the fire that never shall be quenched:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And if your foot offend you, cut it off: it is better for you to enter halt into life, than having two feet to be cast into hell, into the fire that never shall be quenched:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. Where their worm dies not, and the fire is not quenched.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And if yours eye offend you, pluck it out: it is better for you to enter into the kingdom of God with one eye, than having two eyes to be cast into hell fire:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8745,51 +10125,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது பேதுரு இயேசுவை நோக்கி: ரபீ, நாம் இங்கே இருக்கிறது நல்லது; உமக்கு ஒரு கூடாரமும், மோசேக்கு ஒரு கூடாரமும், எலியாவுக்கு ஒரு கூடாரமுமாக, மூன்று கூடாரங்களைப் போடுவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And Peter answered and said to Jesus, Master, it is good for us to be here: and let us make three tabernacles; one for you, and one for Moses, and one for Elijah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And if yours eye offend you, pluck it out: it is better for you to enter into the kingdom of God with one eye, than having two eyes to be cast into hell fire:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And if yours eye offend you, pluck it out: it is better for you to enter into the kingdom of God with one eye, than having two eyes to be cast into hell fire:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. Where their worm dies not, and the fire is not quenched.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. For every one shall be salted with fire, and every sacrifice shall be salted with salt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. Salt is good: but if the salt have lost his saltiness, wherewith will all of you season it? Have salt in yourselves, and have peace one with another.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. Salt is good: but if the salt have lost his saltiness, wherewith will all of you season it? Have salt in yourselves, and have peace one with another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8824,51 +10858,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474614018" r:id="rId1"/>
+    <p:sldLayoutId id="2482544043" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9460,62 +11494,206 @@
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -9620,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పర్ణశాలలు కట్టుదుమని చెప్పెను;]]></a:t>
+              <a:t><![CDATA[மோசேக்கு ஒரு கூடாரமும், எலியாவுக்கு ஒரு கூடாரமுமாக, மூன்று கூடாரங்களைப் போடுவோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. వారు మిగుల భయపడిరి గనుక తాను చెప్పవలసినదేమో అతనికి తెలియలేదు.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் மிகவும் பயந்திருந்தபடியால் தான் பேசுகிறது இன்னதென்று அறியாமல் இப்படிச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. మేఘమొకటి వచ్చి వారిని కమ్మగా ఈయన నా ప్రియకుమారుడు, ఈయన మాట వినుడని యొక శబ్దము ఆ మేఘములోనుండి]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது, ஒரு மேகம் அவர்கள்மேல் நிழலிட்டது: இவர் என்னுடைய நேச குமாரன், இவருக்குச் செவிகொடுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పుట్టెను.]]></a:t>
+              <a:t><![CDATA[என்று அந்த மேகத்திலிருந்து ஒரு சத்தம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. వెంటనే వారు చుట్టు చూచినప్పుడు, తమ యొద్దనున్న యేసు తప్ప మరి ఎవరును వారికి కనబడలేదు.]]></a:t>
+              <a:t><![CDATA[8. உடனே அவர்கள் சுற்றிலும் பார்த்தபோது, இயேசு ஒருவரைத்தவிர வேறொருவரையும் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. వారు ఆ కొండ దిగి వచ్చుచుండగామనుష్య కుమారుడు మృతులలోనుండి లేచినప్పుడే గాని, అంతకు ముందు మీరు]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் மலையிலிருந்து இறங்குகிறபோது, அவர் அவர்களை நோக்கி: மனுஷகுமாரன் மரித்தோரிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చూచినవాటిని ఎవనితోను చెప్పవద్దని ఆయన వారికి ఆజ్ఞాపించెను.]]></a:t>
+              <a:t><![CDATA[எழுந்திருக்கும்வரைக்கும், நீங்கள் கண்டவைகளை ஒருவருக்கும் சொல்லவேண்டாம் என்று கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మృతులలోనుండి లేచుట అనగా ఏమిటో అని వారొకనితో ఒకడు తర్కించుచు ఆ మాట మనస్సున ఉంచుకొనిరి.]]></a:t>
+              <a:t><![CDATA[10. மரித்தோரிலிருந்து எழுந்திருப்பது என்னவென்று அவர்கள் ஒருவரிடத்தில் ஒருவர் விசாரித்து, அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. వారు ఏలీయా ముందుగా రావలెనని శాస్త్రులు చెప్పుచున్నారే, యిదేమని ఆయన నడిగిరి.]]></a:t>
+              <a:t><![CDATA[வார்த்தையைத் தங்களுக்குள்ளே அடக்கிக்கொண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అందుకాయనఏలీయా ముందుగా వచ్చి సమస్తమును చక్క పెట్టునను మాట నిజమే; అయినను మనుష్యకుమారుడు అనేక]]></a:t>
+              <a:t><![CDATA[11. எலியா முந்திவரவேண்டும் என்று வேதபாரகர் சொல்லுகிறார்களே, அதெப்படியென்று அவரிடத்தில் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. మరియు ఆయన ఇక్కడ నిలిచియున్న వారిలో కొందరు దేవునిరాజ్యము బలముతో వచ్చుట చూచువరకు మరణము రుచిచూడరని]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், அவர் அவர்களை நோக்கி: இங்கே நிற்கிறவர்களில் சிலர் தேவனுடைய ராஜ்யம் பலத்தோடே வருவதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శ్రమలుపడి, తృణీకరింపబడ వలెనని వ్రాయబడుట ఏమి?]]></a:t>
+              <a:t><![CDATA[12. அவர் பிரதியுத்தரமாக: எலியா முந்தி வந்து எல்லாவற்றையும் சீர்ப்படுத்துவது மெய்தான்; அல்லாமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ఏలీయా వచ్చెననియు అతనిగూర్చి వ్రాయబడిన ప్రకారము వారు తమకిష్టము వచ్చినట్టు అతనియెడల చేసిరనియు మీతో]]></a:t>
+              <a:t><![CDATA[மனுஷகுமாரன் பல பாடுகள் பட்டு, அவமதிக்கப்படுவாரென்று, அவரைக்குறித்து எழுதியிருக்கிறதே ΅து எப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పు చున్నానని వారితో అనెను.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. వారు శిష్యులయొద్దకు వచ్చి, వారి చుట్టు బహు జనులు కూడియుండుటయు శాస్త్రులు వారితో తర్కించుటయు]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் எலியா வந்தாயிற்று, அவனைக்குறித்து எழுதியிருக்கிறபிரகாரம் தங்களுக்கு இஷ்டமானபடி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చూచిరి.]]></a:t>
+              <a:t><![CDATA[அவனுக்குச் செய்தார்களென்று, உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. వెంటనే జనసమూహమంతయు ఆయనను చూచి, మిగుల విభ్రాంతినొంది ఆయనయొద్దకు పరుగెత్తి కొనివచ్చి ఆయనకు]]></a:t>
+              <a:t><![CDATA[14. பின்பு அவர் சீஷரிடத்தில் வந்தபோது, அவர்களைச் சுற்றித் திரளான ஜனங்கள் நிற்கிறதையும், அவர்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వందనముచేసిరి.]]></a:t>
+              <a:t><![CDATA[வேதபாரகர் தர்க்கிக்கிறதையும் கண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అప్పుడాయనమీరు దేనిగూర్చి వారితో తర్కించుచున్నారని వారి నడుగగా]]></a:t>
+              <a:t><![CDATA[15. ஜனங்களெல்லாரும் அவரைக் கண்டவுடனே மிகவும் ஆச்சரியப்பட்டு, ஓடிவந்து, அவருக்கு வந்தனஞ்செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. జనసమూహములో ఒకడుబోధకుడా, మూగదయ్యము2 పట్టిన నా కుమారుని నీయొద్దకు తీసికొని వచ్చితిని;]]></a:t>
+              <a:t><![CDATA[16. அவர் வேதபாரகரை நோக்கி: நீங்கள் இவர்களோடே என்னத்தைக் குறித்து தர்க்கம்பண்ணுகிறீர்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అది ఎక్కడ వానిని పట్టునో అక్కడ వానిని పడద్రోయును; అప్పుడు వాడు నురుగు కార్చుకొని, పండ్లు]]></a:t>
+              <a:t><![CDATA[கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిశ్చయముగా మీతో చెప్పు చున్నాననెను.]]></a:t>
+              <a:t><![CDATA[காணும்முன், மரணத்தை ருசிபார்ப்பதில்லையென்று, மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొరుకుకొని మూర్చిల్లును; దానిని వెళ్లగొట్టుడని నీ శిష్యులను అడిగితిని గాని అది వారిచేత]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது ஜனக்கூட்டத்தில் ஒருவன் அவரை நோக்கி: போதகரே, ஊமையான ஒரு ஆவி பிடித்த என் மகனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. అందుకాయన విశ్వాసములేని తరమువారలారా, నేను ఎంతకాలము మీతో నుందును? ఎంతవరకు మిమ్మును సహింతును?]]></a:t>
+              <a:t><![CDATA[உம்மிடத்தில் கொண்டுவந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వానిని నాయొద్దకు తీసికొని రండని వారితో చెప్పగా]]></a:t>
+              <a:t><![CDATA[18. அது அவனை எங்கே பிடித்தாலும் அங்கே அவனை அலைக்கழிக்கிறது; அப்பொழுது அவன் நுரைதள்ளி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. వారాయనయొద్దకు వానిని తీసికొని వచ్చిరి. దయ్యము ఆయనను చూడ గానే, వాని విలవిల లాడించెను గనుక వాడు]]></a:t>
+              <a:t><![CDATA[பல்லைக்கடித்து, சோர்ந்து போகிறான். அதைத் துரத்திவிடும்படி உம்முடைய சீஷரிடத்தில் கேட்டேன். அவர்களால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేలపడి నురుగు కార్చుకొనుచు పొర్లాడుచుండెను.]]></a:t>
+              <a:t><![CDATA[கூடாமற்போயிற்று என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అప్పుడాయన ఇది వీనికి సంభవించి యెంతకాలమైనదని వాని తండ్రి నడుగగా అతడు బాల్యమునుండియే;]]></a:t>
+              <a:t><![CDATA[19. அவர் பிரதியுத்தரமாக: விசுவாசமில்லாத சந்ததியே, எதுவரைக்கும் நான் உங்களோடு இருப்பேன்? எதுவரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అది వాని నాశనము చేయవలెనని తరచుగా అగ్నిలోను నీళ్లలోను పడద్రోయును. ఏమైనను నీవలననైతే మామీద కనికరపడి]]></a:t>
+              <a:t><![CDATA[உங்களிடத்தில் பொறுமையாய் இருப்பேன்? அவனை என்னிடத்தில் கொண்டுவாருங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాకు సహాయము చేయుమనెను.]]></a:t>
+              <a:t><![CDATA[20. அவனை அவரிடத்தில் கொண்டுவந்தார்கள். அவரைக் கண்டவுடனே, அந்த ஆவி அவனை அலைக்கழித்தது; அவன் தரையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. అందుకు యేసు (నమ్ముట) నీవలననైతే, నమ్మువానికి సమస్తమును సాధ్యమే యని అతనితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[விழுந்து, நுரைதள்ளிப் புரண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. వెంటనే ఆ చిన్నవాని తండ్రినమ్ముచున్నాను, నాకు అపనమ్మకముండకుండ సహాయము చేయుమని1 బిగ్గరగా చెప్పెను.]]></a:t>
+              <a:t><![CDATA[21. அவர் அவனுடைய தகப்பனை நோக்கி: இது இவனுக்கு உண்டாகி எவ்வளவு காலமாயிற்று என்று கேட்டார். அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఆరుదినములైన తరువాత, యేసు పేతురును యాకోబును యోహానును మాత్రము వెంటబెట్టుకొని, యెత్తయిన యొక]]></a:t>
+              <a:t><![CDATA[2. ஆறுநாளைக்குப் பின்பு, இயேசு பேதுருவையும் யாக்கோபையும் யோவானையும் அழைத்து, உயர்ந்த மலையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. జనులు గుంపుకూడి తనయొద్దకు పరు గెత్తికొనివచ్చుట యేసు చూచి మూగవైన చెవిటి దయ్యమా, వానిని]]></a:t>
+              <a:t><![CDATA[அவன்: சிறு வயது முதற்கொண்டே உண்டாயிருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వదిలిపొమ్ము, ఇక వానిలోప్రవేశింపవద్దని నీకు ఆజ్ఞాపించుచున్నానని చెప్పి ఆ అపవిత్రాత్మను గద్దించెను.]]></a:t>
+              <a:t><![CDATA[22. இவனைக் கொல்லும்படிக்கு அது அநேகந்தரம் தீயிலும் தண்ணீரிலும் தள்ளிற்று, நீர் ஏதாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. అప్పుడు అది కేకవేసి, వానినెంతో విలవిల లాడించి వదలిపోయెను. అంతట వాడు చచ్చినవానివలె ఉండెను గనుక]]></a:t>
+              <a:t><![CDATA[செய்யக்கூடுமானால், எங்கள் மேல் மனதிரங்கி, எங்களுக்கு உதவிசெய்யவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అనేకులువాడు చనిపోయెననిరి.]]></a:t>
+              <a:t><![CDATA[23. இயேசு அவனை நோக்கி: நீ விசுவாசிக்கக்கூடுமானால் ஆகும், விசுவாசிக்கிறவனுக்கு எல்லாம் கூடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. అయితే యేసు వాని చెయ్యి పట్టి వాని లేవనెత్తగా వాడు నిలువబడెను.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ఆయన ఇంటి లోనికి వెళ్లిన తరువాత ఆయన శిష్యులుమే మెందుకు ఆ దయ్యమును వెళ్లగొట్టలేక పోతిమని ఏకాంతమున]]></a:t>
+              <a:t><![CDATA[24. உடனே பிள்ளையின் தகப்பன் விசுவாசிக்கிறேன் ஆண்டவரே, என் அவிசுவாசம் நீங்கும்படி உதவிசெய்யும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆయన నడిగిరి.]]></a:t>
+              <a:t><![CDATA[கண்ணீரோடே சத்தமிட்டுச் சொன்னான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. అందుకాయన ప్రార్థనవలననే  2 గాని మరి దేనివలననైనను ఈ విధమైనది వదలిపోవుట అసాధ్యమని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது ஜனங்கள் கூட்டமாய் ஓடிவருகிறதை இயேசு கண்டு, அந்த அசுத்த ஆவியை நோக்கி: ஊமையும் செவிடுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. వారక్కడనుండి బయలుదేరి గలిలయ గుండా వెళ్లు చుండిరి; అది ఎవనికిని తెలియుట ఆయనకిష్టములేక పోయెను;]]></a:t>
+              <a:t><![CDATA[ஆவியே இவனை விட்டுப் புறப்பட்டுப்போ, இனி இவனுக்குள் போகாதே என்று நான் உனக்குக் கட்டளையிடுகிறேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ఏలయనగా ఆయన తన శిష్యులకు బోధించుచు మనుష్యకుమారుడు మనుష్యుల చేతికి అప్పగింపబడు చున్నాడు, వారాయనను]]></a:t>
+              <a:t><![CDATA[அதை அதட்டினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొండమీదికి ఏకాంతముగా వారిని తోడుకొనిపోయి, వారియెదుట రూపాంతరము పొందెను.]]></a:t>
+              <a:t><![CDATA[அவர்களைத் தனியே கூட்டிக்கொண்டுபோய், அவர்களுக்கு முன்பாக மறுரூபமானார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చంపెదరు; చంపబడిన మూడు దినములకు ఆయన లేచునని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அது சத்தமிட்டு, அவனை மிகவும் அலைக்கழித்துப் புறப்பட்டுப்போயிற்று. அவன்செத்துப்போனான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. వారు ఆ మాట గ్రహింపలేదు గాని ఆయన నడుగ భయపడిరి.]]></a:t>
+              <a:t><![CDATA[என்று அநேகர் சொல்லத்தக்கதாகச் செத்தவன்போலக் கிடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. అంతట వారు కపెర్నహూమునకు వచ్చిరి. వారు ఎవడు గొప్పవాడని మార్గమున ఒకనితో ఒకడు వాదించిరి గనుక]]></a:t>
+              <a:t><![CDATA[27. இயேசு அவன் கையைப்பிடித்து, அவனைத் தூக்கினார், உடனே அவன் எழுந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ఆయన ఇంట ఉన్నప్పుడుమార్గమున మీరు ఒకరితో ఒకరు దేనినిగూర్చి వాదించుచుంటిరని వారినడుగగా]]></a:t>
+              <a:t><![CDATA[28. வீட்டில் அவர் பிரவேசித்தபொழுது, அவருடைய சீஷர்கள்: அதைத் துரத்திவிட எங்களால் ஏன் கூடாமற்போயிற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. వారు ఊరకుండిరి. అప్పుడాయన కూర్చుండి పండ్రెండుమందిని పిలిచిఎవడైనను మొదటి వాడైయుండ గోరినయెడల,]]></a:t>
+              <a:t><![CDATA[என்று அவரிடத்தில் தனித்துக் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాడందరిలో కడపటివాడును అందరికి పరిచారకుడునై యుండవలెనని చెప్పి]]></a:t>
+              <a:t><![CDATA[29. அதற்கு அவர்: இவ்வகைப் பிசாசு ஜெபத்தினாலும் உபவாசத்தினாலுமேயன்றி மற்றெவ்விதத்தினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. యొక చిన్న బిడ్డను తీసికొని వారి మధ్యను నిలువబెట్టి, వానిని ఎత్తి కౌగిలించుకొని]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப்போகாது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ఇట్టి చిన్న బిడ్డలలో ఒకనిని నా పేరట చేర్చుకొనువాడు నన్ను చేర్చుకొనును; నన్ను చేర్చుకొనువాడు]]></a:t>
+              <a:t><![CDATA[30. பின்பு அவ்விடம் விட்டுப் புறப்பட்டு, கலிலேயாவைக் கடந்துபோனார்கள்; அதை ஒருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నన్ను గాక నన్ను పంపినవానిని చేర్చు కొనునని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[அறியாதிருக்கவேண்டுமென்று விரும்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. అంతట యోహానుబోధకుడా, ఒకడు నీ పేరట దయ్యములను వెళ్లగొట్టుట చూచితివిు; వాడు మనలను వెంబడించువాడు కాడు]]></a:t>
+              <a:t><![CDATA[31. ஏனெனில், மனுஷகுமாரன் மனுஷர் கைகளில் ஒப்புக்கொடுக்கப்படுவார் என்றும், அவர்கள் அவரைக் கொன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అంతలో ఆయన వస్త్రములు ప్రకాశమానమైనవియు మిగుల తెల్లనివియు ఆయెను; లోకమందు ఏ చాకలియును అంత తెల్లగా]]></a:t>
+              <a:t><![CDATA[3. அவருடைய வஸ்திரம் உறைந்த மழையைப்போல் பூமியில் எந்த வண்ணானாலும் வெளுக்கக்கூடாத வெண்மையாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గనుక వానిని ఆటంకపరచితిమని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[போடுவார்கள் என்றும், கொல்லப்பட்டு, மூன்றாம் நாளிலே உயிர்த்தெழுந்திருப்பார் என்றும் அவர் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. అందుకు యేసువానిని ఆటంకపరచకుడి; నాపేరట అద్భుతము చేసి నన్ను చులకనగా నిందింపగల వాడెవడును లేడు;]]></a:t>
+              <a:t><![CDATA[சீஷர்களுக்குப் போதகம்பண்ணிச் சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. మనకు విరోధికానివాడు మన పక్షముగా నున్నవాడే.]]></a:t>
+              <a:t><![CDATA[32. அவர்களோ, அந்த வார்த்தையை அறிந்துகொள்ளவில்லை, அதைக்குறித்து அவரிடத்தில் கேட்கவும் பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. మీరు క్రీస్తువారని నా పేరట మీకు గిన్నెడు నీళ్లు త్రాగనిచ్చువాడు, తనకు రావలసిన ఫలము]]></a:t>
+              <a:t><![CDATA[33. அவர் கப்பர்நகூமுக்கு வந்து, வீட்டிலே இருக்கும்போது, அவர்களை நோக்கி: நீங்கள் வழியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోగొట్టుకొనడని మీతోనిశ్చయముగా చెప్పు చున్నాను.]]></a:t>
+              <a:t><![CDATA[எதைக்குறித்து உங்களுக்குள்ளே தர்க்கம்பண்ணினீர்கள் என்று கேட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. నాయందు విశ్వాసముంచు ఈ చిన్నవారిలో నొకని అభ్యంతరపరచువాడెవడో, వాడు మెడకు పెద్ద తిరుగటిరాయి కట్టబడి]]></a:t>
+              <a:t><![CDATA[34. அதற்கு அவர்கள் பேசாமலிருந்தார்கள்; ஏனெனில் தங்களுக்குள்ளே எவன் பெரியவன் என்று வழியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +19850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సముద్రములో పడవేయబడుట వానికి మేలు.]]></a:t>
+              <a:t><![CDATA[தர்க்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +19982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. నీ చెయ్యి నిన్ను అభ్యంతరపరచిన యెడల దానిని నరికివేయుము;]]></a:t>
+              <a:t><![CDATA[35. அப்பொழுது அவர் உட்கார்ந்து, பன்னிருவரையும் அழைத்து: எவனாகிலும் முதல்வனாயிருக்க விரும்பினால் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +20114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. నీవు రెండు చేతులు కలిగి నరకములోని ఆరని అగ్నిలోనికి పోవుటకంటె అంగ హీనుడవై జీవములో ప్రవేశించుట]]></a:t>
+              <a:t><![CDATA[எல்லாருக்கும் கடையானவனும், எல்லாருக்கும் ஊழியக்காரனுமாயிருக்கக்கடவன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +20246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మేలు.]]></a:t>
+              <a:t><![CDATA[36. ஒரு சிறு பிள்ளையை எடுத்து: அதை அவர்கள் நடுவிலே நிறுத்தி, அதை அணைத்துக்கொண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +20378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చలువచేయలేడు.]]></a:t>
+              <a:t><![CDATA[பிரகாசித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +20510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. నీ పాదము నిన్ను అభ్యంతరపరచినయెడల దానిని నరికివేయుము;]]></a:t>
+              <a:t><![CDATA[37. இப்படிப்பட்ட சிறு பிள்ளைகளில் ஒன்றை என் நாமத்தினாலே ஏற்றுக்கொள்ளுகிறவன் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +20642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. రెండు పాదములు కలిగి నరకములో పడవేయబడుటకంటె, కుంటివాడవై (నిత్య) జీవములో ప్రవేశించుటమేలు.]]></a:t>
+              <a:t><![CDATA[ஏற்றுக்கொள்ளுகிறான்; என்னை ஏற்றுக்கொள்ளுகிறவன் என்னை அல்ல, என்னை அனுப்பினவரை ஏற்றுக்கொள்ளுகிறான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +20774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. నీ కన్ను నిన్ను అభ్యంతరపరచినయెడల దాని తీసిపార వేయుము; రెండు కన్నులు కలిగి నరకములో పడవేయ బడుటకంటె]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +20906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఒంటికన్ను గలవాడవై దేవుని రాజ్యములో ప్రవేశించుట మేలు.]]></a:t>
+              <a:t><![CDATA[38. அப்பொழுது யோவான் அவரை நோக்கி: போதகரே, நம்மைப் பின்பற்றாதவன் ஒருவன் உமது நாமத்தினாலே பிசாசுகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. నరకమున వారి పురుగు చావదు; అగ్ని ఆరదు.]]></a:t>
+              <a:t><![CDATA[துரத்துகிறதைக்கண்டோம்; அவன் நம்மைப் பின்பற்றாதவனானதால் அவனைத் தடுத்தோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +21170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ప్రతివానికి ఉప్పుసారము అగ్నివలన కలుగును.]]></a:t>
+              <a:t><![CDATA[39. அதற்கு இயேசு: அவனைத் தடுக்கவேண்டாம்; என் நாமத்தினாலே அற்புதஞ்செய்கிறவன் எளிதாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +21302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ఉప్పు మంచిదేగాని ఉప్పు నిస్సారమైన యెడల దేనివలన మీరు దానికి సారము కలుగుజేతురు? మీలో మీరు]]></a:t>
+              <a:t><![CDATA[என்னைக்குறித்துத் தீங்கு சொல்லமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +21434,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉప్పుసారము గలవారై యుండి యొకరితో ఒకరు సమాధానముగా ఉండుడని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[40. நமக்கு விரோதமாயிராதவன் நமது பட்சத்திலிருக்கிறான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. நீங்கள் கிறிஸ்துவினுடையவர்களாயிருக்கிறபடியினாலே, என் நாமத்தினிமித்தம் உங்களுக்கு ஒரு கலசம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தண்ணீர்குடிக்கக்கொடுக்கிறவன் தன் பலனை அடையாமற்போவதில்லை என்று மெய்யாகவே உங்களுக்குச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +21830,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. మరియు మోషేయు ఏలీయాయు వారికి కనబడి యేసుతో మాటలాడుచుండిరి.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது மோசேயும், எலியாவும் இயேசுவுடனே பேசுகிறவர்களாக அவர்களுக்குக் காணப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. என்னிடத்தில் விசுவாசமாயிருக்கிற இந்தச் சிறியரில் ஒருவனுக்கு இடறலுண்டாக்குகிறவன் எவனோ, அவனுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கழுத்தில் ஏந்திரக்கல்லைக் கட்டி, சமுத்திரத்தில் அவனைத் தள்ளிப்போடுகிறது அவனுக்கு நலமாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. உன் கை உனக்கு இடறல் உண்டாக்கினால், அதைத் தறித்துப்போடு; நீ இரண்டு கையுடையவனாய் அவியாத]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அக்கினியுள்ள நரகத்திலே போவதைப்பார்க்கிலும், ஊனனாய் ஜீவனுக்குள் பிரவேசிப்பது உனக்கு நலமாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. அங்கே அவர்கள் புழு சாவாமலும் அக்கினி அவியாமலுமிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. உன் கால் உனக்கு இடறல் உண்டாக்கினால், அதைத் தறித்துப்போடு; நீ இரண்டு காலுடையவனாய் அவியாத]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அக்கினியுள்ள நரகத்திலே தள்ளப்படுவதைப்பார்க்கிலும், சப்பாணியாய் ஜீவனுக்குள் பிரவேசிப்பது உனக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நலமாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. அங்கே அவர்கள் புழு சாவாமலும் அக்கினி அவியாமலுமிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. உன் கண் உனக்கு இடறல் உண்டாக்கினால், அதைப் பிடுங்கிப்போடு; நீ இரண்டு கண்ணுடையவனாய், நரக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +23282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అప్పుడు పేతురు బోధకుడా, మనమిక్కడ ఉండుట మంచిది; మేము నీకు ఒకటియు మోషేకు ఒకటియు ఏలీయాకు ఒకటియు మూడు]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது பேதுரு இயேசுவை நோக்கி: ரபீ, நாம் இங்கே இருக்கிறது நல்லது; உமக்கு ஒரு கூடாரமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19580,92 +23342,884 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மாற்கு : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அக்கினியிலே தள்ளப்படுவதைப்பார்க்கிலும், ஒற்றைக்கண்ணனாய் தேவனுடைய ராஜ்யத்தில் பிரவேசிப்பது உனக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நலமாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. அங்கே அவர்கள் புழு சாவாமலும் அக்கினி அவியாமலுமிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. எந்தப்பலியும் உப்பினால் உப்பிடப்படுவதுபோல, எந்த மனுஷனும் அக்கினியினால் உப்பிடப்படுவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. உப்பு நல்லதுதான், உப்பு சாரமற்றுப்போனால், அதற்கு எதினாலே சாரமுண்டாக்குவீர்கள்? உங்களுக்குள்ளே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உப்புடையவர்களாயிருங்கள், ஒருவரோடொருவர் சமாதானமுள்ளவர்களாயும் இருங்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்கு : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme17">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme17">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +24245,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme17">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19866,51 +24420,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>77</Slides>
+  <Slides>95</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>