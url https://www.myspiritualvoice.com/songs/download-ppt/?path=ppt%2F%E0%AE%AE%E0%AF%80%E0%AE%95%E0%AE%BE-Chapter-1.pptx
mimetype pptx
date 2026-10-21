--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -57,54 +57,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -118,52 +114,50 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
-    <p:sldId id="289" r:id="rId36"/>
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -294,55 +288,53 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இது எல்லாம் யாக்கோபுடைய மீறுதலினிமித்தமும், இஸ்ரவேல் வம்சத்தாருடைய பாவங்களினிமித்தமும் சம்பவிக்கும்; யாக்கோபின் மீறுதலுக்குக் காரணமென்ன? சமாரியா அல்லவோ? யூதாவின் மேடைகளுக்கு காரணமென்ன? எருசலேம் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[5. For the transgression of Jacob is all this, and for the sins of the house of Israel. What is the transgression of Jacob? is it not Samaria? and what are the high places of Judah? are they not Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இது எல்லாம் யாக்கோபுடைய மீறுதலினிமித்தமும், இஸ்ரவேல் வம்சத்தாருடைய பாவங்களினிமித்தமும் சம்பவிக்கும்; யாக்கோபின் மீறுதலுக்குக் காரணமென்ன? சமாரியா அல்லவோ? யூதாவின் மேடைகளுக்கு காரணமென்ன? எருசலேம் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[5. For the transgression of Jacob is all this, and for the sins of the house of Israel. What is the transgression of Jacob? is it not Samaria? and what are the high places of Judah? are they not Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இது எல்லாம் யாக்கோபுடைய மீறுதலினிமித்தமும், இஸ்ரவேல் வம்சத்தாருடைய பாவங்களினிமித்தமும் சம்பவிக்கும்; யாக்கோபின் மீறுதலுக்குக் காரணமென்ன? சமாரியா அல்லவோ? யூதாவின் மேடைகளுக்கு காரணமென்ன? எருசலேம் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[5. For the transgression of Jacob is all this, and for the sins of the house of Israel. What is the transgression of Jacob? is it not Samaria? and what are the high places of Judah? are they not Jerusalem?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் நான் சமாரியாவை வெளியான மண்மேடும், திராட்சச்செடி நடுகிற நிலமுமாக்கி, அதின் கற்களைப் பள்ளத்தாக்கிலே புரண்டுவிழப்பண்ணி அதின் அஸ்திபாரங்களைத்திறந்து வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. Therefore I will make Samaria as an heap of the field, and as plantings of a vineyard: and I will pour down the stones thereof into the valley, and I will discover the foundations thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் நான் சமாரியாவை வெளியான மண்மேடும், திராட்சச்செடி நடுகிற நிலமுமாக்கி, அதின் கற்களைப் பள்ளத்தாக்கிலே புரண்டுவிழப்பண்ணி அதின் அஸ்திபாரங்களைத்திறந்து வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. Therefore I will make Samaria as an heap of the field, and as plantings of a vineyard: and I will pour down the stones thereof into the valley, and I will discover the foundations thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதின் சுபாவங்கள் எல்லாம் நொறுக்கப்படும்; அதின் பணையங்கள் எல்லாம் அக்கினியால் எரித்துப்போடப்படும்; அதின் விக்கிரகங்களை எல்லாம் பாழாக்குவேன்; வேசிப்பணையத்தினால் சேர்க்கப்பட்டது, திரும்ப வேசிப்பணையமாய்ப் போகும்.]]></a:t>
+              <a:t><![CDATA[7. And all the graven images thereof shall be beaten to pieces, and all the hires thereof shall be burned with the fire, and all the idols thereof will I lay desolate: for she gathered it of the hire of an harlot, and they shall return to the hire of an harlot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதின் சுபாவங்கள் எல்லாம் நொறுக்கப்படும்; அதின் பணையங்கள் எல்லாம் அக்கினியால் எரித்துப்போடப்படும்; அதின் விக்கிரகங்களை எல்லாம் பாழாக்குவேன்; வேசிப்பணையத்தினால் சேர்க்கப்பட்டது, திரும்ப வேசிப்பணையமாய்ப் போகும்.]]></a:t>
+              <a:t><![CDATA[7. And all the graven images thereof shall be beaten to pieces, and all the hires thereof shall be burned with the fire, and all the idols thereof will I lay desolate: for she gathered it of the hire of an harlot, and they shall return to the hire of an harlot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதின் சுபாவங்கள் எல்லாம் நொறுக்கப்படும்; அதின் பணையங்கள் எல்லாம் அக்கினியால் எரித்துப்போடப்படும்; அதின் விக்கிரகங்களை எல்லாம் பாழாக்குவேன்; வேசிப்பணையத்தினால் சேர்க்கப்பட்டது, திரும்ப வேசிப்பணையமாய்ப் போகும்.]]></a:t>
+              <a:t><![CDATA[7. And all the graven images thereof shall be beaten to pieces, and all the hires thereof shall be burned with the fire, and all the idols thereof will I lay desolate: for she gathered it of the hire of an harlot, and they shall return to the hire of an harlot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதினிமித்தம் நான் புலம்பி அலறுவேன்; பறிகொடுத்தவனாகவும் அம்மணமாகவும் நடப்பேன்; நான் ஓரிகளைப்போல ஊளையிட்டு, ஆந்தைகளைப்போல அலறுவேன்.]]></a:t>
+              <a:t><![CDATA[8. Therefore I will wail and wail, I will go stripped and naked: I will make a wailing like the dragons, and mourning as the owls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இதினிமித்தம் நான் புலம்பி அலறுவேன்; பறிகொடுத்தவனாகவும் அம்மணமாகவும் நடப்பேன்; நான் ஓரிகளைப்போல ஊளையிட்டு, ஆந்தைகளைப்போல அலறுவேன்.]]></a:t>
+              <a:t><![CDATA[8. Therefore I will wail and wail, I will go stripped and naked: I will make a wailing like the dragons, and mourning as the owls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோதாம், ஆகாஸ், எசேக்கியா என்னும் யூதா ராஜாக்களுடைய நாட்களில், மொரேசா ஊரானாகிய மீகாவுக்கு உண்டானதும், அவன் சமாரியாவுக்கும் எருசலேமுக்கும் விரோதமாய்த் தரிசித்ததுமான கர்த்தருடைய வார்த்தை.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD that came to Micah the Morasthite in the days of Jotham, Ahaz, and Hezekiah, kings of Judah, which he saw concerning Samaria and Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின் காயம் ஆறாதது; அது யூதாமட்டும் வந்தது; என் ஜனத்தின் வாசலாகிய எருசலேம்மட்டும் வந்தெட்டினது.]]></a:t>
+              <a:t><![CDATA[9. For her wound is incurable; for it has come unto Judah; he has come unto the gate of my people, even to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின் காயம் ஆறாதது; அது யூதாமட்டும் வந்தது; என் ஜனத்தின் வாசலாகிய எருசலேம்மட்டும் வந்தெட்டினது.]]></a:t>
+              <a:t><![CDATA[10. Declare all of you it not at Gath, weep all of you not at all: in the house of Aphrah roll yourself in the dust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதைக் காத்பட்டணத்திலே அறிவியாதேயுங்கள். அழவே வேண்டாம்; பெத்அப்ராவிலே புழுதியில் புரளு.]]></a:t>
+              <a:t><![CDATA[11. Pass all of you away, you inhabitant of Saphir, having your shame naked: the inhabitant of Zaanan came not forth in the mourning of Bethezel; he shall receive of you his standing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதைக் காத்பட்டணத்திலே அறிவியாதேயுங்கள். அழவே வேண்டாம்; பெத்அப்ராவிலே புழுதியில் புரளு.]]></a:t>
+              <a:t><![CDATA[11. Pass all of you away, you inhabitant of Saphir, having your shame naked: the inhabitant of Zaanan came not forth in the mourning of Bethezel; he shall receive of you his standing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாப்பீரில் குடியிருக்கிறவளே, வெட்கத்துடன் அம்மணமாய் அப்பாலே போ; சாயனானில் குடியிருக்கிறவன் வெளியே வருவதில்லை; பெத்ஏசேலின் புலம்பல் உங்களுக்கு அடைக்கலமாயிராது.]]></a:t>
+              <a:t><![CDATA[12. For the inhabitant of Maroth waited carefully for good: but evil came down from the LORD unto the gate of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சாப்பீரில் குடியிருக்கிறவளே, வெட்கத்துடன் அம்மணமாய் அப்பாலே போ; சாயனானில் குடியிருக்கிறவன் வெளியே வருவதில்லை; பெத்ஏசேலின் புலம்பல் உங்களுக்கு அடைக்கலமாயிராது.]]></a:t>
+              <a:t><![CDATA[12. For the inhabitant of Maroth waited carefully for good: but evil came down from the LORD unto the gate of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மாரோத்தில் குடியிருக்கிறவள் நன்மை வருமென்று எதிர்பார்த்திருந்தாள்; ஆனாலும் தீமை கர்த்தரிடத்திலிருந்து எருசலேமின் வாசல்வரைக்கும் வந்தது.]]></a:t>
+              <a:t><![CDATA[13. O you inhabitant of Lachish, bind the chariot to the swift beast: she is the beginning of the sin to the daughter of Zion: for the transgressions of Israel were found in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மாரோத்தில் குடியிருக்கிறவள் நன்மை வருமென்று எதிர்பார்த்திருந்தாள்; ஆனாலும் தீமை கர்த்தரிடத்திலிருந்து எருசலேமின் வாசல்வரைக்கும் வந்தது.]]></a:t>
+              <a:t><![CDATA[13. O you inhabitant of Lachish, bind the chariot to the swift beast: she is the beginning of the sin to the daughter of Zion: for the transgressions of Israel were found in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. லாகீசில் குடியிருக்கிறவளே வேகமான குதிரைகளை இரதத்திலே பூட்டு; நீயே சீயோன் குமாரத்தியின் பாவத்துக்குக் காரணி; உன்னிடத்தில் இஸ்ரவேலின் பாதகங்கள் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[14. Therefore shall you give presents to Moreshethgath: the houses of Achzib shall be a lie to the kings of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. லாகீசில் குடியிருக்கிறவளே வேகமான குதிரைகளை இரதத்திலே பூட்டு; நீயே சீயோன் குமாரத்தியின் பாவத்துக்குக் காரணி; உன்னிடத்தில் இஸ்ரவேலின் பாதகங்கள் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[14. Therefore shall you give presents to Moreshethgath: the houses of Achzib shall be a lie to the kings of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோதாம், ஆகாஸ், எசேக்கியா என்னும் யூதா ராஜாக்களுடைய நாட்களில், மொரேசா ஊரானாகிய மீகாவுக்கு உண்டானதும், அவன் சமாரியாவுக்கும் எருசலேமுக்கும் விரோதமாய்த் தரிசித்ததுமான கர்த்தருடைய வார்த்தை.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD that came to Micah the Morasthite in the days of Jotham, Ahaz, and Hezekiah, kings of Judah, which he saw concerning Samaria and Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் மோர்ஷேக்காத்தினிடத்தில் உனக்கு இருக்கிறதைக் கொடுத்துவிடுவாய்; அக்சீபின் வீடுகள் இஸ்ரவேலின் ராஜாக்களுக்கு அபத்தமாய்ப்போகும்.]]></a:t>
+              <a:t><![CDATA[15. Yet will I bring an heir unto you, O inhabitant of Mareshah: he shall come unto Adullam the glory of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் மோர்ஷேக்காத்தினிடத்தில் உனக்கு இருக்கிறதைக் கொடுத்துவிடுவாய்; அக்சீபின் வீடுகள் இஸ்ரவேலின் ராஜாக்களுக்கு அபத்தமாய்ப்போகும்.]]></a:t>
+              <a:t><![CDATA[15. Yet will I bring an heir unto you, O inhabitant of Mareshah: he shall come unto Adullam the glory of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மரேஷாவில் குடியிருக்கிறவளே, உனக்கு இன்னும் ஒரு சுதந்தரவாளியை வரப்பண்ணுவேன்; அவன் இஸ்ரவேலின் மகிமையாகிய அதுல்லாம்மட்டும் வருவான்.]]></a:t>
+              <a:t><![CDATA[16. Make you bald, and poll you for your delicate children; enlarge your baldness as the eagle; for they are gone into captivity from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,269 +3119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மரேஷாவில் குடியிருக்கிறவளே, உனக்கு இன்னும் ஒரு சுதந்தரவாளியை வரப்பண்ணுவேன்; அவன் இஸ்ரவேலின் மகிமையாகிய அதுல்லாம்மட்டும் வருவான்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[16. உனக்கு அருமையான உன் பிள்ளைகளினிமித்தம் நீ உன் தலையைச் சிரைத்து மொட்டையிட்டுக்கொள்; கழுகைப்போல முழுமொட்டையாயிரு, அவர்கள் உன்னைவிட்டுச் சிறைப்பட்டுப்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Make you bald, and poll you for your delicate children; enlarge your baldness as the eagle; for they are gone into captivity from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சகல ஜனங்களே, கேளுங்கள், பூமியே, அதிலுள்ளவைகளே, செவிகொடுங்கள்; கர்த்தராகிய ஆண்டவர் தம்முடைய பரிசுத்த ஆலயத்திலிருக்கிற ஆண்டவரே, உங்களுக்கு விரோதமாகச் சாட்சியாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[2. Hear, all you people; hearken, O earth, and all that therein is: and let the Lord GOD be witness against you, the LORD from his holy temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சகல ஜனங்களே, கேளுங்கள், பூமியே, அதிலுள்ளவைகளே, செவிகொடுங்கள்; கர்த்தராகிய ஆண்டவர் தம்முடைய பரிசுத்த ஆலயத்திலிருக்கிற ஆண்டவரே, உங்களுக்கு விரோதமாகச் சாட்சியாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[2. Hear, all you people; hearken, O earth, and all that therein is: and let the Lord GOD be witness against you, the LORD from his holy temple.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, கர்த்தர் தமது ஸ்தானத்திலிருந்து புறப்பட்டு வருகிறார்; அவர் இறங்கி பூமியின் உயர்ந்த இடங்களை மிதிப்பார்.]]></a:t>
+              <a:t><![CDATA[3. For, behold, the LORD comes forth out of his place, and will come down, and tread upon the high places of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இதோ, கர்த்தர் தமது ஸ்தானத்திலிருந்து புறப்பட்டு வருகிறார்; அவர் இறங்கி பூமியின் உயர்ந்த இடங்களை மிதிப்பார்.]]></a:t>
+              <a:t><![CDATA[3. For, behold, the LORD comes forth out of his place, and will come down, and tread upon the high places of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மெழுகு அக்கினிக்கு முன்பாக உருகுகிறதுபோலவும், மலைகளிலிருந்து பாயுந் தண்ணீர் தரையைப் பிளக்கிறதுபோலவும், பர்வதங்கள் அவர் கீழே உருகி, பள்ளத்தாக்குகள் பிளந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[4. And the mountains shall be molten under him, and the valleys shall be cleft, as wax before the fire, and as the waters that are poured down a steep place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மெழுகு அக்கினிக்கு முன்பாக உருகுகிறதுபோலவும், மலைகளிலிருந்து பாயுந் தண்ணீர் தரையைப் பிளக்கிறதுபோலவும், பர்வதங்கள் அவர் கீழே உருகி, பள்ளத்தாக்குகள் பிளந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[4. And the mountains shall be molten under him, and the valleys shall be cleft, as wax before the fire, and as the waters that are poured down a steep place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414184" r:id="rId1"/>
+    <p:sldLayoutId id="2481563442" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4330,66 +4104,50 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For the transgression of Jacob is all this, and for the sins of the house of Israel. What is the]]></a:t>
+              <a:t><![CDATA[5. இது எல்லாம் யாக்கோபுடைய மீறுதலினிமித்தமும், இஸ்ரவேல் வம்சத்தாருடைய பாவங்களினிமித்தமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[transgression of Jacob? is it not Samaria? and what are the high places of Judah? are they not]]></a:t>
+              <a:t><![CDATA[சம்பவிக்கும்; யாக்கோபின் மீறுதலுக்குக் காரணமென்ன? சமாரியா அல்லவோ? யூதாவின் மேடைகளுக்கு காரணமென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem?]]></a:t>
+              <a:t><![CDATA[எருசலேம் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Therefore I will make Samaria as an heap of the field, and as plantings of a vineyard: and I will]]></a:t>
+              <a:t><![CDATA[6. ஆகையால் நான் சமாரியாவை வெளியான மண்மேடும், திராட்சச்செடி நடுகிற நிலமுமாக்கி, அதின் கற்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pour down the stones thereof into the valley, and I will discover the foundations thereof.]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்கிலே புரண்டுவிழப்பண்ணி அதின் அஸ்திபாரங்களைத்திறந்து வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And all the graven images thereof shall be beaten to pieces, and all the hires thereof shall be]]></a:t>
+              <a:t><![CDATA[7. அதின் சுபாவங்கள் எல்லாம் நொறுக்கப்படும்; அதின் பணையங்கள் எல்லாம் அக்கினியால் எரித்துப்போடப்படும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burned with the fire, and all the idols thereof will I lay desolate: for she gathered it of the hire]]></a:t>
+              <a:t><![CDATA[அதின் விக்கிரகங்களை எல்லாம் பாழாக்குவேன்; வேசிப்பணையத்தினால் சேர்க்கப்பட்டது, திரும்ப]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of an harlot, and they shall return to the hire of an harlot.]]></a:t>
+              <a:t><![CDATA[வேசிப்பணையமாய்ப் போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Therefore I will wail and wail, I will go stripped and naked: I will make a wailing like the]]></a:t>
+              <a:t><![CDATA[8. இதினிமித்தம் நான் புலம்பி அலறுவேன்; பறிகொடுத்தவனாகவும் அம்மணமாகவும் நடப்பேன்; நான் ஓரிகளைப்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dragons, and mourning as the owls.]]></a:t>
+              <a:t><![CDATA[ஊளையிட்டு, ஆந்தைகளைப்போல அலறுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word of the LORD that came to Micah the Morasthite in the days of Jotham, Ahaz, and Hezekiah,]]></a:t>
+              <a:t><![CDATA[1. யோதாம், ஆகாஸ், எசேக்கியா என்னும் யூதா ராஜாக்களுடைய நாட்களில், மொரேசா ஊரானாகிய மீகாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For her wound is incurable; for it has come unto Judah; he has come unto the gate of my people,]]></a:t>
+              <a:t><![CDATA[9. அதின் காயம் ஆறாதது; அது யூதாமட்டும் வந்தது; என் ஜனத்தின் வாசலாகிய எருசலேம்மட்டும் வந்தெட்டினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even to Jerusalem.]]></a:t>
+              <a:t><![CDATA[10. அதைக் காத்பட்டணத்திலே அறிவியாதேயுங்கள். அழவே வேண்டாம்; பெத்அப்ராவிலே புழுதியில் புரளு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Declare all of you it not at Gath, weep all of you not at all: in the house of Aphrah roll]]></a:t>
+              <a:t><![CDATA[11. சாப்பீரில் குடியிருக்கிறவளே, வெட்கத்துடன் அம்மணமாய் அப்பாலே போ; சாயனானில் குடியிருக்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yourself in the dust.]]></a:t>
+              <a:t><![CDATA[வெளியே வருவதில்லை; பெத்ஏசேலின் புலம்பல் உங்களுக்கு அடைக்கலமாயிராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Pass all of you away, you inhabitant of Saphir, having your shame naked: the inhabitant of]]></a:t>
+              <a:t><![CDATA[12. மாரோத்தில் குடியிருக்கிறவள் நன்மை வருமென்று எதிர்பார்த்திருந்தாள்; ஆனாலும் தீமை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zaanan came not forth in the mourning of Bethezel; he shall receive of you his standing.]]></a:t>
+              <a:t><![CDATA[கர்த்தரிடத்திலிருந்து எருசலேமின் வாசல்வரைக்கும் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For the inhabitant of Maroth waited carefully for good: but evil came down from the LORD unto]]></a:t>
+              <a:t><![CDATA[13. லாகீசில் குடியிருக்கிறவளே வேகமான குதிரைகளை இரதத்திலே பூட்டு; நீயே சீயோன் குமாரத்தியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the gate of Jerusalem.]]></a:t>
+              <a:t><![CDATA[பாவத்துக்குக் காரணி; உன்னிடத்தில் இஸ்ரவேலின் பாதகங்கள் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. O you inhabitant of Lachish, bind the chariot to the swift beast: she is the beginning of the]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் மோர்ஷேக்காத்தினிடத்தில் உனக்கு இருக்கிறதைக் கொடுத்துவிடுவாய்; அக்சீபின் வீடுகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sin to the daughter of Zion: for the transgressions of Israel were found in you.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின் ராஜாக்களுக்கு அபத்தமாய்ப்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kings of Judah, which he saw concerning Samaria and Jerusalem.]]></a:t>
+              <a:t><![CDATA[உண்டானதும், அவன் சமாரியாவுக்கும் எருசலேமுக்கும் விரோதமாய்த் தரிசித்ததுமான கர்த்தருடைய வார்த்தை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Therefore shall you give presents to Moreshethgath: the houses of Achzib shall be a lie to the]]></a:t>
+              <a:t><![CDATA[15. மரேஷாவில் குடியிருக்கிறவளே, உனக்கு இன்னும் ஒரு சுதந்தரவாளியை வரப்பண்ணுவேன்; அவன் இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[kings of Israel.]]></a:t>
+              <a:t><![CDATA[மகிமையாகிய அதுல்லாம்மட்டும் வருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Yet will I bring an heir unto you, O inhabitant of Mareshah: he shall come unto Adullam the]]></a:t>
+              <a:t><![CDATA[16. உனக்கு அருமையான உன் பிள்ளைகளினிமித்தம் நீ உன் தலையைச் சிரைத்து மொட்டையிட்டுக்கொள்; கழுகைப்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,315 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[glory of Israel.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[they are gone into captivity from you.]]></a:t>
+              <a:t><![CDATA[முழுமொட்டையாயிரு, அவர்கள் உன்னைவிட்டுச் சிறைப்பட்டுப்போகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Hear, all you people; hearken, O earth, and all that therein is: and let the Lord GOD be witness]]></a:t>
+              <a:t><![CDATA[2. சகல ஜனங்களே, கேளுங்கள், பூமியே, அதிலுள்ளவைகளே, செவிகொடுங்கள்; கர்த்தராகிய ஆண்டவர் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against you, the LORD from his holy temple.]]></a:t>
+              <a:t><![CDATA[பரிசுத்த ஆலயத்திலிருக்கிற ஆண்டவரே, உங்களுக்கு விரோதமாகச் சாட்சியாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For, behold, the LORD comes forth out of his place, and will come down, and tread upon the high]]></a:t>
+              <a:t><![CDATA[3. இதோ, கர்த்தர் தமது ஸ்தானத்திலிருந்து புறப்பட்டு வருகிறார்; அவர் இறங்கி பூமியின் உயர்ந்த இடங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[places of the earth.]]></a:t>
+              <a:t><![CDATA[மிதிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the mountains shall be molten under him, and the valleys shall be cleft, as wax before the]]></a:t>
+              <a:t><![CDATA[4. மெழுகு அக்கினிக்கு முன்பாக உருகுகிறதுபோலவும், மலைகளிலிருந்து பாயுந் தண்ணீர் தரையைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fire, and as the waters that are poured down a steep place.]]></a:t>
+              <a:t><![CDATA[பிளக்கிறதுபோலவும், பர்வதங்கள் அவர் கீழே உருகி, பள்ளத்தாக்குகள் பிளந்துபோகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மீகா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme20">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme20">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme20">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>