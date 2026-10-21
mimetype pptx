--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -47,50 +47,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -99,50 +101,51 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -268,53 +271,54 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -374,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனம்போகிற போக்கின்படிபோய், அபத்தமானதை உரைக்கிற ஒருவன், திராட்சரசத்தையும் மதுபானத்தையுங்குறித்து நான் உனக்குப் பிரசங்கிப்பேனென்றால், அவனே ஜனத்திற்கு ஏற்ற பிரசங்கியாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[4. In that day shall one take up a parable against you, and lament with a doleful lamentation, and say, We be utterly spoiled: he has changed the portion of my people: how has he removed it from me! turning away he has divided our fields.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -483,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனம்போகிற போக்கின்படிபோய், அபத்தமானதை உரைக்கிற ஒருவன், திராட்சரசத்தையும் மதுபானத்தையுங்குறித்து நான் உனக்குப் பிரசங்கிப்பேனென்றால், அவனே ஜனத்திற்கு ஏற்ற பிரசங்கியாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[5. Therefore you shall have none that shall cast a cord by lot in the congregation of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -592,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யாக்கோபின் ஜனங்களே, உங்களெல்லாரையும் நான் நிச்சயமாய்க் கூட்டுவேன், இஸ்ரவேலில் மீதியானவர்களை நிச்சயமாய்ச் சேர்ப்பேன்; போஸ்றாவின் ஆடுகளைப்போல் அவர்களை ஏகக்கூட்டமாக்குவேன், தன் தொழுவத்துக்குள்ளே சேர்ந்த மந்தைக்குச் சமானமாய் ஜனத்திரளினாலே இரைச்சல் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[6. Prophesy all of you not, say they to them that prophesy: they shall not prophesy to them, that they shall not take shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -701,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யாக்கோபின் ஜனங்களே, உங்களெல்லாரையும் நான் நிச்சயமாய்க் கூட்டுவேன், இஸ்ரவேலில் மீதியானவர்களை நிச்சயமாய்ச் சேர்ப்பேன்; போஸ்றாவின் ஆடுகளைப்போல் அவர்களை ஏகக்கூட்டமாக்குவேன், தன் தொழுவத்துக்குள்ளே சேர்ந்த மந்தைக்குச் சமானமாய் ஜனத்திரளினாலே இரைச்சல் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[6. Prophesy all of you not, say they to them that prophesy: they shall not prophesy to them, that they shall not take shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -810,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யாக்கோபின் ஜனங்களே, உங்களெல்லாரையும் நான் நிச்சயமாய்க் கூட்டுவேன், இஸ்ரவேலில் மீதியானவர்களை நிச்சயமாய்ச் சேர்ப்பேன்; போஸ்றாவின் ஆடுகளைப்போல் அவர்களை ஏகக்கூட்டமாக்குவேன், தன் தொழுவத்துக்குள்ளே சேர்ந்த மந்தைக்குச் சமானமாய் ஜனத்திரளினாலே இரைச்சல் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[7. O you that are named the house of Jacob, is the spirit of the LORD straitened? are these his doings? do not my words do good to him that walks uprightly?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -919,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தடைகளை நீக்கிப்போடுகிறவர் அவர்களுக்கு முன்பாக நடந்துபோகிறார்; அவர்கள் தடைகளை நீக்கி, வாசலால் உட்பிரவேசித்துக் கடந்துபோவார்கள்; அவர்கள் ராஜா அவர்களுக்கு முன்பாகப் போவார், கர்த்தர் அவர்கள் முன்னணியில் நடந்துபோவார்.]]></a:t>
+              <a:t><![CDATA[7. O you that are named the house of Jacob, is the spirit of the LORD straitened? are these his doings? do not my words do good to him that walks uprightly?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தடைகளை நீக்கிப்போடுகிறவர் அவர்களுக்கு முன்பாக நடந்துபோகிறார்; அவர்கள் தடைகளை நீக்கி, வாசலால் உட்பிரவேசித்துக் கடந்துபோவார்கள்; அவர்கள் ராஜா அவர்களுக்கு முன்பாகப் போவார், கர்த்தர் அவர்கள் முன்னணியில் நடந்துபோவார்.]]></a:t>
+              <a:t><![CDATA[8. Even of late my people has risen up as an enemy: all of you pull off the robe with the garment from them that pass by securely as men averse from war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1137,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்கிரமத்தை யோசித்து, தங்கள் படுக்கைகளின்மேல் பொல்லாப்புசெய்ய எத்தனம்பண்ணித் தங்கள் கையில் வல்லமை இருக்கிறபடியினால், விடியற்காலமாகிறபோது அதை நடப்பித்து.]]></a:t>
+              <a:t><![CDATA[8. Even of late my people has risen up as an enemy: all of you pull off the robe with the garment from them that pass by securely as men averse from war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்கிரமத்தை யோசித்து, தங்கள் படுக்கைகளின்மேல் பொல்லாப்புசெய்ய எத்தனம்பண்ணித் தங்கள் கையில் வல்லமை இருக்கிறபடியினால், விடியற்காலமாகிறபோது அதை நடப்பித்து.]]></a:t>
+              <a:t><![CDATA[9. The women of my people have all of you cast out from their pleasant houses; from their children have all of you taken away my glory for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1355,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வயல்களை இச்சித்துப் பறித்துக்கொண்டு, வீடுகளை இச்சித்து எடுத்துக்கொண்டு, புருஷனையும் அவன் வீட்டையும் மனுஷனையும் அவன் சுதந்தரத்தையும் ஒடுக்குகிறவர்களுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[9. The women of my people have all of you cast out from their pleasant houses; from their children have all of you taken away my glory for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1464,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யாக்கோபு வம்சம் என்று பேர்பெற்றவர்களே கர்த்தரின் ஆவி குறுகியிருக்கிறதோ? அவருடைய கிரியைகள் இவைகள்தானோ? செம்மையாய் நடக்கிறவனுக்கு என் வார்த்தைகள் நன்மை செய்யாதோ?]]></a:t>
+              <a:t><![CDATA[1. Woe to them that devise iniquity, and work evil upon their beds! when the morning is light, they practice it, because it is in the power of their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1573,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வயல்களை இச்சித்துப் பறித்துக்கொண்டு, வீடுகளை இச்சித்து எடுத்துக்கொண்டு, புருஷனையும் அவன் வீட்டையும் மனுஷனையும் அவன் சுதந்தரத்தையும் ஒடுக்குகிறவர்களுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[10. Arise all of you, and depart; for this is not your rest: because it is polluted, it shall destroy you, even with a sore destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1682,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் கர்த்தர்: நான் இந்த வம்சத்தாருக்கு விரோதமாய்த் தீமையை வருவிக்க நினைக்கிறேன்; அதினின்று நீங்கள் கழுத்தை நீக்கமாட்டீர்கள்; நீங்கள் மேட்டிமையாய் நடப்பதில்லை; அது தீமையான காலம்.]]></a:t>
+              <a:t><![CDATA[10. Arise all of you, and depart; for this is not your rest: because it is polluted, it shall destroy you, even with a sore destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1791,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் கர்த்தர்: நான் இந்த வம்சத்தாருக்கு விரோதமாய்த் தீமையை வருவிக்க நினைக்கிறேன்; அதினின்று நீங்கள் கழுத்தை நீக்கமாட்டீர்கள்; நீங்கள் மேட்டிமையாய் நடப்பதில்லை; அது தீமையான காலம்.]]></a:t>
+              <a:t><![CDATA[11. If a man walking in the spirit and falsehood do lie, saying, I will prophesy unto you of wine and of strong drink; he shall even be the prophet of this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1900,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாளில் உங்கள்பேரில் ஒப்புச்சொல்லி, நாம் முற்றிலும் பாழானோம்; நமது ஜனத்தின் சுதந்தரத்தை மாற்றிப்போட்டார்; என்னமாய் அதை என்னைவிட்டு நீக்கிப்போட்டார்! நமது வயல்களைப் பிடுங்கிப் பகிர்ந்துகொடுத்தாரே என்று துயரமான புலம்பலாய்ப் புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. If a man walking in the spirit and falsehood do lie, saying, I will prophesy unto you of wine and of strong drink; he shall even be the prophet of this people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2009,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாளில் உங்கள்பேரில் ஒப்புச்சொல்லி, நாம் முற்றிலும் பாழானோம்; நமது ஜனத்தின் சுதந்தரத்தை மாற்றிப்போட்டார்; என்னமாய் அதை என்னைவிட்டு நீக்கிப்போட்டார்! நமது வயல்களைப் பிடுங்கிப் பகிர்ந்துகொடுத்தாரே என்று துயரமான புலம்பலாய்ப் புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. I will surely assemble, O Jacob, all of you; I will surely gather the remnant of Israel; I will put them together as the sheep of Bozrah, as the flock in the midst of their fold: they shall make great noise by reason of the multitude of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2118,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாளில் உங்கள்பேரில் ஒப்புச்சொல்லி, நாம் முற்றிலும் பாழானோம்; நமது ஜனத்தின் சுதந்தரத்தை மாற்றிப்போட்டார்; என்னமாய் அதை என்னைவிட்டு நீக்கிப்போட்டார்! நமது வயல்களைப் பிடுங்கிப் பகிர்ந்துகொடுத்தாரே என்று துயரமான புலம்பலாய்ப் புலம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. I will surely assemble, O Jacob, all of you; I will surely gather the remnant of Israel; I will put them together as the sheep of Bozrah, as the flock in the midst of their fold: they shall make great noise by reason of the multitude of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2227,51 +2231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தரின் சபையில் சுதந்தரவீதங்களை அளந்துகொடுக்கிறவர்கள் உனக்கு இல்லாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. I will surely assemble, O Jacob, all of you; I will surely gather the remnant of Israel; I will put them together as the sheep of Bozrah, as the flock in the midst of their fold: they shall make great noise by reason of the multitude of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2336,51 +2340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தீர்க்கதரிசனஞ் சொல்லாதிருப்பீர்களாக என்றார்கள்; அவர்கள் தீர்க்கதரிசனஞ் சொல்லுவார்கள், இந்தப்பிரகாரமாய் அவர்கள் தீர்க்கதரிசனஞ் சொல்லாவிட்டால் நிந்தை நீங்காதே.]]></a:t>
+              <a:t><![CDATA[13. The breaker has come up before them: they have broken up, and have passed through the gate, and are gone out by it: and their king shall pass before them, and the LORD on the head of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2445,51 +2449,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தீர்க்கதரிசனஞ் சொல்லாதிருப்பீர்களாக என்றார்கள்; அவர்கள் தீர்க்கதரிசனஞ் சொல்லுவார்கள், இந்தப்பிரகாரமாய் அவர்கள் தீர்க்கதரிசனஞ் சொல்லாவிட்டால் நிந்தை நீங்காதே.]]></a:t>
+              <a:t><![CDATA[13. The breaker has come up before them: they have broken up, and have passed through the gate, and are gone out by it: and their king shall pass before them, and the LORD on the head of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. The breaker has come up before them: they have broken up, and have passed through the gate, and are gone out by it: and their king shall pass before them, and the LORD on the head of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2554,51 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யாக்கோபு வம்சம் என்று பேர்பெற்றவர்களே கர்த்தரின் ஆவி குறுகியிருக்கிறதோ? அவருடைய கிரியைகள் இவைகள்தானோ? செம்மையாய் நடக்கிறவனுக்கு என் வார்த்தைகள் நன்மை செய்யாதோ?]]></a:t>
+              <a:t><![CDATA[1. Woe to them that devise iniquity, and work evil upon their beds! when the morning is light, they practice it, because it is in the power of their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2663,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் ஜனங்கள் பூர்வமுதல் சத்துருவைப்போல் எழும்பினார்கள். யுத்தத்திலிருந்து திரும்பிவந்து வழியில் அஞ்சாமல் கடந்துபோகிறவர்களுடைய மேலங்கியையும் வஸ்திரத்தையும் உரிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And they covet fields, and take them by violence; and houses, and take them away: so they oppress a man and his house, even a man and his heritage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2772,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் ஜனங்கள் பூர்வமுதல் சத்துருவைப்போல் எழும்பினார்கள். யுத்தத்திலிருந்து திரும்பிவந்து வழியில் அஞ்சாமல் கடந்துபோகிறவர்களுடைய மேலங்கியையும் வஸ்திரத்தையும் உரிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And they covet fields, and take them by violence; and houses, and take them away: so they oppress a man and his house, even a man and his heritage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2881,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் ஜனத்தின் ஸ்திரீகளை அவர்களுடைய செளக்கியமான வீடுகளிலிருந்து துரத்திவிட்டீர்கள்; அவர்களுடைய குழந்தைகளுக்கு இருந்த என் அலங்காரத்தை என்றைக்கும் இல்லாதபடிக்குப் பறித்துக்கொண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Therefore thus says the LORD; Behold, against this family do I devise an evil, from which all of you shall not remove your necks; neither shall all of you go haughtily: for this time is evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2990,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் ஜனத்தின் ஸ்திரீகளை அவர்களுடைய செளக்கியமான வீடுகளிலிருந்து துரத்திவிட்டீர்கள்; அவர்களுடைய குழந்தைகளுக்கு இருந்த என் அலங்காரத்தை என்றைக்கும் இல்லாதபடிக்குப் பறித்துக்கொண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Therefore thus says the LORD; Behold, against this family do I devise an evil, from which all of you shall not remove your necks; neither shall all of you go haughtily: for this time is evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3099,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எழுந்திருந்து போங்கள்; இது நீங்கள் இளைப்பாறும் இடம் அல்ல, இது தீட்டுப்பட்டது, இது உங்களை நாசப்படுத்தும், அந்த நாசம் மிகவும் கொடியதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. In that day shall one take up a parable against you, and lament with a doleful lamentation, and say, We be utterly spoiled: he has changed the portion of my people: how has he removed it from me! turning away he has divided our fields.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3208,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எழுந்திருந்து போங்கள்; இது நீங்கள் இளைப்பாறும் இடம் அல்ல, இது தீட்டுப்பட்டது, இது உங்களை நாசப்படுத்தும், அந்த நாசம் மிகவும் கொடியதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[4. In that day shall one take up a parable against you, and lament with a doleful lamentation, and say, We be utterly spoiled: he has changed the portion of my people: how has he removed it from me! turning away he has divided our fields.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3287,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414123" r:id="rId1"/>
+    <p:sldLayoutId id="2481563367" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3491,50 +3604,58 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3691,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. If a man walking in the spirit and falsehood do lie, saying, I will prophesy unto you of wine]]></a:t>
+              <a:t><![CDATA[பகிர்ந்துகொடுத்தாரே என்று துயரமான புலம்பலாய்ப் புலம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and of strong drink; he shall even be the prophet of this people.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தரின் சபையில் சுதந்தரவீதங்களை அளந்துகொடுக்கிறவர்கள் உனக்கு இல்லாதிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. I will surely assemble, O Jacob, all of you; I will surely gather the remnant of Israel; I will]]></a:t>
+              <a:t><![CDATA[6. தீர்க்கதரிசனஞ் சொல்லாதிருப்பீர்களாக என்றார்கள்; அவர்கள் தீர்க்கதரிசனஞ் சொல்லுவார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[put them together as the sheep of Bozrah, as the flock in the midst of their fold: they shall make]]></a:t>
+              <a:t><![CDATA[இந்தப்பிரகாரமாய் அவர்கள் தீர்க்கதரிசனஞ் சொல்லாவிட்டால் நிந்தை நீங்காதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great noise by reason of the multitude of men.]]></a:t>
+              <a:t><![CDATA[7. யாக்கோபு வம்சம் என்று பேர்பெற்றவர்களே கர்த்தரின் ஆவி குறுகியிருக்கிறதோ? அவருடைய கிரியைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The breaker has come up before them: they have broken up, and have passed through the gate, and]]></a:t>
+              <a:t><![CDATA[இவைகள்தானோ? செம்மையாய் நடக்கிறவனுக்கு என் வார்த்தைகள் நன்மை செய்யாதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are gone out by it: and their king shall pass before them, and the LORD on the head of them.]]></a:t>
+              <a:t><![CDATA[8. என் ஜனங்கள் பூர்வமுதல் சத்துருவைப்போல் எழும்பினார்கள். யுத்தத்திலிருந்து திரும்பிவந்து வழியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Woe to them that devise iniquity, and work evil upon their beds! when the morning is light, they]]></a:t>
+              <a:t><![CDATA[அஞ்சாமல் கடந்துபோகிறவர்களுடைய மேலங்கியையும் வஸ்திரத்தையும் உரிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[practice it, because it is in the power of their hand.]]></a:t>
+              <a:t><![CDATA[9. என் ஜனத்தின் ஸ்திரீகளை அவர்களுடைய செளக்கியமான வீடுகளிலிருந்து துரத்திவிட்டீர்கள்; அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And they covet fields, and take them by violence; and houses, and take them away: so they oppress]]></a:t>
+              <a:t><![CDATA[குழந்தைகளுக்கு இருந்த என் அலங்காரத்தை என்றைக்கும் இல்லாதபடிக்குப் பறித்துக்கொண்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. O you that are named the house of Jacob, is the spirit of the LORD straitened? are these his]]></a:t>
+              <a:t><![CDATA[1. அக்கிரமத்தை யோசித்து, தங்கள் படுக்கைகளின்மேல் பொல்லாப்புசெய்ய எத்தனம்பண்ணித் தங்கள் கையில் வல்லமை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a man and his house, even a man and his heritage.]]></a:t>
+              <a:t><![CDATA[10. எழுந்திருந்து போங்கள்; இது நீங்கள் இளைப்பாறும் இடம் அல்ல, இது தீட்டுப்பட்டது, இது உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Therefore thus says the LORD; Behold, against this family do I devise an evil, from which all of]]></a:t>
+              <a:t><![CDATA[நாசப்படுத்தும், அந்த நாசம் மிகவும் கொடியதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall not remove your necks; neither shall all of you go haughtily: for this time is evil.]]></a:t>
+              <a:t><![CDATA[11. மனம்போகிற போக்கின்படிபோய், அபத்தமானதை உரைக்கிற ஒருவன், திராட்சரசத்தையும் மதுபானத்தையுங்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. In that day shall one take up a parable against you, and lament with a doleful lamentation, and]]></a:t>
+              <a:t><![CDATA[நான் உனக்குப் பிரசங்கிப்பேனென்றால், அவனே ஜனத்திற்கு ஏற்ற பிரசங்கியாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[say, We be utterly spoiled: he has changed the portion of my people: how has he removed it from me!]]></a:t>
+              <a:t><![CDATA[12. யாக்கோபின் ஜனங்களே, உங்களெல்லாரையும் நான் நிச்சயமாய்க் கூட்டுவேன், இஸ்ரவேலில் மீதியானவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[turning away he has divided our fields.]]></a:t>
+              <a:t><![CDATA[நிச்சயமாய்ச் சேர்ப்பேன்; போஸ்றாவின் ஆடுகளைப்போல் அவர்களை ஏகக்கூட்டமாக்குவேன், தன் தொழுவத்துக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Therefore you shall have none that shall cast a cord by lot in the congregation of the LORD.]]></a:t>
+              <a:t><![CDATA[சேர்ந்த மந்தைக்குச் சமானமாய் ஜனத்திரளினாலே இரைச்சல் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Prophesy all of you not, say they to them that prophesy: they shall not prophesy to them, that]]></a:t>
+              <a:t><![CDATA[13. தடைகளை நீக்கிப்போடுகிறவர் அவர்களுக்கு முன்பாக நடந்துபோகிறார்; அவர்கள் தடைகளை நீக்கி, வாசலால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6320,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they shall not take shame.]]></a:t>
+              <a:t><![CDATA[உட்பிரவேசித்துக் கடந்துபோவார்கள்; அவர்கள் ராஜா அவர்களுக்கு முன்பாகப் போவார், கர்த்தர் அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீகா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முன்னணியில் நடந்துபோவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[doings? do not my words do good to him that walks uprightly?]]></a:t>
+              <a:t><![CDATA[இருக்கிறபடியினால், விடியற்காலமாகிறபோது அதை நடப்பித்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Even of late my people has risen up as an enemy: all of you pull off the robe with the garment]]></a:t>
+              <a:t><![CDATA[2. வயல்களை இச்சித்துப் பறித்துக்கொண்டு, வீடுகளை இச்சித்து எடுத்துக்கொண்டு, புருஷனையும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from them that pass by securely as men averse from war.]]></a:t>
+              <a:t><![CDATA[வீட்டையும் மனுஷனையும் அவன் சுதந்தரத்தையும் ஒடுக்குகிறவர்களுக்கு ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The women of my people have all of you cast out from their pleasant houses; from their children]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் கர்த்தர்: நான் இந்த வம்சத்தாருக்கு விரோதமாய்த் தீமையை வருவிக்க நினைக்கிறேன்; அதினின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have all of you taken away my glory for ever.]]></a:t>
+              <a:t><![CDATA[நீங்கள் கழுத்தை நீக்கமாட்டீர்கள்; நீங்கள் மேட்டிமையாய் நடப்பதில்லை; அது தீமையான காலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Arise all of you, and depart; for this is not your rest: because it is polluted, it shall]]></a:t>
+              <a:t><![CDATA[4. அந்நாளில் உங்கள்பேரில் ஒப்புச்சொல்லி, நாம் முற்றிலும் பாழானோம்; நமது ஜனத்தின் சுதந்தரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destroy you, even with a sore destruction.]]></a:t>
+              <a:t><![CDATA[மாற்றிப்போட்டார்; என்னமாய் அதை என்னைவிட்டு நீக்கிப்போட்டார்! நமது வயல்களைப் பிடுங்கிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7184,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மீகா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme44">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme44">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7294,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme44">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7469,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>