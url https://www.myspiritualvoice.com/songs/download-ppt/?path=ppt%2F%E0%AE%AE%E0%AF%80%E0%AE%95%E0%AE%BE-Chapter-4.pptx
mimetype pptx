--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -51,50 +51,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -105,50 +107,51 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -276,53 +279,54 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -382,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனவன் தன்தன் திராட்சச்செடியின் நிழலிலும், தன்தன் அத்திமரத்தின் நிழலிலும் பயப்படுத்துவார் இல்லாமல் உட்காருவான்; சேனைகளுடைய கர்த்தரின் வாய் இதைச் சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[4. But they shall sit every man under his vine and under his fig tree; and none shall make them afraid: for the mouth of the LORD of hosts has spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -491,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனவன் தன்தன் திராட்சச்செடியின் நிழலிலும், தன்தன் அத்திமரத்தின் நிழலிலும் பயப்படுத்துவார் இல்லாமல் உட்காருவான்; சேனைகளுடைய கர்த்தரின் வாய் இதைச் சொல்லிற்று.]]></a:t>
+              <a:t><![CDATA[4. But they shall sit every man under his vine and under his fig tree; and none shall make them afraid: for the mouth of the LORD of hosts has spoken it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -600,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சகல ஜனங்களும் தங்கள் தங்கள் தேவனுடைய நாமத்தைப் பற்றிக்கொண்டு நடப்பார்கள்; நாங்களும் எங்கள் தேவனாகிய கர்த்தருடைய நாமத்தைப் பற்றிக்கொண்டு என்றென்றைக்குமுள்ள சதாகாலங்களிலும் நடப்போம்.]]></a:t>
+              <a:t><![CDATA[5. For all people will walk every one in the name of his god, and we will walk in the name of the LORD our God for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சகல ஜனங்களும் தங்கள் தங்கள் தேவனுடைய நாமத்தைப் பற்றிக்கொண்டு நடப்பார்கள்; நாங்களும் எங்கள் தேவனாகிய கர்த்தருடைய நாமத்தைப் பற்றிக்கொண்டு என்றென்றைக்குமுள்ள சதாகாலங்களிலும் நடப்போம்.]]></a:t>
+              <a:t><![CDATA[5. For all people will walk every one in the name of his god, and we will walk in the name of the LORD our God for ever and ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -818,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் சொல்லுகிறது என்னவென்றால்: அந்நாளிலே நான் நொண்டியானவளைச் சேர்த்து, தள்ளுண்டவளையும் தீங்கு அனுபவித்தவளையும் கூட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[6. In that day, says the LORD, will I assemble her that haltes, and I will gather her that is driven out, and her that I have afflicted;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -927,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் சொல்லுகிறது என்னவென்றால்: அந்நாளிலே நான் நொண்டியானவளைச் சேர்த்து, தள்ளுண்டவளையும் தீங்கு அனுபவித்தவளையும் கூட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[6. In that day, says the LORD, will I assemble her that haltes, and I will gather her that is driven out, and her that I have afflicted;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நொண்டியானவளை மீதியான ஜனமாகவும், தூரமாய்த் தள்ளுண்டுபோனவளைப் பலத்த ஜாதியாகவும் வைப்பேன்; அவர்கள்பேரில் கர்த்தர் சீயோன் பர்வதத்திலே இது முதல் என்றென்றைக்கும் ராஜாவாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[7. And I will make her that halted a remnant, and her that was cast far off a strong nation: and the LORD shall reign over them in mount Zion from henceforth, even for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1145,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நொண்டியானவளை மீதியான ஜனமாகவும், தூரமாய்த் தள்ளுண்டுபோனவளைப் பலத்த ஜாதியாகவும் வைப்பேன்; அவர்கள்பேரில் கர்த்தர் சீயோன் பர்வதத்திலே இது முதல் என்றென்றைக்கும் ராஜாவாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[7. And I will make her that halted a remnant, and her that was cast far off a strong nation: and the LORD shall reign over them in mount Zion from henceforth, even for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மந்தையின் துருக்கமே, சீயோன் குமாரத்தியின் அரணே, முந்தின ஆளுகை உன்னிடத்தில் வரும்; ராஜரிகம் எருசலேம் குமாரத்தியினிடத்தில் வரும்.]]></a:t>
+              <a:t><![CDATA[8. And you, O tower of the flock, the strong hold of the daughter of Zion, unto you shall it come, even the first dominion; the kingdom shall come to the daughter of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1363,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்போதும் நீ சத்தமிட்டுக் கதறுவானேன்? ராஜாவானவர் உன்னிடத்தில் இல்லையோ? உன் ஆலோசனைக்காரர் அழிந்துபோனார்களோ? பிரசவிக்கிற ஸ்திரீக்கு ஒத்த வேதனை உனக்கு உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[8. And you, O tower of the flock, the strong hold of the daughter of Zion, unto you shall it come, even the first dominion; the kingdom shall come to the daughter of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1472,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆனாலும், கடைசி நாட்களில் கர்த்தருடைய ஆலயமாகிய பர்வதம் பர்வதங்களின் கொடுமுடியில் ஸ்தாபிக்கப்பட்டு, மலைகளுக்கு மேலாய் உயர்த்தப்பட்டிருக்கும், எல்லா ஜாதிகளும் அதினிடத்திற்கு ஓடிவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[1. But in the last days it shall come to pass, that the mountain of the house of the LORD shall be established in the top of the mountains, and it shall be exalted above the hills; and people shall flow unto it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1581,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்போதும் நீ சத்தமிட்டுக் கதறுவானேன்? ராஜாவானவர் உன்னிடத்தில் இல்லையோ? உன் ஆலோசனைக்காரர் அழிந்துபோனார்களோ? பிரசவிக்கிற ஸ்திரீக்கு ஒத்த வேதனை உனக்கு உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[9. Now why do you cry out aloud? is there no king in you? is your counsellor perished? for pangs have taken you as a woman in travail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1690,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சீயோன் குமாரத்தியே, பிரசவ ஸ்திரீயைப்போல அம்பாயப்பட்டு வேதனைப்படு; நீ இப்போது நகரத்திலிருந்து புறப்பட்டு, வெளிகளில் தங்கி பாபிலோன் வரைக்கும் போவாய். அங்கே விடுவிக்கப்படுவாய்; அங்கே கர்த்தர் உன்னை உன் சத்துருக்களின் கைக்கு நீங்கலாக்கி மீட்பார்.]]></a:t>
+              <a:t><![CDATA[9. Now why do you cry out aloud? is there no king in you? is your counsellor perished? for pangs have taken you as a woman in travail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1799,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சீயோன் குமாரத்தியே, பிரசவ ஸ்திரீயைப்போல அம்பாயப்பட்டு வேதனைப்படு; நீ இப்போது நகரத்திலிருந்து புறப்பட்டு, வெளிகளில் தங்கி பாபிலோன் வரைக்கும் போவாய். அங்கே விடுவிக்கப்படுவாய்; அங்கே கர்த்தர் உன்னை உன் சத்துருக்களின் கைக்கு நீங்கலாக்கி மீட்பார்.]]></a:t>
+              <a:t><![CDATA[10. Be in pain, and labour to bring forth, O daughter of Zion, like a woman in travail: for now shall you go forth out of the city, and you shall dwell in the field, and you shall go even to Babylon; there shall you be delivered; there the LORD shall redeem you from the hand of yours enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சீயோன் குமாரத்தியே, பிரசவ ஸ்திரீயைப்போல அம்பாயப்பட்டு வேதனைப்படு; நீ இப்போது நகரத்திலிருந்து புறப்பட்டு, வெளிகளில் தங்கி பாபிலோன் வரைக்கும் போவாய். அங்கே விடுவிக்கப்படுவாய்; அங்கே கர்த்தர் உன்னை உன் சத்துருக்களின் கைக்கு நீங்கலாக்கி மீட்பார்.]]></a:t>
+              <a:t><![CDATA[10. Be in pain, and labour to bring forth, O daughter of Zion, like a woman in travail: for now shall you go forth out of the city, and you shall dwell in the field, and you shall go even to Babylon; there shall you be delivered; there the LORD shall redeem you from the hand of yours enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2017,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீயோன் தீட்டுப்படுவாளாக, எங்கள் கண் அவளைக் காண்பதாக என்று சொல்லி, அநேக ஜாதியார் உனக்கு விரோதமாகக் கூடியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Be in pain, and labour to bring forth, O daughter of Zion, like a woman in travail: for now shall you go forth out of the city, and you shall dwell in the field, and you shall go even to Babylon; there shall you be delivered; there the LORD shall redeem you from the hand of yours enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீயோன் தீட்டுப்படுவாளாக, எங்கள் கண் அவளைக் காண்பதாக என்று சொல்லி, அநேக ஜாதியார் உனக்கு விரோதமாகக் கூடியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Now also many nations are gathered against you, that say, Let her be defiled, and let our eye look upon Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2235,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் அவர்கள் கர்த்தருடைய நினைவுகளை அறியாமலும், அவருடைய யோசனையை உணராமலும் இருக்கிறார்கள்; அவர் அரிக்கட்டுகளைப்போல அவர்களைக் களத்திலே சேர்ப்பார்.]]></a:t>
+              <a:t><![CDATA[11. Now also many nations are gathered against you, that say, Let her be defiled, and let our eye look upon Zion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2344,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் அவர்கள் கர்த்தருடைய நினைவுகளை அறியாமலும், அவருடைய யோசனையை உணராமலும் இருக்கிறார்கள்; அவர் அரிக்கட்டுகளைப்போல அவர்களைக் களத்திலே சேர்ப்பார்.]]></a:t>
+              <a:t><![CDATA[12. But they know not the thoughts of the LORD, neither understand they his counsel: for he shall gather them as the sheaves into the floor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2453,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சீயோன் குமாரத்தியே, நீ எழுந்து போரடி; நான் உன் கொம்புகளை இரும்பும், உன் குளம்புகளை வெண்கலமுமாக்குவேன்; நீ அநேக ஜனங்களை நொறுக்கிப்போடுவாய்; அவர்கள் தேடிச் சேர்த்ததை நீ கர்த்தருக்கென்றும் அவர்களுடைய ஆஸ்தியைப் பூமிக்கெல்லாம் ஆண்டவராயிருக்கிறவருக்கென்றும் நியமிப்பாய்.]]></a:t>
+              <a:t><![CDATA[12. But they know not the thoughts of the LORD, neither understand they his counsel: for he shall gather them as the sheaves into the floor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2562,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சீயோன் குமாரத்தியே, நீ எழுந்து போரடி; நான் உன் கொம்புகளை இரும்பும், உன் குளம்புகளை வெண்கலமுமாக்குவேன்; நீ அநேக ஜனங்களை நொறுக்கிப்போடுவாய்; அவர்கள் தேடிச் சேர்த்ததை நீ கர்த்தருக்கென்றும் அவர்களுடைய ஆஸ்தியைப் பூமிக்கெல்லாம் ஆண்டவராயிருக்கிறவருக்கென்றும் நியமிப்பாய்.]]></a:t>
+              <a:t><![CDATA[13. Arise and thresh, O daughter of Zion: for I will make yours horn iron, and I will make your hoofs brass: and you shall beat in pieces many people: and I will consecrate their gain unto the LORD, and their substance unto the Lord of the whole earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2671,51 +2675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆனாலும், கடைசி நாட்களில் கர்த்தருடைய ஆலயமாகிய பர்வதம் பர்வதங்களின் கொடுமுடியில் ஸ்தாபிக்கப்பட்டு, மலைகளுக்கு மேலாய் உயர்த்தப்பட்டிருக்கும், எல்லா ஜாதிகளும் அதினிடத்திற்கு ஓடிவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[1. But in the last days it shall come to pass, that the mountain of the house of the LORD shall be established in the top of the mountains, and it shall be exalted above the hills; and people shall flow unto it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2780,51 +2784,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சீயோன் குமாரத்தியே, நீ எழுந்து போரடி; நான் உன் கொம்புகளை இரும்பும், உன் குளம்புகளை வெண்கலமுமாக்குவேன்; நீ அநேக ஜனங்களை நொறுக்கிப்போடுவாய்; அவர்கள் தேடிச் சேர்த்ததை நீ கர்த்தருக்கென்றும் அவர்களுடைய ஆஸ்தியைப் பூமிக்கெல்லாம் ஆண்டவராயிருக்கிறவருக்கென்றும் நியமிப்பாய்.]]></a:t>
+              <a:t><![CDATA[13. Arise and thresh, O daughter of Zion: for I will make yours horn iron, and I will make your hoofs brass: and you shall beat in pieces many people: and I will consecrate their gain unto the LORD, and their substance unto the Lord of the whole earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. Arise and thresh, O daughter of Zion: for I will make yours horn iron, and I will make your hoofs brass: and you shall beat in pieces many people: and I will consecrate their gain unto the LORD, and their substance unto the Lord of the whole earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2889,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. திரளான ஜாதிகள் புறப்பட்டுவந்து: நாம் கர்த்தரின் பர்வதத்துக்கும், யாக்கோபின் தேவனுடைய ஆலயத்துக்கும் போவோம் வாருங்கள்; அவர் தமது வழிகளை நமக்குப் போதிப்பார், நாம் அவர் பாதைகளில் நடப்போமென்பார்கள்; ஏனெனில் சீயோனிலிருந்து வேதமும், எருசலேமிலிருந்து கர்த்தரின் வசனமும் வெளிப்படும்.]]></a:t>
+              <a:t><![CDATA[2. And many nations shall come, and say, Come, and let us go up to the mountain of the LORD, and to the house of the God of Jacob; and he will teach us of his ways, and we will walk in his paths: for the law shall go out of Zion, and the word of the LORD from Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2998,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. திரளான ஜாதிகள் புறப்பட்டுவந்து: நாம் கர்த்தரின் பர்வதத்துக்கும், யாக்கோபின் தேவனுடைய ஆலயத்துக்கும் போவோம் வாருங்கள்; அவர் தமது வழிகளை நமக்குப் போதிப்பார், நாம் அவர் பாதைகளில் நடப்போமென்பார்கள்; ஏனெனில் சீயோனிலிருந்து வேதமும், எருசலேமிலிருந்து கர்த்தரின் வசனமும் வெளிப்படும்.]]></a:t>
+              <a:t><![CDATA[2. And many nations shall come, and say, Come, and let us go up to the mountain of the LORD, and to the house of the God of Jacob; and he will teach us of his ways, and we will walk in his paths: for the law shall go out of Zion, and the word of the LORD from Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3107,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. திரளான ஜாதிகள் புறப்பட்டுவந்து: நாம் கர்த்தரின் பர்வதத்துக்கும், யாக்கோபின் தேவனுடைய ஆலயத்துக்கும் போவோம் வாருங்கள்; அவர் தமது வழிகளை நமக்குப் போதிப்பார், நாம் அவர் பாதைகளில் நடப்போமென்பார்கள்; ஏனெனில் சீயோனிலிருந்து வேதமும், எருசலேமிலிருந்து கர்த்தரின் வசனமும் வெளிப்படும்.]]></a:t>
+              <a:t><![CDATA[2. And many nations shall come, and say, Come, and let us go up to the mountain of the LORD, and to the house of the God of Jacob; and he will teach us of his ways, and we will walk in his paths: for the law shall go out of Zion, and the word of the LORD from Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3216,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் திரளான ஜனங்களுக்குள் நியாயந்தீர்த்து, தூரத்திலுள்ள பலத்த ஜாதிகளைக் கடிந்துகொள்ளுவார்; அப்பொழுது அவர்கள் தங்கள் பட்டயங்களை மண்வெட்டிகளாகவும், தங்கள் ஈட்டிகளை அறிவாள்களாகவும் அடிப்பார்கள்; ஒரு ஜாதிக்கு விரோதமாய் மறுஜாதி பட்டயம் எடுப்பதில்லை; இனி அவர்கள் யுத்தத்தைக் கற்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[3. And he shall judge among many people, and rebuke strong nations far off; and they shall beat their swords into plowshares, and their spears into pruning hooks: nation shall not lift up a sword against nation, neither shall they learn war any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3325,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் திரளான ஜனங்களுக்குள் நியாயந்தீர்த்து, தூரத்திலுள்ள பலத்த ஜாதிகளைக் கடிந்துகொள்ளுவார்; அப்பொழுது அவர்கள் தங்கள் பட்டயங்களை மண்வெட்டிகளாகவும், தங்கள் ஈட்டிகளை அறிவாள்களாகவும் அடிப்பார்கள்; ஒரு ஜாதிக்கு விரோதமாய் மறுஜாதி பட்டயம் எடுப்பதில்லை; இனி அவர்கள் யுத்தத்தைக் கற்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[3. And he shall judge among many people, and rebuke strong nations far off; and they shall beat their swords into plowshares, and their spears into pruning hooks: nation shall not lift up a sword against nation, neither shall they learn war any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3434,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் திரளான ஜனங்களுக்குள் நியாயந்தீர்த்து, தூரத்திலுள்ள பலத்த ஜாதிகளைக் கடிந்துகொள்ளுவார்; அப்பொழுது அவர்கள் தங்கள் பட்டயங்களை மண்வெட்டிகளாகவும், தங்கள் ஈட்டிகளை அறிவாள்களாகவும் அடிப்பார்கள்; ஒரு ஜாதிக்கு விரோதமாய் மறுஜாதி பட்டயம் எடுப்பதில்லை; இனி அவர்கள் யுத்தத்தைக் கற்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[3. And he shall judge among many people, and rebuke strong nations far off; and they shall beat their swords into plowshares, and their spears into pruning hooks: nation shall not lift up a sword against nation, neither shall they learn war any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474699585" r:id="rId1"/>
+    <p:sldLayoutId id="2481563390" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3741,50 +3854,58 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3933,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और लोग आगे को युद्ध विद्या न सीखेंगे। परन्तु वे अपनी अपनी दाखलता और अंजीर के वृक्ष तले बैठा]]></a:t>
+              <a:t><![CDATA[4. அவனவன் தன்தன் திராட்சச்செடியின் நிழலிலும், தன்தன் அத்திமரத்தின் நிழலிலும் பயப்படுத்துவார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करेंगे, और कोई उन को न डराएगा; सेनाओं के यहोवा ने यही वचन दिया है॥]]></a:t>
+              <a:t><![CDATA[இல்லாமல் உட்காருவான்; சேனைகளுடைய கர்த்தரின் வாய் இதைச் சொல்லிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. सब राज्यों के लोग तो अपने अपने देवता का नाम ले कर चलते हैं, परन्तु हम लोग अपने परमेश्वर यहोवा का]]></a:t>
+              <a:t><![CDATA[5. சகல ஜனங்களும் தங்கள் தங்கள் தேவனுடைய நாமத்தைப் பற்றிக்கொண்டு நடப்பார்கள்; நாங்களும் எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नाम ले कर सदा सर्वदा चलते रहेंगे॥]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தருடைய நாமத்தைப் பற்றிக்கொண்டு என்றென்றைக்குமுள்ள சதாகாலங்களிலும் நடப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. यहोवा की यह वाणी है, उस समय मैं प्रजा के लंगड़ों को, और बरबस निकाले हुओं को, और जिन को मैं ने]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் சொல்லுகிறது என்னவென்றால்: அந்நாளிலே நான் நொண்டியானவளைச் சேர்த்து, தள்ளுண்டவளையும் தீங்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दु:ख दिया है उन सब को इकट्ठे करूंगा।]]></a:t>
+              <a:t><![CDATA[அனுபவித்தவளையும் கூட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और लंगड़ों को मैं बचा रखूंगा, और दूर किए हुओं को एक सामर्थी जाति कर दूंगा; और यहोवा उन पर सिय्योन]]></a:t>
+              <a:t><![CDATA[7. நொண்டியானவளை மீதியான ஜனமாகவும், தூரமாய்த் தள்ளுண்டுபோனவளைப் பலத்த ஜாதியாகவும் வைப்பேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पर्वत के ऊपर से सदा राज्य करता रहेगा॥]]></a:t>
+              <a:t><![CDATA[அவர்கள்பேரில் கர்த்தர் சீயோன் பர்வதத்திலே இது முதல் என்றென்றைக்கும் ராஜாவாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और हे एदेर के गुम्मट, हे सिय्योन की पहाड़ी, पहिली प्रभुता अर्थात यरूशलेम का राज्य तुझे मिलेगा॥]]></a:t>
+              <a:t><![CDATA[8. மந்தையின் துருக்கமே, சீயோன் குமாரத்தியின் அரணே, முந்தின ஆளுகை உன்னிடத்தில் வரும்; ராஜரிகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. अब तू क्यों चिल्लाती है? क्या तुझ में कोई राजा नहीं रहा? क्या तेरा युक्ति करने वाला नाश हो गया,]]></a:t>
+              <a:t><![CDATA[எருசலேம் குமாரத்தியினிடத்தில் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. अन्त के दिनों में ऐसा होगा कि यहोवा के भवन का पर्वत सब पहाड़ों पर दृढ़ किया जाएगा, और सब]]></a:t>
+              <a:t><![CDATA[1. ஆனாலும், கடைசி நாட்களில் கர்த்தருடைய ஆலயமாகிய பர்வதம் பர்வதங்களின் கொடுமுடியில் ஸ்தாபிக்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जिस से जच्चा स्त्री की नाईं तुझे पीड़ा उठती है?]]></a:t>
+              <a:t><![CDATA[9. இப்போதும் நீ சத்தமிட்டுக் கதறுவானேன்? ராஜாவானவர் உன்னிடத்தில் இல்லையோ? உன் ஆலோசனைக்காரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. हे सिय्योन की बेटी, जच्चा स्त्री की नाईं पीड़ा उठा कर उत्पन्न कर; क्योंकि अब तू गढ़ी में से निकल]]></a:t>
+              <a:t><![CDATA[அழிந்துபோனார்களோ? பிரசவிக்கிற ஸ்திரீக்கு ஒத்த வேதனை உனக்கு உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर मैदान में बसेगी, वरन बाबुल तक जाएगी; वहीं तू छुड़ाई जाएगी, अर्थात वहीं यहोवा तुझे तेरे शत्रुओं के]]></a:t>
+              <a:t><![CDATA[10. சீயோன் குமாரத்தியே, பிரசவ ஸ்திரீயைப்போல அம்பாயப்பட்டு வேதனைப்படு; நீ இப்போது நகரத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वश में से छुड़ा लेगा॥]]></a:t>
+              <a:t><![CDATA[புறப்பட்டு, வெளிகளில் தங்கி பாபிலோன் வரைக்கும் போவாய். அங்கே விடுவிக்கப்படுவாய்; அங்கே கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और अब बहुत सी जातियां तेरे विरुद्ध इकट्ठी हो कर तेरे विषय में कहेंगी सिय्योन अपवित्र की जाए, और]]></a:t>
+              <a:t><![CDATA[உன்னை உன் சத்துருக்களின் கைக்கு நீங்கலாக்கி மீட்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हम अपनी आंखों से उसको निहारें।]]></a:t>
+              <a:t><![CDATA[11. சீயோன் தீட்டுப்படுவாளாக, எங்கள் கண் அவளைக் காண்பதாக என்று சொல்லி, அநேக ஜாதியார் உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. परन्तु वे यहोवा की कल्पनाएं नहीं जानते, न उसकी युक्ति समझते हैं, कि वह उन्हें ऐसा बटोर लेगा जैसे]]></a:t>
+              <a:t><![CDATA[விரோதமாகக் கூடியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खलिहान में पूले बटोरे जाते हैं।]]></a:t>
+              <a:t><![CDATA[12. ஆனாலும் அவர்கள் கர்த்தருடைய நினைவுகளை அறியாமலும், அவருடைய யோசனையை உணராமலும் இருக்கிறார்கள்; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. हे सिय्योन, उठ और दांव कर, मैं तेरे सींगों को लोहे के, और तेरे खुरों को पीतल के बना दूंगा; ओर तू]]></a:t>
+              <a:t><![CDATA[அரிக்கட்டுகளைப்போல அவர்களைக் களத்திலே சேர்ப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बहुत सी जातियों को चूरचूर करेगी, ओर उनकी कमाई यहोवा को और उनकी धन-सम्पत्ति पृथ्वी के प्रभु के लिये]]></a:t>
+              <a:t><![CDATA[13. சீயோன் குமாரத்தியே, நீ எழுந்து போரடி; நான் உன் கொம்புகளை இரும்பும், உன் குளம்புகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहाडिय़ों से अधिक ऊंचा किया जाएगा; और हर जाति के लोग धारा की नाईं उसकी ओर चलेंगे।]]></a:t>
+              <a:t><![CDATA[மலைகளுக்கு மேலாய் உயர்த்தப்பட்டிருக்கும், எல்லா ஜாதிகளும் அதினிடத்திற்கு ஓடிவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +6958,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अर्पण करेगी॥]]></a:t>
+              <a:t><![CDATA[வெண்கலமுமாக்குவேன்; நீ அநேக ஜனங்களை நொறுக்கிப்போடுவாய்; அவர்கள் தேடிச் சேர்த்ததை நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீகா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருக்கென்றும் அவர்களுடைய ஆஸ்தியைப் பூமிக்கெல்லாம் ஆண்டவராயிருக்கிறவருக்கென்றும் நியமிப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और बहुत जातियों के लोग जाएंगे, और आपस में कहेंगे, आओ, हम यहोवा के पर्वत पर चढ़कर, याकूब के]]></a:t>
+              <a:t><![CDATA[2. திரளான ஜாதிகள் புறப்பட்டுவந்து: நாம் கர்த்தரின் பர்வதத்துக்கும், யாக்கோபின் தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर के भवन में जाएं; तब वह हम को अपने मार्ग सिखाएगा, और हम उसके पथों पर चलेंगे। क्योंकि यहोवा]]></a:t>
+              <a:t><![CDATA[ஆலயத்துக்கும் போவோம் வாருங்கள்; அவர் தமது வழிகளை நமக்குப் போதிப்பார், நாம் அவர் பாதைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की व्यवस्था सिय्योन से, और उसका वचन यरूशलेम से निकलेगा।]]></a:t>
+              <a:t><![CDATA[நடப்போமென்பார்கள்; ஏனெனில் சீயோனிலிருந்து வேதமும், எருசலேமிலிருந்து கர்த்தரின் வசனமும் வெளிப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. वह बहुत देशों के लोगों का न्याय करेगा, और दूर दूर तक की सामर्थी जातियों के झगड़ों को मिटाएगा; सो]]></a:t>
+              <a:t><![CDATA[3. அவர் திரளான ஜனங்களுக்குள் நியாயந்தீர்த்து, தூரத்திலுள்ள பலத்த ஜாதிகளைக் கடிந்துகொள்ளுவார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वे अपनी तलवारें पीटकर हल के फाल, और अपने भालोंसे हंसिया बनाएंगे; तब एक जाति दूसरी जाति के विरुद्ध]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அவர்கள் தங்கள் பட்டயங்களை மண்வெட்டிகளாகவும், தங்கள் ஈட்டிகளை அறிவாள்களாகவும் அடிப்பார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तलवार फिर न चलाएगी;]]></a:t>
+              <a:t><![CDATA[ஒரு ஜாதிக்கு விரோதமாய் மறுஜாதி பட்டயம் எடுப்பதில்லை; இனி அவர்கள் யுத்தத்தைக் கற்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மீகா : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme92">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme92">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme92">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>