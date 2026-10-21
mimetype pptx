--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -49,50 +49,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -102,50 +106,52 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -272,53 +278,55 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -378,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் நின்றுகொண்டு, கர்த்தருடைய பலத்தோடும் தம்முடைய தேவனாகிய கர்த்தருடைய நாமத்தின் மகத்துவத்தோடும் மேய்ப்பார்; ஆகையால் அவர்கள் நிலைத்திருப்பார்கள்; அவர் இனிப் பூமியின் எல்லைகள் பரியந்தமும் மகிமைப்படுவார்.]]></a:t>
+              <a:t><![CDATA[4. And he shall stand and feed in the strength of the LORD, in the majesty of the name of the LORD his God; and they shall abide: for now shall he be great unto the ends of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவரே சமாதான காரணர்; அசீரியன் நம்முடைய தேசத்திலே வரும்போதும், நம்முடைய அரண்மனைகளை மிதிக்கும்போதும், ஏழு மேய்ப்பரையும் மனுஷரில் எட்டு அதிபதிகளையும் அவனுக்கு விரோதமாக நிறுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[4. And he shall stand and feed in the strength of the LORD, in the majesty of the name of the LORD his God; and they shall abide: for now shall he be great unto the ends of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவரே சமாதான காரணர்; அசீரியன் நம்முடைய தேசத்திலே வரும்போதும், நம்முடைய அரண்மனைகளை மிதிக்கும்போதும், ஏழு மேய்ப்பரையும் மனுஷரில் எட்டு அதிபதிகளையும் அவனுக்கு விரோதமாக நிறுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[5. And this man shall be the peace, when the Assyrian shall come into our land: and when he shall tread in our palaces, then shall we raise against him seven shepherds, and eight principal men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவர்கள் அசீரியா தேசத்தையும், நிம்ரோதின் தேசத்தையும், அதினுடைய வாசல்களுக்கு உட்புறமாகப் பட்டயத்திற்கு இரையாக்குவார்கள்; அசீரியன் நம்முடைய தேசத்தில் வரும்போதும், நம்முடைய எல்லைகளை மிதிக்கும்போதும் அவனுக்கு நம்மைத் தப்புவிப்பார்.]]></a:t>
+              <a:t><![CDATA[5. And this man shall be the peace, when the Assyrian shall come into our land: and when he shall tread in our palaces, then shall we raise against him seven shepherds, and eight principal men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவர்கள் அசீரியா தேசத்தையும், நிம்ரோதின் தேசத்தையும், அதினுடைய வாசல்களுக்கு உட்புறமாகப் பட்டயத்திற்கு இரையாக்குவார்கள்; அசீரியன் நம்முடைய தேசத்தில் வரும்போதும், நம்முடைய எல்லைகளை மிதிக்கும்போதும் அவனுக்கு நம்மைத் தப்புவிப்பார்.]]></a:t>
+              <a:t><![CDATA[6. And they shall waste the land of Assyria with the sword, and the land of Nimrod in the entrances thereof: thus shall he deliver us from the Assyrian, when he comes into our land, and when he treads within our borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவர்கள் அசீரியா தேசத்தையும், நிம்ரோதின் தேசத்தையும், அதினுடைய வாசல்களுக்கு உட்புறமாகப் பட்டயத்திற்கு இரையாக்குவார்கள்; அசீரியன் நம்முடைய தேசத்தில் வரும்போதும், நம்முடைய எல்லைகளை மிதிக்கும்போதும் அவனுக்கு நம்மைத் தப்புவிப்பார்.]]></a:t>
+              <a:t><![CDATA[6. And they shall waste the land of Assyria with the sword, and the land of Nimrod in the entrances thereof: thus shall he deliver us from the Assyrian, when he comes into our land, and when he treads within our borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யாக்கோபிலே மீதியானவர்கள் கர்த்தராலே வருகிற பனியைப்போலவும், மனுஷனுக்குக் காத்திராமலும், மனுபுத்திரருக்குத் தாமதியாமலும், பூண்டுகள்மேல் வருகிற மழைகளைப்போலவும், அநேக ஜனங்களின் நடுவிலே இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they shall waste the land of Assyria with the sword, and the land of Nimrod in the entrances thereof: thus shall he deliver us from the Assyrian, when he comes into our land, and when he treads within our borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யாக்கோபிலே மீதியானவர்கள் கர்த்தராலே வருகிற பனியைப்போலவும், மனுஷனுக்குக் காத்திராமலும், மனுபுத்திரருக்குத் தாமதியாமலும், பூண்டுகள்மேல் வருகிற மழைகளைப்போலவும், அநேக ஜனங்களின் நடுவிலே இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the remnant of Jacob shall be in the midst of many people as a dew from the LORD, as the showers upon the grass, that tarries not for man, nor waits for the sons of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யாக்கோபிலே மீதியானவர்கள், சிங்கம் காட்டுமிருகங்களுக்குள்ளே இருக்கிறதற்குச் சமானமாகவும் கடந்துபோய் மிதித்துத் தப்புவிப்பாரில்லாமல் பீறிப்போடுகிற பாலசிங்கம் ஆட்டுமந்தைகளுக்குள்ளே இருக்கிறதற்குச் சமானமாகவும் ஜாதிகளுக்குள் அநேக ஜனங்களின் நடுவிலே இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the remnant of Jacob shall be in the midst of many people as a dew from the LORD, as the showers upon the grass, that tarries not for man, nor waits for the sons of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யாக்கோபிலே மீதியானவர்கள், சிங்கம் காட்டுமிருகங்களுக்குள்ளே இருக்கிறதற்குச் சமானமாகவும் கடந்துபோய் மிதித்துத் தப்புவிப்பாரில்லாமல் பீறிப்போடுகிற பாலசிங்கம் ஆட்டுமந்தைகளுக்குள்ளே இருக்கிறதற்குச் சமானமாகவும் ஜாதிகளுக்குள் அநேக ஜனங்களின் நடுவிலே இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the remnant of Jacob shall be in the midst of many people as a dew from the LORD, as the showers upon the grass, that tarries not for man, nor waits for the sons of men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சேனைகளையுடைய நகரமே, இப்போது தண்டுதண்டாகக் கூடிக்கொள்; நமக்கு விரோதமாக முற்றிக்கை போடப்படும்; இஸ்ரவேலுடைய நியாயாதிபதியைக் கோலினால் கன்னத்திலே அடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now gather yourself in troops, O daughter of troops: he has laid siege against us: they shall strike the judge of Israel with a rod upon the cheek.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யாக்கோபிலே மீதியானவர்கள், சிங்கம் காட்டுமிருகங்களுக்குள்ளே இருக்கிறதற்குச் சமானமாகவும் கடந்துபோய் மிதித்துத் தப்புவிப்பாரில்லாமல் பீறிப்போடுகிற பாலசிங்கம் ஆட்டுமந்தைகளுக்குள்ளே இருக்கிறதற்குச் சமானமாகவும் ஜாதிகளுக்குள் அநேக ஜனங்களின் நடுவிலே இருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the remnant of Jacob shall be among the Gentiles in the midst of many people as a lion among the beasts of the forest, as a young lion among the flocks of sheep: who, if he go through, both treads down, and tears in pieces, and none can deliver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன்னுடைய கை உன் விரோதிகளின்மேல் உயரும்; உன் சத்துருக்களெல்லாரும் சங்கரிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the remnant of Jacob shall be among the Gentiles in the midst of many people as a lion among the beasts of the forest, as a young lion among the flocks of sheep: who, if he go through, both treads down, and tears in pieces, and none can deliver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்நாளிலே நான் உன் குதிரைகளை உன் நடுவில் இராதபடிக்குச் சங்கரித்து, உன் இரதங்களை அழித்து,]]></a:t>
+              <a:t><![CDATA[8. And the remnant of Jacob shall be among the Gentiles in the midst of many people as a lion among the beasts of the forest, as a young lion among the flocks of sheep: who, if he go through, both treads down, and tears in pieces, and none can deliver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்நாளிலே நான் உன் குதிரைகளை உன் நடுவில் இராதபடிக்குச் சங்கரித்து, உன் இரதங்களை அழித்து,]]></a:t>
+              <a:t><![CDATA[9. Yours hand shall be lifted up upon yours adversaries, and all yours enemies shall be cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் தேசத்துப் பட்டணங்களைச் சங்கரித்து, உன் அரண்களையெல்லாம் நிர்மூலமாக்கி,]]></a:t>
+              <a:t><![CDATA[10. And it shall come to pass in that day, says the LORD, that I will cut off your horses out of the midst of you, and I will destroy your chariots:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சூனிய வித்தைகள் உன் கையில் இராதபடிக்கு அகற்றுவேன்; நாள் பார்க்கிறவர்கள் உன்னிடத்தில் இல்லாமற்போவார்கள்;]]></a:t>
+              <a:t><![CDATA[11. And I will cut off the cities of your land, and throw down all your strong holds:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் சுரூபங்களையும் உன் சிலைகளையும் உன் நடுவில் இராதபடிக்கு நிர்மூலமாக்குவேன்; உன் கையின் கிரியையை நீ இனிப் பணிந்துகொள்ளாய்.]]></a:t>
+              <a:t><![CDATA[12. And I will cut off witchcrafts out of yours hand; and you shall have no more soothsayers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் சுரூபங்களையும் உன் சிலைகளையும் உன் நடுவில் இராதபடிக்கு நிர்மூலமாக்குவேன்; உன் கையின் கிரியையை நீ இனிப் பணிந்துகொள்ளாய்.]]></a:t>
+              <a:t><![CDATA[12. And I will cut off witchcrafts out of yours hand; and you shall have no more soothsayers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உன் விக்கிரகத்தோப்புகளை உன் நடுவில் இராதபடிக்குப் பிடுங்கி, உன் பட்டணங்களை அழித்து,]]></a:t>
+              <a:t><![CDATA[13. Your graven images also will I cut off, and your standing images out of the midst of you; and you shall no more worship the work of yours hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. செவிகொடாத புறஜாதிகளிடத்திலே கோபத்தோடும் உக்கிரத்தோடும் நீதியைச் சரிக்கட்டுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Your graven images also will I cut off, and your standing images out of the midst of you; and you shall no more worship the work of yours hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2675,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சேனைகளையுடைய நகரமே, இப்போது தண்டுதண்டாகக் கூடிக்கொள்; நமக்கு விரோதமாக முற்றிக்கை போடப்படும்; இஸ்ரவேலுடைய நியாயாதிபதியைக் கோலினால் கன்னத்திலே அடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now gather yourself in troops, O daughter of troops: he has laid siege against us: they shall strike the judge of Israel with a rod upon the cheek.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And I will pluck up your groves out of the midst of you: so will I destroy your cities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And I will execute vengeance in anger and fury upon the heathen, such as they have not heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்பிராத்தா என்னப்பட்ட பெத்லகேமே, நீ யூதேயாவிலுள்ள ஆயிரங்களுக்குள்ளே சிறியதாயிருந்தும், இஸ்ரவேலை ஆளப்போகிறவர் உன்னிடத்திலிருந்து புறப்பட்டு என்னிடத்தில் வருவார்; அவருடைய புறப்படுதல் அநாதி நாட்களாகிய பூர்வத்தினுடையது.]]></a:t>
+              <a:t><![CDATA[2. But you, Bethlehem Ephratah, though you be little among the thousands of Judah, yet out of you shall he comes forth unto me that is to be ruler in Israel; whose activities forth have been from of old, from everlasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்பிராத்தா என்னப்பட்ட பெத்லகேமே, நீ யூதேயாவிலுள்ள ஆயிரங்களுக்குள்ளே சிறியதாயிருந்தும், இஸ்ரவேலை ஆளப்போகிறவர் உன்னிடத்திலிருந்து புறப்பட்டு என்னிடத்தில் வருவார்; அவருடைய புறப்படுதல் அநாதி நாட்களாகிய பூர்வத்தினுடையது.]]></a:t>
+              <a:t><![CDATA[2. But you, Bethlehem Ephratah, though you be little among the thousands of Judah, yet out of you shall he comes forth unto me that is to be ruler in Israel; whose activities forth have been from of old, from everlasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்பிராத்தா என்னப்பட்ட பெத்லகேமே, நீ யூதேயாவிலுள்ள ஆயிரங்களுக்குள்ளே சிறியதாயிருந்தும், இஸ்ரவேலை ஆளப்போகிறவர் உன்னிடத்திலிருந்து புறப்பட்டு என்னிடத்தில் வருவார்; அவருடைய புறப்படுதல் அநாதி நாட்களாகிய பூர்வத்தினுடையது.]]></a:t>
+              <a:t><![CDATA[2. But you, Bethlehem Ephratah, though you be little among the thousands of Judah, yet out of you shall he comes forth unto me that is to be ruler in Israel; whose activities forth have been from of old, from everlasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும் பிரசவிக்கிறவள் பிரசவிக்கிறமட்டும் அவர்களை ஒப்புக்கொடுப்பார்; அப்பொழுது அவருடைய சகோதரரில் மீதியானவர்கள் இஸ்ரவேல் புத்திரரோடுங்கூடத் திரும்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Therefore will he give them up, until the time that she which labors has brought forth: then the remnant of his brethren shall return unto the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும் பிரசவிக்கிறவள் பிரசவிக்கிறமட்டும் அவர்களை ஒப்புக்கொடுப்பார்; அப்பொழுது அவருடைய சகோதரரில் மீதியானவர்கள் இஸ்ரவேல் புத்திரரோடுங்கூடத் திரும்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Therefore will he give them up, until the time that she which labors has brought forth: then the remnant of his brethren shall return unto the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் நின்றுகொண்டு, கர்த்தருடைய பலத்தோடும் தம்முடைய தேவனாகிய கர்த்தருடைய நாமத்தின் மகத்துவத்தோடும் மேய்ப்பார்; ஆகையால் அவர்கள் நிலைத்திருப்பார்கள்; அவர் இனிப் பூமியின் எல்லைகள் பரியந்தமும் மகிமைப்படுவார்.]]></a:t>
+              <a:t><![CDATA[4. And he shall stand and feed in the strength of the LORD, in the majesty of the name of the LORD his God; and they shall abide: for now shall he be great unto the ends of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414186" r:id="rId1"/>
+    <p:sldLayoutId id="2481563424" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3620,50 +3846,66 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his God; and they shall abide: for now shall he be great unto the ends of the earth.]]></a:t>
+              <a:t><![CDATA[மேய்ப்பார்; ஆகையால் அவர்கள் நிலைத்திருப்பார்கள்; அவர் இனிப் பூமியின் எல்லைகள் பரியந்தமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And this man shall be the peace, when the Assyrian shall come into our land: and when he shall]]></a:t>
+              <a:t><![CDATA[மகிமைப்படுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tread in our palaces, then shall we raise against him seven shepherds, and eight principal men.]]></a:t>
+              <a:t><![CDATA[5. இவரே சமாதான காரணர்; அசீரியன் நம்முடைய தேசத்திலே வரும்போதும், நம்முடைய அரண்மனைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And they shall waste the land of Assyria with the sword, and the land of Nimrod in the entrances]]></a:t>
+              <a:t><![CDATA[மிதிக்கும்போதும், ஏழு மேய்ப்பரையும் மனுஷரில் எட்டு அதிபதிகளையும் அவனுக்கு விரோதமாக நிறுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof: thus shall he deliver us from the Assyrian, when he comes into our land, and when he treads]]></a:t>
+              <a:t><![CDATA[6. இவர்கள் அசீரியா தேசத்தையும், நிம்ரோதின் தேசத்தையும், அதினுடைய வாசல்களுக்கு உட்புறமாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[within our borders.]]></a:t>
+              <a:t><![CDATA[பட்டயத்திற்கு இரையாக்குவார்கள்; அசீரியன் நம்முடைய தேசத்தில் வரும்போதும், நம்முடைய எல்லைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the remnant of Jacob shall be in the midst of many people as a dew from the LORD, as the]]></a:t>
+              <a:t><![CDATA[மிதிக்கும்போதும் அவனுக்கு நம்மைத் தப்புவிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[showers upon the grass, that tarries not for man, nor waits for the sons of men.]]></a:t>
+              <a:t><![CDATA[7. யாக்கோபிலே மீதியானவர்கள் கர்த்தராலே வருகிற பனியைப்போலவும், மனுஷனுக்குக் காத்திராமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the remnant of Jacob shall be among the Gentiles in the midst of many people as a lion among]]></a:t>
+              <a:t><![CDATA[மனுபுத்திரருக்குத் தாமதியாமலும், பூண்டுகள்மேல் வருகிற மழைகளைப்போலவும், அநேக ஜனங்களின் நடுவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the beasts of the forest, as a young lion among the flocks of sheep: who, if he go through, both]]></a:t>
+              <a:t><![CDATA[இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now gather yourself in troops, O daughter of troops: he has laid siege against us: they shall]]></a:t>
+              <a:t><![CDATA[1. சேனைகளையுடைய நகரமே, இப்போது தண்டுதண்டாகக் கூடிக்கொள்; நமக்கு விரோதமாக முற்றிக்கை போடப்படும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[treads down, and tears in pieces, and none can deliver.]]></a:t>
+              <a:t><![CDATA[8. யாக்கோபிலே மீதியானவர்கள், சிங்கம் காட்டுமிருகங்களுக்குள்ளே இருக்கிறதற்குச் சமானமாகவும் கடந்துபோய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Yours hand shall be lifted up upon yours adversaries, and all yours enemies shall be cut off.]]></a:t>
+              <a:t><![CDATA[மிதித்துத் தப்புவிப்பாரில்லாமல் பீறிப்போடுகிற பாலசிங்கம் ஆட்டுமந்தைகளுக்குள்ளே இருக்கிறதற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And it shall come to pass in that day, says the LORD, that I will cut off your horses out of the]]></a:t>
+              <a:t><![CDATA[சமானமாகவும் ஜாதிகளுக்குள் அநேக ஜனங்களின் நடுவிலே இருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst of you, and I will destroy your chariots:]]></a:t>
+              <a:t><![CDATA[9. உன்னுடைய கை உன் விரோதிகளின்மேல் உயரும்; உன் சத்துருக்களெல்லாரும் சங்கரிக்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And I will cut off the cities of your land, and throw down all your strong holds:]]></a:t>
+              <a:t><![CDATA[10. அந்நாளிலே நான் உன் குதிரைகளை உன் நடுவில் இராதபடிக்குச் சங்கரித்து, உன் இரதங்களை அழித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And I will cut off witchcrafts out of yours hand; and you shall have no more soothsayers:]]></a:t>
+              <a:t><![CDATA[11. உன் தேசத்துப் பட்டணங்களைச் சங்கரித்து, உன் அரண்களையெல்லாம் நிர்மூலமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Your graven images also will I cut off, and your standing images out of the midst of you; and]]></a:t>
+              <a:t><![CDATA[12. சூனிய வித்தைகள் உன் கையில் இராதபடிக்கு அகற்றுவேன்; நாள் பார்க்கிறவர்கள் உன்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall no more worship the work of yours hands.]]></a:t>
+              <a:t><![CDATA[இல்லாமற்போவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And I will pluck up your groves out of the midst of you: so will I destroy your cities.]]></a:t>
+              <a:t><![CDATA[13. உன் சுரூபங்களையும் உன் சிலைகளையும் உன் நடுவில் இராதபடிக்கு நிர்மூலமாக்குவேன்; உன் கையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And I will execute vengeance in anger and fury upon the heathen, such as they have not heard.]]></a:t>
+              <a:t><![CDATA[கிரியையை நீ இனிப் பணிந்துகொள்ளாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6826,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strike the judge of Israel with a rod upon the cheek.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலுடைய நியாயாதிபதியைக் கோலினால் கன்னத்திலே அடிப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீகா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. நான் உன் விக்கிரகத்தோப்புகளை உன் நடுவில் இராதபடிக்குப் பிடுங்கி, உன் பட்டணங்களை அழித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீகா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. செவிகொடாத புறஜாதிகளிடத்திலே கோபத்தோடும் உக்கிரத்தோடும் நீதியைச் சரிக்கட்டுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. But you, Bethlehem Ephratah, though you be little among the thousands of Judah, yet out of you]]></a:t>
+              <a:t><![CDATA[2. எப்பிராத்தா என்னப்பட்ட பெத்லகேமே, நீ யூதேயாவிலுள்ள ஆயிரங்களுக்குள்ளே சிறியதாயிருந்தும், இஸ்ரவேலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall he comes forth unto me that is to be ruler in Israel; whose activities forth have been from of]]></a:t>
+              <a:t><![CDATA[ஆளப்போகிறவர் உன்னிடத்திலிருந்து புறப்பட்டு என்னிடத்தில் வருவார்; அவருடைய புறப்படுதல் அநாதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[old, from everlasting.]]></a:t>
+              <a:t><![CDATA[நாட்களாகிய பூர்வத்தினுடையது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Therefore will he give them up, until the time that she which labors has brought forth: then the]]></a:t>
+              <a:t><![CDATA[3. ஆனாலும் பிரசவிக்கிறவள் பிரசவிக்கிறமட்டும் அவர்களை ஒப்புக்கொடுப்பார்; அப்பொழுது அவருடைய சகோதரரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remnant of his brethren shall return unto the children of Israel.]]></a:t>
+              <a:t><![CDATA[மீதியானவர்கள் இஸ்ரவேல் புத்திரரோடுங்கூடத் திரும்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he shall stand and feed in the strength of the LORD, in the majesty of the name of the LORD]]></a:t>
+              <a:t><![CDATA[4. அவர் நின்றுகொண்டு, கர்த்தருடைய பலத்தோடும் தம்முடைய தேவனாகிய கர்த்தருடைய நாமத்தின் மகத்துவத்தோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மீகா : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>