--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -53,50 +53,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,50 +120,56 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,53 +298,59 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் ஜனமே மோவாபின் ராஜாவாகிய பாலாக் பண்ணின யோசனை இன்னதென்றும் பேயோரின் குமாரனான பிலேயாம் அவனுக்குப் பிரதியுத்தரமாகச் சொன்னது இன்னதென்றும், சித்தீம் தொடங்கி கில்கால்மட்டும் நடந்தது இன்னதென்றும் நீ கர்த்தருடைய நீதிகளை அறிந்துகொள்ளும்படி நினைத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[5. O my people, remember now what Balak king of Moab consulted, and what Balaam the son of Beor answered him from Shittim unto Gilgal; that all of you may know the righteousness of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் ஜனத்தைக்கொண்டு நான் கர்த்தருடைய சந்நிதியில் வந்து, உன்னதமான தேவனுக்கு முன்பாகப் பணிந்துகொள்வேன்? தகனபலிகளைக்கொண்டும், ஒரு வயது கன்றுக்குட்டிகளைக்கொண்டும் அவர் சந்நிதியில் வரவேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[5. O my people, remember now what Balak king of Moab consulted, and what Balaam the son of Beor answered him from Shittim unto Gilgal; that all of you may know the righteousness of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் ஜனத்தைக்கொண்டு நான் கர்த்தருடைய சந்நிதியில் வந்து, உன்னதமான தேவனுக்கு முன்பாகப் பணிந்துகொள்வேன்? தகனபலிகளைக்கொண்டும், ஒரு வயது கன்றுக்குட்டிகளைக்கொண்டும் அவர் சந்நிதியில் வரவேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[5. O my people, remember now what Balak king of Moab consulted, and what Balaam the son of Beor answered him from Shittim unto Gilgal; that all of you may know the righteousness of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆயிரங்களான ஆட்டுக்கடாக்களின்பேரிலும், எண்ணெயாய் ஓடுகிற பதினாயிரங்களான ஆறுகளின்பேரிலும் கர்த்தர் பிரியமாயிருப்பாரோ? என் அக்கிரமத்தைப் போக்க என் முதற் பேறானவனையும், என் ஆத்துமாவின் பாவத்தைப் போக்க என் கர்ப்பக்கனியையும் கொடுக்கவேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[6. Wherewith shall I come before the LORD, and bow myself before the high God? shall I come before him with burnt offerings, with calves of a year old?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆயிரங்களான ஆட்டுக்கடாக்களின்பேரிலும், எண்ணெயாய் ஓடுகிற பதினாயிரங்களான ஆறுகளின்பேரிலும் கர்த்தர் பிரியமாயிருப்பாரோ? என் அக்கிரமத்தைப் போக்க என் முதற் பேறானவனையும், என் ஆத்துமாவின் பாவத்தைப் போக்க என் கர்ப்பக்கனியையும் கொடுக்கவேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[6. Wherewith shall I come before the LORD, and bow myself before the high God? shall I come before him with burnt offerings, with calves of a year old?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மனுஷனே, நன்மை இன்னதென்று அவர் உனக்கு அறிவித்திருக்கிறார்; நியாயஞ்செய்து, இரக்கத்தைச் சிநேகித்து, உன் தேவனுக்கு முன்பாக மனத்தாழ்மையாய் நடப்பதை அல்லாமல் வேறே என்னத்தைக் கர்த்தர் உன்னிடத்தில் கேட்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. Wherewith shall I come before the LORD, and bow myself before the high God? shall I come before him with burnt offerings, with calves of a year old?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மனுஷனே, நன்மை இன்னதென்று அவர் உனக்கு அறிவித்திருக்கிறார்; நியாயஞ்செய்து, இரக்கத்தைச் சிநேகித்து, உன் தேவனுக்கு முன்பாக மனத்தாழ்மையாய் நடப்பதை அல்லாமல் வேறே என்னத்தைக் கர்த்தர் உன்னிடத்தில் கேட்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. Will the LORD be pleased with thousands of rams, or with ten thousands of rivers of oil? shall I give my firstborn for my transgression, the fruit of my body for the sin of my soul?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய சத்தம் நகரத்தை நோக்கிக் கூப்பிடுகிறது; ஞானமுள்ளவன் உம்முடைய நாமத்தை மதிப்பான்; மிலாற்றிற்கும் அதை நேமித்தவருக்கும் செவிகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Will the LORD be pleased with thousands of rams, or with ten thousands of rivers of oil? shall I give my firstborn for my transgression, the fruit of my body for the sin of my soul?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தருடைய சத்தம் நகரத்தை நோக்கிக் கூப்பிடுகிறது; ஞானமுள்ளவன் உம்முடைய நாமத்தை மதிப்பான்; மிலாற்றிற்கும் அதை நேமித்தவருக்கும் செவிகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Will the LORD be pleased with thousands of rams, or with ten thousands of rivers of oil? shall I give my firstborn for my transgression, the fruit of my body for the sin of my soul?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. துன்மார்க்கனுடைய வீட்டிலே துன்மார்க்கத்தினால் சம்பாதித்த பொக்கிஷங்களும், அருவருக்கப்படத்தக்க குறைந்த மரக்காலும் இன்னும் இருக்கிறதல்லவோ?]]></a:t>
+              <a:t><![CDATA[8. He has showed you, O man, what is good; and what does the LORD require of you, but to do justly, and to love mercy, and to walk humbly with your God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறதைக் கேளுங்கள்; நீ எழுந்து, பர்வதங்களுக்கு முன் உன் வழக்கைச் சொல்; மலைகள் உன் சத்தத்தக் கேட்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[1. Hear all of you now what the LORD says; Arise, contend you before the mountains, and let the hills hear your voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. துன்மார்க்கனுடைய வீட்டிலே துன்மார்க்கத்தினால் சம்பாதித்த பொக்கிஷங்களும், அருவருக்கப்படத்தக்க குறைந்த மரக்காலும் இன்னும் இருக்கிறதல்லவோ?]]></a:t>
+              <a:t><![CDATA[8. He has showed you, O man, what is good; and what does the LORD require of you, but to do justly, and to love mercy, and to walk humbly with your God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கள்ளத்தராசும் கள்ளப் படிக்கற்களுள்ள பையும் இருக்கும்போது, அவர்களைச் சுத்தமுள்ளவர்களென்று எண்ணுவேனோ?]]></a:t>
+              <a:t><![CDATA[8. He has showed you, O man, what is good; and what does the LORD require of you, but to do justly, and to love mercy, and to walk humbly with your God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களில் ஐசுவரியமுள்ளவர்கள் கொடுமையால் நிறைந்திருக்கிறார்கள்: அவர்களுக்குள் வாசமாயிருக்கிறவர்கள் பொய்பேசுகிறார்கள்; அவர்கள் வாயிலுள்ள நாவு கபடமுள்ளது.]]></a:t>
+              <a:t><![CDATA[9. The LORD's voice cries unto the city, and the man of wisdom shall see your name: hear all of you the rod, and who has appointed it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களில் ஐசுவரியமுள்ளவர்கள் கொடுமையால் நிறைந்திருக்கிறார்கள்: அவர்களுக்குள் வாசமாயிருக்கிறவர்கள் பொய்பேசுகிறார்கள்; அவர்கள் வாயிலுள்ள நாவு கபடமுள்ளது.]]></a:t>
+              <a:t><![CDATA[9. The LORD's voice cries unto the city, and the man of wisdom shall see your name: hear all of you the rod, and who has appointed it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால் நான் உன் பாவங்களினிமித்தம் உன்னை அடித்துப் பாழாக்குகிறதினால் உன்னை பலட்சயமாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[10. Are there yet the treasures of wickedness in the house of the wicked, and the scant measure that is abominable?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ புசித்தும் திருப்தியடையாதிருப்பாய்; உனக்குள்ளே சோர்வுண்டாகும்; நீ பதனம் பண்ணியும் தப்புவிப்பதில்லை; நீ தப்புவிப்பதையும் பட்டயத்துக்கு ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. Are there yet the treasures of wickedness in the house of the wicked, and the scant measure that is abominable?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ புசித்தும் திருப்தியடையாதிருப்பாய்; உனக்குள்ளே சோர்வுண்டாகும்; நீ பதனம் பண்ணியும் தப்புவிப்பதில்லை; நீ தப்புவிப்பதையும் பட்டயத்துக்கு ஒப்புக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. Shall I count them pure with the wicked balances, and with the bag of deceitful weights?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ விதைத்தும் அறுக்காமற்போவாய்; நீ ஒலிவப்பழங்களையும் திராட்சப்பழங்களையும் ஆலையர்டினபோதிலும், எண்ணெய் பூசிக்கொள்வதுமில்லை இரசம் குடிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[11. Shall I count them pure with the wicked balances, and with the bag of deceitful weights?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ விதைத்தும் அறுக்காமற்போவாய்; நீ ஒலிவப்பழங்களையும் திராட்சப்பழங்களையும் ஆலையர்டினபோதிலும், எண்ணெய் பூசிக்கொள்வதுமில்லை இரசம் குடிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[12. For the rich men thereof are full of violence, and the inhabitants thereof have spoken lies, and their tongue is deceitful in their mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் உன்னைப் பாழாகவும் உன் குடிகளை ஈசலிட்டு நிந்திக்கிற நிந்தையாகவும் வைக்கும்படி, உம்ரியினுடைய கட்டளைகளும் ஆகாப் வீட்டாருடைய எல்லாச் செய்கைகளும் கைக்கொள்ளப்பட்டுவருகிறது; அவர்களுடைய ஆலோசனைகளிலே நடக்கிறீர்கள்; ஆகையால் என் ஜனத்தின் நிந்தையைச் சுமப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. For the rich men thereof are full of violence, and the inhabitants thereof have spoken lies, and their tongue is deceitful in their mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறதைக் கேளுங்கள்; நீ எழுந்து, பர்வதங்களுக்கு முன் உன் வழக்கைச் சொல்; மலைகள் உன் சத்தத்தக் கேட்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[1. Hear all of you now what the LORD says; Arise, contend you before the mountains, and let the hills hear your voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் உன்னைப் பாழாகவும் உன் குடிகளை ஈசலிட்டு நிந்திக்கிற நிந்தையாகவும் வைக்கும்படி, உம்ரியினுடைய கட்டளைகளும் ஆகாப் வீட்டாருடைய எல்லாச் செய்கைகளும் கைக்கொள்ளப்பட்டுவருகிறது; அவர்களுடைய ஆலோசனைகளிலே நடக்கிறீர்கள்; ஆகையால் என் ஜனத்தின் நிந்தையைச் சுமப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. Therefore also will I make you sick in smiting you, in making you desolate because of your sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2917,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் உன்னைப் பாழாகவும் உன் குடிகளை ஈசலிட்டு நிந்திக்கிற நிந்தையாகவும் வைக்கும்படி, உம்ரியினுடைய கட்டளைகளும் ஆகாப் வீட்டாருடைய எல்லாச் செய்கைகளும் கைக்கொள்ளப்பட்டுவருகிறது; அவர்களுடைய ஆலோசனைகளிலே நடக்கிறீர்கள்; ஆகையால் என் ஜனத்தின் நிந்தையைச் சுமப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. You shall eat, but not be satisfied; and your casting down shall be in the midst of you; and you shall take hold, but shall not deliver; and that which you deliver will I give up to the sword.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. You shall eat, but not be satisfied; and your casting down shall be in the midst of you; and you shall take hold, but shall not deliver; and that which you deliver will I give up to the sword.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. You shall sow, but you shall not reap; you shall tread the olives, but you shall not anoint you with oil; and sweet wine, but shall not drink wine.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. You shall sow, but you shall not reap; you shall tread the olives, but you shall not anoint you with oil; and sweet wine, but shall not drink wine.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. For the statutes of Omri are kept, and all the works of the house of Ahab, and all of you walk in their counsels; that I should make you a desolation, and the inhabitants thereof an hissing: therefore all of you shall bear the reproach of my people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. For the statutes of Omri are kept, and all the works of the house of Ahab, and all of you walk in their counsels; that I should make you a desolation, and the inhabitants thereof an hissing: therefore all of you shall bear the reproach of my people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. For the statutes of Omri are kept, and all the works of the house of Ahab, and all of you walk in their counsels; that I should make you a desolation, and the inhabitants thereof an hissing: therefore all of you shall bear the reproach of my people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பர்வதங்களே, பூமியின் உறுதியான அஸ்திபாரங்களே கர்த்தருடைய வழக்கைக் கேளுங்கள்; கர்த்தருக்கு அவர் ஜனத்தோடே வழக்கு இருக்கிறது; இஸ்ரவேலோடே அவர் வழக்காடுவார்.]]></a:t>
+              <a:t><![CDATA[2. Hear all of you, O mountains, the LORD's controversy, and all of you strong foundations of the earth: for the LORD has a controversy with his people, and he will plead with Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பர்வதங்களே, பூமியின் உறுதியான அஸ்திபாரங்களே கர்த்தருடைய வழக்கைக் கேளுங்கள்; கர்த்தருக்கு அவர் ஜனத்தோடே வழக்கு இருக்கிறது; இஸ்ரவேலோடே அவர் வழக்காடுவார்.]]></a:t>
+              <a:t><![CDATA[2. Hear all of you, O mountains, the LORD's controversy, and all of you strong foundations of the earth: for the LORD has a controversy with his people, and he will plead with Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் ஜனமே, நான் உனக்கு என்ன செய்தேன்? நான் எதினால் உன்னை விசனப்படுத்தினேன் எனக்கு எதிரே உத்தரவு சொல்.]]></a:t>
+              <a:t><![CDATA[3. O my people, what have I done unto you? and wherein have I wearied you? testify against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னை எகிப்து தேசத்திலிருந்து வரப்பண்ணி, அடிமைத்தன வீட்டிலிருந்து உன்னைமீட்டுக்கொண்டு மோசே ஆரோன் மிரியாம் என்பவர்களை உனக்கு முன்பாக அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[3. O my people, what have I done unto you? and wherein have I wearied you? testify against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னை எகிப்து தேசத்திலிருந்து வரப்பண்ணி, அடிமைத்தன வீட்டிலிருந்து உன்னைமீட்டுக்கொண்டு மோசே ஆரோன் மிரியாம் என்பவர்களை உனக்கு முன்பாக அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[4. For I brought you up out of the land of Egypt, and redeemed you out of the house of servants; and I sent before you Moses, Aaron, and Miriam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் ஜனமே மோவாபின் ராஜாவாகிய பாலாக் பண்ணின யோசனை இன்னதென்றும் பேயோரின் குமாரனான பிலேயாம் அவனுக்குப் பிரதியுத்தரமாகச் சொன்னது இன்னதென்றும், சித்தீம் தொடங்கி கில்கால்மட்டும் நடந்தது இன்னதென்றும் நீ கர்த்தருடைய நீதிகளை அறிந்துகொள்ளும்படி நினைத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[4. For I brought you up out of the land of Egypt, and redeemed you out of the house of servants; and I sent before you Moses, Aaron, and Miriam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414187" r:id="rId1"/>
+    <p:sldLayoutId id="2481563424" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3862,50 +4540,98 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[answered him from Shittim unto Gilgal; that all of you may know the righteousness of the LORD.]]></a:t>
+              <a:t><![CDATA[5. என் ஜனமே மோவாபின் ராஜாவாகிய பாலாக் பண்ணின யோசனை இன்னதென்றும் பேயோரின் குமாரனான பிலேயாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Wherewith shall I come before the LORD, and bow myself before the high God? shall I come before]]></a:t>
+              <a:t><![CDATA[அவனுக்குப் பிரதியுத்தரமாகச் சொன்னது இன்னதென்றும், சித்தீம் தொடங்கி கில்கால்மட்டும் நடந்தது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him with burnt offerings, with calves of a year old?]]></a:t>
+              <a:t><![CDATA[இன்னதென்றும் நீ கர்த்தருடைய நீதிகளை அறிந்துகொள்ளும்படி நினைத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Will the LORD be pleased with thousands of rams, or with ten thousands of rivers of oil? shall I]]></a:t>
+              <a:t><![CDATA[6. என் ஜனத்தைக்கொண்டு நான் கர்த்தருடைய சந்நிதியில் வந்து, உன்னதமான தேவனுக்கு முன்பாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[give my firstborn for my transgression, the fruit of my body for the sin of my soul?]]></a:t>
+              <a:t><![CDATA[பணிந்துகொள்வேன்? தகனபலிகளைக்கொண்டும், ஒரு வயது கன்றுக்குட்டிகளைக்கொண்டும் அவர் சந்நிதியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. He has showed you, O man, what is good; and what does the LORD require of you, but to do justly,]]></a:t>
+              <a:t><![CDATA[வரவேண்டுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and to love mercy, and to walk humbly with your God?]]></a:t>
+              <a:t><![CDATA[7. ஆயிரங்களான ஆட்டுக்கடாக்களின்பேரிலும், எண்ணெயாய் ஓடுகிற பதினாயிரங்களான ஆறுகளின்பேரிலும் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The LORD's voice cries unto the city, and the man of wisdom shall see your name: hear all of you]]></a:t>
+              <a:t><![CDATA[பிரியமாயிருப்பாரோ? என் அக்கிரமத்தைப் போக்க என் முதற் பேறானவனையும், என் ஆத்துமாவின் பாவத்தைப் போக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the rod, and who has appointed it.]]></a:t>
+              <a:t><![CDATA[என் கர்ப்பக்கனியையும் கொடுக்கவேண்டுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Are there yet the treasures of wickedness in the house of the wicked, and the scant measure that]]></a:t>
+              <a:t><![CDATA[8. மனுஷனே, நன்மை இன்னதென்று அவர் உனக்கு அறிவித்திருக்கிறார்; நியாயஞ்செய்து, இரக்கத்தைச் சிநேகித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Hear all of you now what the LORD says; Arise, contend you before the mountains, and let the]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறதைக் கேளுங்கள்; நீ எழுந்து, பர்வதங்களுக்கு முன் உன் வழக்கைச் சொல்; மலைகள் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is abominable?]]></a:t>
+              <a:t><![CDATA[உன் தேவனுக்கு முன்பாக மனத்தாழ்மையாய் நடப்பதை அல்லாமல் வேறே என்னத்தைக் கர்த்தர் உன்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Shall I count them pure with the wicked balances, and with the bag of deceitful weights?]]></a:t>
+              <a:t><![CDATA[கேட்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For the rich men thereof are full of violence, and the inhabitants thereof have spoken lies, and]]></a:t>
+              <a:t><![CDATA[9. கர்த்தருடைய சத்தம் நகரத்தை நோக்கிக் கூப்பிடுகிறது; ஞானமுள்ளவன் உம்முடைய நாமத்தை மதிப்பான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their tongue is deceitful in their mouth.]]></a:t>
+              <a:t><![CDATA[மிலாற்றிற்கும் அதை நேமித்தவருக்கும் செவிகொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Therefore also will I make you sick in smiting you, in making you desolate because of your sins.]]></a:t>
+              <a:t><![CDATA[10. துன்மார்க்கனுடைய வீட்டிலே துன்மார்க்கத்தினால் சம்பாதித்த பொக்கிஷங்களும், அருவருக்கப்படத்தக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. You shall eat, but not be satisfied; and your casting down shall be in the midst of you; and you]]></a:t>
+              <a:t><![CDATA[குறைந்த மரக்காலும் இன்னும் இருக்கிறதல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall take hold, but shall not deliver; and that which you deliver will I give up to the sword.]]></a:t>
+              <a:t><![CDATA[11. கள்ளத்தராசும் கள்ளப் படிக்கற்களுள்ள பையும் இருக்கும்போது, அவர்களைச் சுத்தமுள்ளவர்களென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. You shall sow, but you shall not reap; you shall tread the olives, but you shall not anoint you]]></a:t>
+              <a:t><![CDATA[எண்ணுவேனோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with oil; and sweet wine, but shall not drink wine.]]></a:t>
+              <a:t><![CDATA[12. அவர்களில் ஐசுவரியமுள்ளவர்கள் கொடுமையால் நிறைந்திருக்கிறார்கள்: அவர்களுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For the statutes of Omri are kept, and all the works of the house of Ahab, and all of you walk]]></a:t>
+              <a:t><![CDATA[வாசமாயிருக்கிறவர்கள் பொய்பேசுகிறார்கள்; அவர்கள் வாயிலுள்ள நாவு கபடமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hills hear your voice.]]></a:t>
+              <a:t><![CDATA[சத்தத்தக் கேட்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in their counsels; that I should make you a desolation, and the inhabitants thereof an hissing:]]></a:t>
+              <a:t><![CDATA[13. ஆகையால் நான் உன் பாவங்களினிமித்தம் உன்னை அடித்துப் பாழாக்குகிறதினால் உன்னை பலட்சயமாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7816,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore all of you shall bear the reproach of my people.]]></a:t>
+              <a:t><![CDATA[14. நீ புசித்தும் திருப்தியடையாதிருப்பாய்; உனக்குள்ளே சோர்வுண்டாகும்; நீ பதனம் பண்ணியும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீகா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தப்புவிப்பதில்லை; நீ தப்புவிப்பதையும் பட்டயத்துக்கு ஒப்புக்கொடுப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீகா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. நீ விதைத்தும் அறுக்காமற்போவாய்; நீ ஒலிவப்பழங்களையும் திராட்சப்பழங்களையும் ஆலையர்டினபோதிலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீகா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணெய் பூசிக்கொள்வதுமில்லை இரசம் குடிப்பதுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீகா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. நான் உன்னைப் பாழாகவும் உன் குடிகளை ஈசலிட்டு நிந்திக்கிற நிந்தையாகவும் வைக்கும்படி, உம்ரியினுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீகா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டளைகளும் ஆகாப் வீட்டாருடைய எல்லாச் செய்கைகளும் கைக்கொள்ளப்பட்டுவருகிறது; அவர்களுடைய ஆலோசனைகளிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீகா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நடக்கிறீர்கள்; ஆகையால் என் ஜனத்தின் நிந்தையைச் சுமப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Hear all of you, O mountains, the LORD's controversy, and all of you strong foundations of the]]></a:t>
+              <a:t><![CDATA[2. பர்வதங்களே, பூமியின் உறுதியான அஸ்திபாரங்களே கர்த்தருடைய வழக்கைக் கேளுங்கள்; கர்த்தருக்கு அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth: for the LORD has a controversy with his people, and he will plead with Israel.]]></a:t>
+              <a:t><![CDATA[ஜனத்தோடே வழக்கு இருக்கிறது; இஸ்ரவேலோடே அவர் வழக்காடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. O my people, what have I done unto you? and wherein have I wearied you? testify against me.]]></a:t>
+              <a:t><![CDATA[3. என் ஜனமே, நான் உனக்கு என்ன செய்தேன்? நான் எதினால் உன்னை விசனப்படுத்தினேன் எனக்கு எதிரே உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For I brought you up out of the land of Egypt, and redeemed you out of the house of servants; and]]></a:t>
+              <a:t><![CDATA[சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[I sent before you Moses, Aaron, and Miriam.]]></a:t>
+              <a:t><![CDATA[4. நான் உன்னை எகிப்து தேசத்திலிருந்து வரப்பண்ணி, அடிமைத்தன வீட்டிலிருந்து உன்னைமீட்டுக்கொண்டு மோசே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. O my people, remember now what Balak king of Moab consulted, and what Balaam the son of Beor]]></a:t>
+              <a:t><![CDATA[ஆரோன் மிரியாம் என்பவர்களை உனக்கு முன்பாக அனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மீகா : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>