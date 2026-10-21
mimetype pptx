--- v1 (2026-07-18)
+++ v2 (2026-10-21)
@@ -73,52 +73,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -140,51 +138,50 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
-    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -323,54 +320,53 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் திரும்ப நம்மேல் இரங்குவார்; நம்முடைய அக்கிரமங்களை அடக்கி நம்முடைய பாவங்களையெல்லாம் சமுத்தித்தின் ஆழங்களில் போட்டுவிடுவார்.]]></a:t>
+              <a:t><![CDATA[5. Trust all of you not in a friend, put all of you not confidence in a guide: keep the doors of your mouth from her that lies in your bosom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர் திரும்ப நம்மேல் இரங்குவார்; நம்முடைய அக்கிரமங்களை அடக்கி நம்முடைய பாவங்களையெல்லாம் சமுத்தித்தின் ஆழங்களில் போட்டுவிடுவார்.]]></a:t>
+              <a:t><![CDATA[5. Trust all of you not in a friend, put all of you not confidence in a guide: keep the doors of your mouth from her that lies in your bosom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவரீர் பூர்வநாட்கள்முதல் எங்கள் பிதாக்களுக்கு ஆணையிட்ட சத்தியத்தை யாக்கோபுக்கும் கிருபையை ஆபிரகாமுக்கும் கட்டளையிடுவீராக.]]></a:t>
+              <a:t><![CDATA[6. For the son dishonours the father, the daughter rises up against her mother, the daughter in law against her mother in law; a man's enemies are the men of his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவரீர் பூர்வநாட்கள்முதல் எங்கள் பிதாக்களுக்கு ஆணையிட்ட சத்தியத்தை யாக்கோபுக்கும் கிருபையை ஆபிரகாமுக்கும் கட்டளையிடுவீராக.]]></a:t>
+              <a:t><![CDATA[6. For the son dishonours the father, the daughter rises up against her mother, the daughter in law against her mother in law; a man's enemies are the men of his own house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐயோ! உஷ்ணகாலத்துக் கனிகளைச் சேர்த்து, திராட்சப்பழங்களை அறுத்தபின்பு வருகிறவனைப்போல் இருக்கிறேன்; புசிக்கிறதற்கு ஒரு திராட்சக்குலையும் என் ஆத்துமா இச்சித்த முதல் அறுப்பின் கனியும் இல்லை.]]></a:t>
+              <a:t><![CDATA[7. Therefore I will look unto the LORD; I will wait for the God of my salvation: my God will hear me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஐயோ! உஷ்ணகாலத்துக் கனிகளைச் சேர்த்து, திராட்சப்பழங்களை அறுத்தபின்பு வருகிறவனைப்போல் இருக்கிறேன்; புசிக்கிறதற்கு ஒரு திராட்சக்குலையும் என் ஆத்துமா இச்சித்த முதல் அறுப்பின் கனியும் இல்லை.]]></a:t>
+              <a:t><![CDATA[7. Therefore I will look unto the LORD; I will wait for the God of my salvation: my God will hear me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேசத்தில் பக்தியுள்ளவன் அற்றுப்போனான்; மனுஷரில் செம்மையானவன் இல்லை; அவர்களெல்லாரும் இரத்தஞ்சிந்தப் பதிவிருக்கிறார்கள்; அவனவன் தன்தன் சகோதரனை வலையிலே பிடிக்க வேட்டையாடுகிறான்.]]></a:t>
+              <a:t><![CDATA[8. Rejoice not against me, O mine enemy: when I fall, I shall arise; when I sit in darkness, the LORD shall be a light unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேசத்தில் பக்தியுள்ளவன் அற்றுப்போனான்; மனுஷரில் செம்மையானவன் இல்லை; அவர்களெல்லாரும் இரத்தஞ்சிந்தப் பதிவிருக்கிறார்கள்; அவனவன் தன்தன் சகோதரனை வலையிலே பிடிக்க வேட்டையாடுகிறான்.]]></a:t>
+              <a:t><![CDATA[8. Rejoice not against me, O mine enemy: when I fall, I shall arise; when I sit in darkness, the LORD shall be a light unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பொல்லாப்புச் செய்ய அவர்கள் இரண்டு கைகளும் நன்றாய்க் கூடும்; அதிபதி கொடு என்கிறான்; நியாயாதிபதி கைக்கூலி கேட்கிறான்; பெரியவன் தன் துராசையைத் தெரிவிக்கிறான்; இவ்விதமாய்ப் புரட்டுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. I will bear the indignation of the LORD, because I have sinned against him, until he plead my cause, and execute judgment for me: he will bring me forth to the light, and I shall behold his righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பொல்லாப்புச் செய்ய அவர்கள் இரண்டு கைகளும் நன்றாய்க் கூடும்; அதிபதி கொடு என்கிறான்; நியாயாதிபதி கைக்கூலி கேட்கிறான்; பெரியவன் தன் துராசையைத் தெரிவிக்கிறான்; இவ்விதமாய்ப் புரட்டுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. I will bear the indignation of the LORD, because I have sinned against him, until he plead my cause, and execute judgment for me: he will bring me forth to the light, and I shall behold his righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ எகிப்து தேசத்திலிருந்து புறப்பட்டநாளில் நடந்ததுபோலவே உன்னை அதிசயங்களைக் காணப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[1. Woe is me! for I am as when they have gathered the summer fruits, as the gleaning of grapes of the vintage: there is no cluster to eat: my soul desired the first-fruits fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களில் நல்லவன் முட்செடிக் காத்தவன், செம்மையானவன் நெரிஞ்சிலைப்பார்க்கக் கடுங்கூர்மையானவன்; உன் காவற்காரர் அறிவித்த உன் தண்டனையின் நாள் வருகிறது; இப்பொழுதே அவர்களுக்குக் கலக்கம் உண்டு.]]></a:t>
+              <a:t><![CDATA[10. Then she that is mine enemy shall see it, and shame shall cover her which said unto me, Where is the LORD your God? mine eyes shall behold her: now shall she be trodden down as the mire of the streets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களில் நல்லவன் முட்செடிக் காத்தவன், செம்மையானவன் நெரிஞ்சிலைப்பார்க்கக் கடுங்கூர்மையானவன்; உன் காவற்காரர் அறிவித்த உன் தண்டனையின் நாள் வருகிறது; இப்பொழுதே அவர்களுக்குக் கலக்கம் உண்டு.]]></a:t>
+              <a:t><![CDATA[10. Then she that is mine enemy shall see it, and shame shall cover her which said unto me, Where is the LORD your God? mine eyes shall behold her: now shall she be trodden down as the mire of the streets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சிநேகிதனை விசுவாசிக்கவேண்டாம், வழிகாட்டியை நம்பவேண்டாம்; உன் மடியிலே படுத்துக்கொள்ளுகிறவளுக்கு முன்பாக உன் வாயைத் திறவாமல் எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[11. In the day that your walls are to be built, in that day shall the decree be far removed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சிநேகிதனை விசுவாசிக்கவேண்டாம், வழிகாட்டியை நம்பவேண்டாம்; உன் மடியிலே படுத்துக்கொள்ளுகிறவளுக்கு முன்பாக உன் வாயைத் திறவாமல் எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[12. In that day also he shall come even to you from Assyria, and from the fortified cities, and from the fortress even to the river, and from sea to sea, and from mountain to mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மகன் தகப்பனைக் கனவீனப்படுத்துகிறான்; மகள் தன் தாய்க்கு விரோதமாகவும், மருமகள் தன் மாமிக்கு விரோதமாகவும் எழும்புகிறார்கள்; மனுஷனுடைய சத்துருக்கள் அவன் வீட்டார்தானே.]]></a:t>
+              <a:t><![CDATA[12. In that day also he shall come even to you from Assyria, and from the fortified cities, and from the fortress even to the river, and from sea to sea, and from mountain to mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மகன் தகப்பனைக் கனவீனப்படுத்துகிறான்; மகள் தன் தாய்க்கு விரோதமாகவும், மருமகள் தன் மாமிக்கு விரோதமாகவும் எழும்புகிறார்கள்; மனுஷனுடைய சத்துருக்கள் அவன் வீட்டார்தானே.]]></a:t>
+              <a:t><![CDATA[12. In that day also he shall come even to you from Assyria, and from the fortified cities, and from the fortress even to the river, and from sea to sea, and from mountain to mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நானோ கர்த்தரை நோக்கிக்கொண்டு, என் இரட்சிப்பின் தேவனுக்குக் காத்திருப்பேன்; என் தேவன் என்னைக் கேட்டருளுவார்.]]></a:t>
+              <a:t><![CDATA[13. Notwithstanding the land shall be desolate because of them that dwell therein, for the fruit of their doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நானோ கர்த்தரை நோக்கிக்கொண்டு, என் இரட்சிப்பின் தேவனுக்குக் காத்திருப்பேன்; என் தேவன் என்னைக் கேட்டருளுவார்.]]></a:t>
+              <a:t><![CDATA[14. Feed your people with your rod, the flock of yours heritage, which dwell solitarily in the wood, in the midst of Carmel: let them feed in Bashan and Gilead, as in the days of old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் சத்துருவே, எனக்கு விரோதமாய்ச் சந்தோஷப்படாதே; நான் விழுந்தாலும் எழுந்திருப்பேன்; நான் இருளிலே உட்கார்ந்தால் கர்த்தர் எனக்கு வெளிச்சமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[14. Feed your people with your rod, the flock of yours heritage, which dwell solitarily in the wood, in the midst of Carmel: let them feed in Bashan and Gilead, as in the days of old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் சத்துருவே, எனக்கு விரோதமாய்ச் சந்தோஷப்படாதே; நான் விழுந்தாலும் எழுந்திருப்பேன்; நான் இருளிலே உட்கார்ந்தால் கர்த்தர் எனக்கு வெளிச்சமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[14. Feed your people with your rod, the flock of yours heritage, which dwell solitarily in the wood, in the midst of Carmel: let them feed in Bashan and Gilead, as in the days of old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ எகிப்து தேசத்திலிருந்து புறப்பட்டநாளில் நடந்ததுபோலவே உன்னை அதிசயங்களைக் காணப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[1. Woe is me! for I am as when they have gathered the summer fruits, as the gleaning of grapes of the vintage: there is no cluster to eat: my soul desired the first-fruits fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தேன்; அவர் எனக்காக வழக்காடி என் நியாயத்தை விசாரிக்குமட்டும் அவருடைய கோபத்தைச் சுமப்பேன்; அவர் என்னை வெளிச்சத்திலே கொண்டுவருவார், அவருடைய நீதியைப் பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. According to the days of your coming out of the land of Egypt will I show unto him marvellous things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தேன்; அவர் எனக்காக வழக்காடி என் நியாயத்தை விசாரிக்குமட்டும் அவருடைய கோபத்தைச் சுமப்பேன்; அவர் என்னை வெளிச்சத்திலே கொண்டுவருவார், அவருடைய நீதியைப் பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. The nations shall see and be confounded at all their might: they shall lay their hand upon their mouth, their ears shall be deaf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தேன்; அவர் எனக்காக வழக்காடி என் நியாயத்தை விசாரிக்குமட்டும் அவருடைய கோபத்தைச் சுமப்பேன்; அவர் என்னை வெளிச்சத்திலே கொண்டுவருவார், அவருடைய நீதியைப் பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. The nations shall see and be confounded at all their might: they shall lay their hand upon their mouth, their ears shall be deaf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தேவனாகிய கர்த்தர் எங்கே என்று என்னோடே சொல்லுகிற என் சத்துருவானவள் அதைப் பார்க்கும்போது வெட்கம் அவளை மூடும்; என் கண்கள் அவளைக் காணும்; இனி வீதிகளின் சேற்றைப்போல மிதிக்கப்படுவாள்.]]></a:t>
+              <a:t><![CDATA[17. They shall lick the dust like a serpent, they shall move out of their holes like worms of the earth: they shall be afraid of the LORD our God, and shall fear because of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தேவனாகிய கர்த்தர் எங்கே என்று என்னோடே சொல்லுகிற என் சத்துருவானவள் அதைப் பார்க்கும்போது வெட்கம் அவளை மூடும்; என் கண்கள் அவளைக் காணும்; இனி வீதிகளின் சேற்றைப்போல மிதிக்கப்படுவாள்.]]></a:t>
+              <a:t><![CDATA[17. They shall lick the dust like a serpent, they shall move out of their holes like worms of the earth: they shall be afraid of the LORD our God, and shall fear because of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் தேவனாகிய கர்த்தர் எங்கே என்று என்னோடே சொல்லுகிற என் சத்துருவானவள் அதைப் பார்க்கும்போது வெட்கம் அவளை மூடும்; என் கண்கள் அவளைக் காணும்; இனி வீதிகளின் சேற்றைப்போல மிதிக்கப்படுவாள்.]]></a:t>
+              <a:t><![CDATA[17. They shall lick the dust like a serpent, they shall move out of their holes like worms of the earth: they shall be afraid of the LORD our God, and shall fear because of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் மதில்களை எடுப்பிக்கும் நாள் வருகிறது; அந்நாளிலே பிரமாணம் வெகுதூரம் பரவிப்போம்.]]></a:t>
+              <a:t><![CDATA[18. Who is a God like unto you, that pardons iniquity, and passes by the transgression of the remnant of his heritage? he retains not his anger for ever, because he delights in mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்நாளிலே அசீரியாமுதல் எகிப்தின் பட்டணங்கள் வரைக்கும், எகிப்துமுதல் நதிவரைக்கும், ஒரு சமுத்திரமுதல் மறு சமுத்திரம்வரைக்கும், ஒரு பர்வதமுதல் மறு பர்வதம்வரைக்குமுள்ள ஜனங்கள் உன்னிடத்திற்கு வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Who is a God like unto you, that pardons iniquity, and passes by the transgression of the remnant of his heritage? he retains not his anger for ever, because he delights in mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்நாளிலே அசீரியாமுதல் எகிப்தின் பட்டணங்கள் வரைக்கும், எகிப்துமுதல் நதிவரைக்கும், ஒரு சமுத்திரமுதல் மறு சமுத்திரம்வரைக்கும், ஒரு பர்வதமுதல் மறு பர்வதம்வரைக்குமுள்ள ஜனங்கள் உன்னிடத்திற்கு வருவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. He will return, he will have compassion upon us; he will subdue our iniquities; and you will cast all their sins into the depths of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் தன் குடிகளினிமித்தமும் அவர்கள் கிரியைகளுடைய பலன்களினிமித்தமும் தேசம் பாழாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[19. He will return, he will have compassion upon us; he will subdue our iniquities; and you will cast all their sins into the depths of the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. புறஜாதிகள் கண்டு தங்களுடைய எல்லாப் பராக்கிரமத்தையுங்குறித்து வெட்கப்படுவார்கள்; கையை வாயின்மேல் வைத்துக்கொள்வார்கள்; அவர்கள் காதுகள் செவிடாய்ப் போகும்.]]></a:t>
+              <a:t><![CDATA[2. The good man is perished out of the earth: and there is none upright among men: they all lie in wait for blood; they hunt every man his brother with a net.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் தன் குடிகளினிமித்தமும் அவர்கள் கிரியைகளுடைய பலன்களினிமித்தமும் தேசம் பாழாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. You will perform the truth to Jacob, and the mercy to Abraham, which you have sworn unto our fathers from the days of old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,160 +4132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்மேலின் நடுவிலே தனித்து வனவாசமாயிருக்கிற உமது சுதந்தரமான மந்தையாகிய உம்முடைய ஜனத்தை உமது கோலினால் மேய்த்தருளும்; பூர்வநாட்களில் மேய்ந்ததுபோலவே அவர்கள் பாசானிலும் கீலேயாத்திலும் மேய்வார்களாக.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[14. கர்மேலின் நடுவிலே தனித்து வனவாசமாயிருக்கிற உமது சுதந்தரமான மந்தையாகிய உம்முடைய ஜனத்தை உமது கோலினால் மேய்த்தருளும்; பூர்வநாட்களில் மேய்ந்ததுபோலவே அவர்கள் பாசானிலும் கீலேயாத்திலும் மேய்வார்களாக.]]></a:t>
+              <a:t><![CDATA[20. You will perform the truth to Jacob, and the mercy to Abraham, which you have sworn unto our fathers from the days of old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. புறஜாதிகள் கண்டு தங்களுடைய எல்லாப் பராக்கிரமத்தையுங்குறித்து வெட்கப்படுவார்கள்; கையை வாயின்மேல் வைத்துக்கொள்வார்கள்; அவர்கள் காதுகள் செவிடாய்ப் போகும்.]]></a:t>
+              <a:t><![CDATA[2. The good man is perished out of the earth: and there is none upright among men: they all lie in wait for blood; they hunt every man his brother with a net.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாம்பைப்போல மண்ணை நக்குவார்கள்; பூமியின் ஊர்வனவற்றைப்போலத் தங்கள் மறைவிடங்களிலிருந்து நடுநடுங்கிப் புறப்படுவார்கள்; நமது தேவனாகிய கர்த்தரிடத்திற்குத் திகிலோடே சேர்ந்து, உனக்குப் பயப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. That they may do evil with both hands earnestly, the prince asks, and the judge asks for a reward; and the great man, he utters his mischievous desire: so they wrap it up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாம்பைப்போல மண்ணை நக்குவார்கள்; பூமியின் ஊர்வனவற்றைப்போலத் தங்கள் மறைவிடங்களிலிருந்து நடுநடுங்கிப் புறப்படுவார்கள்; நமது தேவனாகிய கர்த்தரிடத்திற்குத் திகிலோடே சேர்ந்து, உனக்குப் பயப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. That they may do evil with both hands earnestly, the prince asks, and the judge asks for a reward; and the great man, he utters his mischievous desire: so they wrap it up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தமது சுதந்தரத்தில் மீதியானவர்களுடைய அக்கிரமத்தைப் பொறுத்து, மீறுதலை மன்னிக்கிற தேவரீருக்கு ஒப்பான தேவன் யார்? அவர் கிருபைசெய்ய விரும்புகிறபடியால் அவர் என்றென்றைக்கும் கோபம் வையார்.]]></a:t>
+              <a:t><![CDATA[4. The best of them is as a brier: the most upright is sharper than a thorn hedge: the day of your watchmen and your visitation comes; now shall be their perplexity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தமது சுதந்தரத்தில் மீதியானவர்களுடைய அக்கிரமத்தைப் பொறுத்து, மீறுதலை மன்னிக்கிற தேவரீருக்கு ஒப்பான தேவன் யார்? அவர் கிருபைசெய்ய விரும்புகிறபடியால் அவர் என்றென்றைக்கும் கோபம் வையார்.]]></a:t>
+              <a:t><![CDATA[4. The best of them is as a brier: the most upright is sharper than a thorn hedge: the day of your watchmen and your visitation comes; now shall be their perplexity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414151" r:id="rId1"/>
+    <p:sldLayoutId id="2481563390" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5193,58 +5080,50 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. He will return, he will have compassion upon us; he will subdue our iniquities; and you will]]></a:t>
+              <a:t><![CDATA[5. சிநேகிதனை விசுவாசிக்கவேண்டாம், வழிகாட்டியை நம்பவேண்டாம்; உன் மடியிலே படுத்துக்கொள்ளுகிறவளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cast all their sins into the depths of the sea.]]></a:t>
+              <a:t><![CDATA[முன்பாக உன் வாயைத் திறவாமல் எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. You will perform the truth to Jacob, and the mercy to Abraham, which you have sworn unto our]]></a:t>
+              <a:t><![CDATA[6. மகன் தகப்பனைக் கனவீனப்படுத்துகிறான்; மகள் தன் தாய்க்கு விரோதமாகவும், மருமகள் தன் மாமிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers from the days of old.]]></a:t>
+              <a:t><![CDATA[விரோதமாகவும் எழும்புகிறார்கள்; மனுஷனுடைய சத்துருக்கள் அவன் வீட்டார்தானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Woe is me! for I am as when they have gathered the summer fruits, as the gleaning of grapes of]]></a:t>
+              <a:t><![CDATA[7. நானோ கர்த்தரை நோக்கிக்கொண்டு, என் இரட்சிப்பின் தேவனுக்குக் காத்திருப்பேன்; என் தேவன் என்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the vintage: there is no cluster to eat: my soul desired the first-fruits fruit.]]></a:t>
+              <a:t><![CDATA[கேட்டருளுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The good man is perished out of the earth: and there is none upright among men: they all lie in]]></a:t>
+              <a:t><![CDATA[8. என் சத்துருவே, எனக்கு விரோதமாய்ச் சந்தோஷப்படாதே; நான் விழுந்தாலும் எழுந்திருப்பேன்; நான் இருளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wait for blood; they hunt every man his brother with a net.]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்தால் கர்த்தர் எனக்கு வெளிச்சமாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. That they may do evil with both hands earnestly, the prince asks, and the judge asks for a]]></a:t>
+              <a:t><![CDATA[9. நான் கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தேன்; அவர் எனக்காக வழக்காடி என் நியாயத்தை விசாரிக்குமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reward; and the great man, he utters his mischievous desire: so they wrap it up.]]></a:t>
+              <a:t><![CDATA[அவருடைய கோபத்தைச் சுமப்பேன்; அவர் என்னை வெளிச்சத்திலே கொண்டுவருவார், அவருடைய நீதியைப் பார்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. According to the days of your coming out of the land of Egypt will I show unto him marvellous]]></a:t>
+              <a:t><![CDATA[1. ஐயோ! உஷ்ணகாலத்துக் கனிகளைச் சேர்த்து, திராட்சப்பழங்களை அறுத்தபின்பு வருகிறவனைப்போல் இருக்கிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The best of them is as a brier: the most upright is sharper than a thorn hedge: the day of your]]></a:t>
+              <a:t><![CDATA[10. உன் தேவனாகிய கர்த்தர் எங்கே என்று என்னோடே சொல்லுகிற என் சத்துருவானவள் அதைப் பார்க்கும்போது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[watchmen and your visitation comes; now shall be their perplexity.]]></a:t>
+              <a:t><![CDATA[வெட்கம் அவளை மூடும்; என் கண்கள் அவளைக் காணும்; இனி வீதிகளின் சேற்றைப்போல மிதிக்கப்படுவாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Trust all of you not in a friend, put all of you not confidence in a guide: keep the doors of]]></a:t>
+              <a:t><![CDATA[11. உன் மதில்களை எடுப்பிக்கும் நாள் வருகிறது; அந்நாளிலே பிரமாணம் வெகுதூரம் பரவிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your mouth from her that lies in your bosom.]]></a:t>
+              <a:t><![CDATA[12. அந்நாளிலே அசீரியாமுதல் எகிப்தின் பட்டணங்கள் வரைக்கும், எகிப்துமுதல் நதிவரைக்கும், ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For the son dishonours the father, the daughter rises up against her mother, the daughter in law]]></a:t>
+              <a:t><![CDATA[சமுத்திரமுதல் மறு சமுத்திரம்வரைக்கும், ஒரு பர்வதமுதல் மறு பர்வதம்வரைக்குமுள்ள ஜனங்கள் உன்னிடத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against her mother in law; a man's enemies are the men of his own house.]]></a:t>
+              <a:t><![CDATA[வருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore I will look unto the LORD; I will wait for the God of my salvation: my God will hear]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் தன் குடிகளினிமித்தமும் அவர்கள் கிரியைகளுடைய பலன்களினிமித்தமும் தேசம் பாழாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me.]]></a:t>
+              <a:t><![CDATA[14. கர்மேலின் நடுவிலே தனித்து வனவாசமாயிருக்கிற உமது சுதந்தரமான மந்தையாகிய உம்முடைய ஜனத்தை உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Rejoice not against me, O mine enemy: when I fall, I shall arise; when I sit in darkness, the]]></a:t>
+              <a:t><![CDATA[கோலினால் மேய்த்தருளும்; பூர்வநாட்களில் மேய்ந்ததுபோலவே அவர்கள் பாசானிலும் கீலேயாத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD shall be a light unto me.]]></a:t>
+              <a:t><![CDATA[மேய்வார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things.]]></a:t>
+              <a:t><![CDATA[புசிக்கிறதற்கு ஒரு திராட்சக்குலையும் என் ஆத்துமா இச்சித்த முதல் அறுப்பின் கனியும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. I will bear the indignation of the LORD, because I have sinned against him, until he plead my]]></a:t>
+              <a:t><![CDATA[15. நீ எகிப்து தேசத்திலிருந்து புறப்பட்டநாளில் நடந்ததுபோலவே உன்னை அதிசயங்களைக் காணப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cause, and execute judgment for me: he will bring me forth to the light, and I shall behold his]]></a:t>
+              <a:t><![CDATA[16. புறஜாதிகள் கண்டு தங்களுடைய எல்லாப் பராக்கிரமத்தையுங்குறித்து வெட்கப்படுவார்கள்; கையை வாயின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteousness.]]></a:t>
+              <a:t><![CDATA[வைத்துக்கொள்வார்கள்; அவர்கள் காதுகள் செவிடாய்ப் போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Then she that is mine enemy shall see it, and shame shall cover her which said unto me, Where is]]></a:t>
+              <a:t><![CDATA[17. பாம்பைப்போல மண்ணை நக்குவார்கள்; பூமியின் ஊர்வனவற்றைப்போலத் தங்கள் மறைவிடங்களிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD your God? mine eyes shall behold her: now shall she be trodden down as the mire of the]]></a:t>
+              <a:t><![CDATA[நடுநடுங்கிப் புறப்படுவார்கள்; நமது தேவனாகிய கர்த்தரிடத்திற்குத் திகிலோடே சேர்ந்து, உனக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[streets.]]></a:t>
+              <a:t><![CDATA[பயப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. In the day that your walls are to be built, in that day shall the decree be far removed.]]></a:t>
+              <a:t><![CDATA[18. தமது சுதந்தரத்தில் மீதியானவர்களுடைய அக்கிரமத்தைப் பொறுத்து, மீறுதலை மன்னிக்கிற தேவரீருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. In that day also he shall come even to you from Assyria, and from the fortified cities, and from]]></a:t>
+              <a:t><![CDATA[ஒப்பான தேவன் யார்? அவர் கிருபைசெய்ய விரும்புகிறபடியால் அவர் என்றென்றைக்கும் கோபம் வையார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the fortress even to the river, and from sea to sea, and from mountain to mountain.]]></a:t>
+              <a:t><![CDATA[19. அவர் திரும்ப நம்மேல் இரங்குவார்; நம்முடைய அக்கிரமங்களை அடக்கி நம்முடைய பாவங்களையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Notwithstanding the land shall be desolate because of them that dwell therein, for the fruit of]]></a:t>
+              <a:t><![CDATA[சமுத்தித்தின் ஆழங்களில் போட்டுவிடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The nations shall see and be confounded at all their might: they shall lay their hand upon their]]></a:t>
+              <a:t><![CDATA[2. தேசத்தில் பக்தியுள்ளவன் அற்றுப்போனான்; மனுஷரில் செம்மையானவன் இல்லை; அவர்களெல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their doings.]]></a:t>
+              <a:t><![CDATA[20. தேவரீர் பூர்வநாட்கள்முதல் எங்கள் பிதாக்களுக்கு ஆணையிட்ட சத்தியத்தை யாக்கோபுக்கும் கிருபையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,183 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Feed your people with your rod, the flock of yours heritage, which dwell solitarily in the wood,]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[in the midst of Carmel: let them feed in Bashan and Gilead, as in the days of old.]]></a:t>
+              <a:t><![CDATA[ஆபிரகாமுக்கும் கட்டளையிடுவீராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mouth, their ears shall be deaf.]]></a:t>
+              <a:t><![CDATA[இரத்தஞ்சிந்தப் பதிவிருக்கிறார்கள்; அவனவன் தன்தன் சகோதரனை வலையிலே பிடிக்க வேட்டையாடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. They shall lick the dust like a serpent, they shall move out of their holes like worms of the]]></a:t>
+              <a:t><![CDATA[3. பொல்லாப்புச் செய்ய அவர்கள் இரண்டு கைகளும் நன்றாய்க் கூடும்; அதிபதி கொடு என்கிறான்; நியாயாதிபதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth: they shall be afraid of the LORD our God, and shall fear because of you.]]></a:t>
+              <a:t><![CDATA[கைக்கூலி கேட்கிறான்; பெரியவன் தன் துராசையைத் தெரிவிக்கிறான்; இவ்விதமாய்ப் புரட்டுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Who is a God like unto you, that pardons iniquity, and passes by the transgression of the]]></a:t>
+              <a:t><![CDATA[4. அவர்களில் நல்லவன் முட்செடிக் காத்தவன், செம்மையானவன் நெரிஞ்சிலைப்பார்க்கக் கடுங்கூர்மையானவன்; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remnant of his heritage? he retains not his anger for ever, because he delights in mercy.]]></a:t>
+              <a:t><![CDATA[காவற்காரர் அறிவித்த உன் தண்டனையின் நாள் வருகிறது; இப்பொழுதே அவர்களுக்குக் கலக்கம் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[மீகா : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>