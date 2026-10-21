--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -77,50 +77,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +156,56 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +346,59 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் அவன் எவ்வளவாகிலும் சந்தேகப்படாமல் விசுவாசத்தோடே கேட்கக்கடவன்; சந்தேகப்படுகிறவன் காற்றினால் அடிபட்டு அலைகிற கடலின் அலைக்கு ஒப்பாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[5. If any of you lack wisdom, let him ask of God, that gives to all men liberally, and reproaches not; and it shall be given him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆனாலும் அவன் எவ்வளவாகிலும் சந்தேகப்படாமல் விசுவாசத்தோடே கேட்கக்கடவன்; சந்தேகப்படுகிறவன் காற்றினால் அடிபட்டு அலைகிற கடலின் அலைக்கு ஒப்பாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[6. But let him ask in faith, nothing wavering. For he that wavers is like a wave of the sea driven with the wind and tossed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படிப்பட்ட மனுஷன் தான் கர்த்தரிடத்தில் எதையாகிலும் பெறலாமென்று நினையாதிருப்பானாக.]]></a:t>
+              <a:t><![CDATA[6. But let him ask in faith, nothing wavering. For he that wavers is like a wave of the sea driven with the wind and tossed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இருமனமுள்ளவன் தன் வழிகளிகலெல்லாம் நிலையற்றவனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[7. For let not that man think that he shall receive any thing of the Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாழ்ந்த சகோதரன் தான் உயர்த்தப்பட்டதைக்குறித்து மேன்மைபாராட்டக்கடவன்.]]></a:t>
+              <a:t><![CDATA[8. A double minded man is unstable in all his ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஐசுவரியவான் தான் தாழ்த்தப்பட்டதைக்குறித்து மேன்மைபாராட்டக்கடவன்; ஏனெனில் அவன் புல்லின் பூவைப்போல் ஒழிந்துபோவான்.]]></a:t>
+              <a:t><![CDATA[9. Let the brother of low degree rejoice in that he is exalted:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சூரியன் கடும் வெய்யிலுடன் உதித்து, புல்லை உலர்த்தும்போது, அதின் பூ உதிர்ந்து, அதின் அழகான வடிவு அழிந்துபோம்; ஐசுவரியவானும் அப்படியே தன் வழிகளில் வாடிப்போவான்.]]></a:t>
+              <a:t><![CDATA[10. But the rich, in that he is made low: because as the flower of the grass he shall pass away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சூரியன் கடும் வெய்யிலுடன் உதித்து, புல்லை உலர்த்தும்போது, அதின் பூ உதிர்ந்து, அதின் அழகான வடிவு அழிந்துபோம்; ஐசுவரியவானும் அப்படியே தன் வழிகளில் வாடிப்போவான்.]]></a:t>
+              <a:t><![CDATA[10. But the rich, in that he is made low: because as the flower of the grass he shall pass away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சோதனையைச் சகிக்கிற மனுஷன் பாக்கியவான்; அவன் உத்தமனென்று விளங்கினபின்பு கர்த்தர் தம்மிடத்தில் அன்புகூருகிறவர்களுக்கு வாக்குத்தத்தம் பண்ணின ஜீவகிரீடத்தைப் பெறுவான்.]]></a:t>
+              <a:t><![CDATA[11. For the sun is no sooner risen with a burning heat, but it withers the grass, and the flower thereof falls, and the grace of the fashion of it perishes: so also shall the rich man fade away in his ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சோதனையைச் சகிக்கிற மனுஷன் பாக்கியவான்; அவன் உத்தமனென்று விளங்கினபின்பு கர்த்தர் தம்மிடத்தில் அன்புகூருகிறவர்களுக்கு வாக்குத்தத்தம் பண்ணின ஜீவகிரீடத்தைப் பெறுவான்.]]></a:t>
+              <a:t><![CDATA[11. For the sun is no sooner risen with a burning heat, but it withers the grass, and the flower thereof falls, and the grace of the fashion of it perishes: so also shall the rich man fade away in his ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுக்கும் கர்த்தராகிய இயேசுகிறிஸ்துவுக்கும் ஊழியக்காரனாகிய யாக்கோபு, சிதறியிருக்கிற பன்னிரண்டு கோத்திரங்களுக்கும் வாழ்த்துதல் சொல்லி எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[1. James, a servant of God and of the Lord Jesus Christ, to the twelve tribes which are scattered abroad, greeting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சோதிக்கப்டுகிற எவனும், நான் தேவனால் சோதிக்கப்படுகிறேன் என்று சொல்லாதிருப்பானாக; தேவன் பொல்லாங்கினால் சோதிக்கப்படுகிறவரல்ல, ஒருவனையும் அவர் சோதிக்கிறவருமல்ல.]]></a:t>
+              <a:t><![CDATA[12. Blessed is the man that endures temptation: for when he is tried, he shall receive the crown of life, which the Lord has promised to them that love him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சோதிக்கப்டுகிற எவனும், நான் தேவனால் சோதிக்கப்படுகிறேன் என்று சொல்லாதிருப்பானாக; தேவன் பொல்லாங்கினால் சோதிக்கப்படுகிறவரல்ல, ஒருவனையும் அவர் சோதிக்கிறவருமல்ல.]]></a:t>
+              <a:t><![CDATA[12. Blessed is the man that endures temptation: for when he is tried, he shall receive the crown of life, which the Lord has promised to them that love him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனவன் தன்தன் சுய இச்சையினாலே இழுக்கப்பட்டு, சிக்குண்டு, சோதிக்கப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[13. Let no man say when he is tempted, I am tempted of God: for God cannot be tempted with evil, neither tempts he any man:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு இச்சையானது கர்ப்பந்தரித்து, பாவத்தைப் பிறப்பிக்கும், பாவம் பூரணமாகும்போது, மரணத்தைப் பிறப்பிக்கும்.]]></a:t>
+              <a:t><![CDATA[13. Let no man say when he is tempted, I am tempted of God: for God cannot be tempted with evil, neither tempts he any man:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என் பிரியமான சகோதரரே, மோசம்போகாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[14. But every man is tempted, when he is drawn away of his own lust, and enticed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நன்மையான எந்த ஈவும் பூரணமான எந்த வரமும் பரத்திலிருந்துண்டாகி, சோதிகளின் பிதாவினிடத்திலிருந்து இறங்கிவருகிறது; அவரிடத்தில் யாதொரு மாறுதலும் யாதொரு வேற்றுமையின் நிழலுமில்லை.]]></a:t>
+              <a:t><![CDATA[15. Then when lust has conceived, it brings forth sin: and sin, when it is finished, brings forth death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நன்மையான எந்த ஈவும் பூரணமான எந்த வரமும் பரத்திலிருந்துண்டாகி, சோதிகளின் பிதாவினிடத்திலிருந்து இறங்கிவருகிறது; அவரிடத்தில் யாதொரு மாறுதலும் யாதொரு வேற்றுமையின் நிழலுமில்லை.]]></a:t>
+              <a:t><![CDATA[15. Then when lust has conceived, it brings forth sin: and sin, when it is finished, brings forth death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர் சித்தங்கொண்டு தம்முடைய சிருஷ்டிகளில் நாம் முதற்பலன்களாவதற்கு நம்மைச் சத்திய வசனத்தினாலே ஜெநிப்பித்தார்.]]></a:t>
+              <a:t><![CDATA[16. Do not go astray, my beloved brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர் சித்தங்கொண்டு தம்முடைய சிருஷ்டிகளில் நாம் முதற்பலன்களாவதற்கு நம்மைச் சத்திய வசனத்தினாலே ஜெநிப்பித்தார்.]]></a:t>
+              <a:t><![CDATA[17. Every good gift and every perfect gift is from above, and comes down from the Father of lights, with whom is no variableness, neither shadow of turning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால், என் பிரியமான சகோதரரே, யாவரும் கேட்கிறதற்குத் தீவிரமாயும், பேசுகிறதற்குப் பொறுமையாயும், கோபிக்கிறதற்குத் தாமதமாயுமிருக்கக்கடவர்கள்;]]></a:t>
+              <a:t><![CDATA[17. Every good gift and every perfect gift is from above, and comes down from the Father of lights, with whom is no variableness, neither shadow of turning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுக்கும் கர்த்தராகிய இயேசுகிறிஸ்துவுக்கும் ஊழியக்காரனாகிய யாக்கோபு, சிதறியிருக்கிற பன்னிரண்டு கோத்திரங்களுக்கும் வாழ்த்துதல் சொல்லி எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[1. James, a servant of God and of the Lord Jesus Christ, to the twelve tribes which are scattered abroad, greeting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால், என் பிரியமான சகோதரரே, யாவரும் கேட்கிறதற்குத் தீவிரமாயும், பேசுகிறதற்குப் பொறுமையாயும், கோபிக்கிறதற்குத் தாமதமாயுமிருக்கக்கடவர்கள்;]]></a:t>
+              <a:t><![CDATA[18. Of his own will brings forth he us with the word of truth, that we should be a kind of first- fruits of his creatures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மனுஷருடைய கோபம் தேவனுடைய நீதியை நடப்பிக்கமாட்டாதே.]]></a:t>
+              <a:t><![CDATA[18. Of his own will brings forth he us with the word of truth, that we should be a kind of first- fruits of his creatures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகையால், நீங்கள் எல்லாவித அழுக்கையும் கொடிய துர்க்குணத்தையும் ஒழித்துவிட்டு, உங்கள் உள்ளத்தில் நாட்டப்பட்டதாயும் உங்கள் ஆத்துமாக்களை இரட்சிக்க வல்லமையுள்ளதாயுமிருக்கிற வசனத்தைச் சாந்தமாய் ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. Wherefore, my beloved brethren, let every man be swift to hear, slow to speak, slow to wrath:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகையால், நீங்கள் எல்லாவித அழுக்கையும் கொடிய துர்க்குணத்தையும் ஒழித்துவிட்டு, உங்கள் உள்ளத்தில் நாட்டப்பட்டதாயும் உங்கள் ஆத்துமாக்களை இரட்சிக்க வல்லமையுள்ளதாயுமிருக்கிற வசனத்தைச் சாந்தமாய் ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. Wherefore, my beloved brethren, let every man be swift to hear, slow to speak, slow to wrath:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அல்லாமலும், நீங்கள் உங்களை வஞ்சியாதபடிக்குத் திருவசனத்தைக் கேட்கிறவர்களாய் மாத்திரமல்ல, அதின்படி செய்கிறவர்களாயும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[20. For the wrath of man works not the righteousness of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என்னத்தினாலெனில், ஒருவன் திருவசனத்தைக் கேட்டும் அதின்படி செய்யாதவனானால், கண்ணாடியிலே தன் சுபாவ முகத்தைப் பார்க்கிற மனுஷனுக்கு ஒப்பாயிருப்பான்;]]></a:t>
+              <a:t><![CDATA[21. Wherefore lay apart all filthiness and abundance of evil, and receive with meekness the implanted word, which is able to save your souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என்னத்தினாலெனில், ஒருவன் திருவசனத்தைக் கேட்டும் அதின்படி செய்யாதவனானால், கண்ணாடியிலே தன் சுபாவ முகத்தைப் பார்க்கிற மனுஷனுக்கு ஒப்பாயிருப்பான்;]]></a:t>
+              <a:t><![CDATA[21. Wherefore lay apart all filthiness and abundance of evil, and receive with meekness the implanted word, which is able to save your souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் தன்னைத்தானே பார்த்து, அவ்விடம்விட்டுப் போனவுடனே, தன்சாயல் இன்னதென்பதை மறந்துவிடுவான்.]]></a:t>
+              <a:t><![CDATA[21. Wherefore lay apart all filthiness and abundance of evil, and receive with meekness the implanted word, which is able to save your souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சுயாதீனப்பிரமாணமாகிய பூரணப்பிரமாணத்தை உற்றுப்பார்த்து, அதிலே நிலைத்திருக்கிறவனே கேட்கிறதை மறக்கிறவனாயிராமல், அதற்கேற்ற கிரியை செய்கிறவனாயிருந்து, தன் செய்கையில் பாக்கியவானாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[22. But be all of you doers of the word, and not hearers only, deceiving your own selves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சுயாதீனப்பிரமாணமாகிய பூரணப்பிரமாணத்தை உற்றுப்பார்த்து, அதிலே நிலைத்திருக்கிறவனே கேட்கிறதை மறக்கிறவனாயிராமல், அதற்கேற்ற கிரியை செய்கிறவனாயிருந்து, தன் செய்கையில் பாக்கியவானாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[22. But be all of you doers of the word, and not hearers only, deceiving your own selves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் சகோதரரே, நீங்கள் பலவிதமான சோதனைகளில் அகப்படும்போது,]]></a:t>
+              <a:t><![CDATA[2. My brethren, count it all joy when all of you fall into divers temptations;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்களில் ஒருவன் தன் நாவை அடக்காமல், தன் இருதயத்தை வஞ்சித்து, தன்னை தேவபக்தியுள்ளவனென்று எண்ணினால் அவனுடைய தேவபக்தி வீணாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. For if any be a hearer of the word, and not a doer, he is like unto a man beholding his natural face in a glass:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்களில் ஒருவன் தன் நாவை அடக்காமல், தன் இருதயத்தை வஞ்சித்து, தன்னை தேவபக்தியுள்ளவனென்று எண்ணினால் அவனுடைய தேவபக்தி வீணாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. For if any be a hearer of the word, and not a doer, he is like unto a man beholding his natural face in a glass:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. திக்கற்ற பிள்ளைகளும் விதவைகளும் படுகிற உபத்திரவத்திலே அவர்களை விசாரிக்கிறதும், உலகத்தால் கறைபடாதபடிக்குத் தன்னைக் காத்துக்கொள்ளுகிறதுமே பிதாவாகிய தேவனுக்குமுன்பாக மாசில்லாத சுத்தமான பக்தியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[24. For he beholds himself, and goes his way, and immediately forgets what manner of man he was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4382,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. திக்கற்ற பிள்ளைகளும் விதவைகளும் படுகிற உபத்திரவத்திலே அவர்களை விசாரிக்கிறதும், உலகத்தால் கறைபடாதபடிக்குத் தன்னைக் காத்துக்கொள்ளுகிறதுமே பிதாவாகிய தேவனுக்குமுன்பாக மாசில்லாத சுத்தமான பக்தியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[25. But whoso looks into the perfect law of liberty, and continues therein, he being not a forgetful hearer, but a doer of the work, this man shall be blessed in his deed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. But whoso looks into the perfect law of liberty, and continues therein, he being not a forgetful hearer, but a doer of the work, this man shall be blessed in his deed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. If any man among you seem to be religious, and bridles not his tongue, but deceives his own heart, this man's religion is vain.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. If any man among you seem to be religious, and bridles not his tongue, but deceives his own heart, this man's religion is vain.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Pure religion and undefiled before God and the Father is this, To visit the fatherless and widows in their affliction, and to keep himself unspotted from the world.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Pure religion and undefiled before God and the Father is this, To visit the fatherless and widows in their affliction, and to keep himself unspotted from the world.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Pure religion and undefiled before God and the Father is this, To visit the fatherless and widows in their affliction, and to keep himself unspotted from the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உங்கள் விசுவாசத்தின் பரீட்சையானது பொறுமையை உண்டாக்குமென்று அறிந்து, அதை மிகுந்த சந்தோஷமாக எண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. Knowing this, that the trying of your faith works patience.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உங்கள் விசுவாசத்தின் பரீட்சையானது பொறுமையை உண்டாக்குமென்று அறிந்து, அதை மிகுந்த சந்தோஷமாக எண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. Knowing this, that the trying of your faith works patience.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் ஒன்றிலும் குறைவுள்ளவர்களாயிராமல், பூரணராயும் நிறைவுள்ளவர்களாயும் இருக்கும்படி, பொறுமையானது பூரண கிரியை செய்யக்கடவது.]]></a:t>
+              <a:t><![CDATA[4. But let patience have her perfect work, that all of you may be perfect and entire, lacking nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களில் ஒருவன் ஞானத்தில் குறைவுள்ளவனாயிருந்தால், யாவருக்கும் சம்பூரணமாய்க் கொடுக்கிறவரும் ஒருவரையும் கடிந்துகொள்ளாதவருமாகிய தேவனிடத்தில் கேட்கக்கடவன், அப்பொழுது அவனுக்குக் கொடுக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[4. But let patience have her perfect work, that all of you may be perfect and entire, lacking nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களில் ஒருவன் ஞானத்தில் குறைவுள்ளவனாயிருந்தால், யாவருக்கும் சம்பூரணமாய்க் கொடுக்கிறவரும் ஒருவரையும் கடிந்துகொள்ளாதவருமாகிய தேவனிடத்தில் கேட்கக்கடவன், அப்பொழுது அவனுக்குக் கொடுக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[5. If any of you lack wisdom, let him ask of God, that gives to all men liberally, and reproaches not; and it shall be given him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474733034" r:id="rId1"/>
+    <p:sldLayoutId id="2481567765" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,50 +6000,98 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5506,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. पर विश्वास से मांगे, और कुछ सन्देह न करे; क्योंकि सन्देह करने वाला समुद्र की लहर के समान है जो]]></a:t>
+              <a:t><![CDATA[ஒருவரையும் கடிந்துகொள்ளாதவருமாகிய தேவனிடத்தில் கேட்கக்கடவன், அப்பொழுது அவனுக்குக் கொடுக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हवा से बहती और उछलती है।]]></a:t>
+              <a:t><![CDATA[6. ஆனாலும் அவன் எவ்வளவாகிலும் சந்தேகப்படாமல் விசுவாசத்தோடே கேட்கக்கடவன்; சந்தேகப்படுகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ऐसा मनुष्य यह न समझे, कि मुझे प्रभु से कुछ मिलेगा।]]></a:t>
+              <a:t><![CDATA[காற்றினால் அடிபட்டு அலைகிற கடலின் அலைக்கு ஒப்பாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. वह व्यक्ति दुचित्ता है, और अपनी सारी बातों में चंचल है॥]]></a:t>
+              <a:t><![CDATA[7. அப்படிப்பட்ட மனுஷன் தான் கர்த்தரிடத்தில் எதையாகிலும் பெறலாமென்று நினையாதிருப்பானாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. दीन भाई अपने ऊंचे पद पर घमण्ड करे।]]></a:t>
+              <a:t><![CDATA[8. இருமனமுள்ளவன் தன் வழிகளிகலெல்லாம் நிலையற்றவனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और धनवान अपनी नीच दशा पर: क्योंकि वह घास के फूल की नाईं जाता रहेगा।]]></a:t>
+              <a:t><![CDATA[9. தாழ்ந்த சகோதரன் தான் உயர்த்தப்பட்டதைக்குறித்து மேன்மைபாராட்டக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. क्योंकि सूर्य उदय होते ही कड़ी धूप पड़ती है और घास को सुखा देती है, और उसका फूल झड़ जाता है, और]]></a:t>
+              <a:t><![CDATA[10. ஐசுவரியவான் தான் தாழ்த்தப்பட்டதைக்குறித்து மேன்மைபாராட்டக்கடவன்; ஏனெனில் அவன் புல்லின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस की शोभा जाती रहती है; उसी प्रकार धनवान भी अपने मार्ग पर चलते चलते धूल में मिल जाएगा।]]></a:t>
+              <a:t><![CDATA[பூவைப்போல் ஒழிந்துபோவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. धन्य है वह मनुष्य, जो परीक्षा में स्थिर रहता है; क्योंकि वह खरा निकल कर जीवन का वह मुकुट पाएगा,]]></a:t>
+              <a:t><![CDATA[11. சூரியன் கடும் வெய்யிலுடன் உதித்து, புல்லை உலர்த்தும்போது, அதின் பூ உதிர்ந்து, அதின் அழகான வடிவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जिस की प्रतिज्ञा प्रभु ने अपने प्रेम करने वालों को दी है।]]></a:t>
+              <a:t><![CDATA[அழிந்துபோம்; ஐசுவரியவானும் அப்படியே தன் வழிகளில் வாடிப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. परमेश्वर के और प्रभु यीशु मसीह के दास याकूब की ओर से उन बारहों गोत्रों को जो तित्तर बित्तर होकर]]></a:t>
+              <a:t><![CDATA[1. தேவனுக்கும் கர்த்தராகிய இயேசுகிறிஸ்துவுக்கும் ஊழியக்காரனாகிய யாக்கோபு, சிதறியிருக்கிற பன்னிரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. जब किसी की परीक्षा हो, तो वह यह न कहे, कि मेरी परीक्षा परमेश्वर की ओर से होती है; क्योंकि न तो]]></a:t>
+              <a:t><![CDATA[12. சோதனையைச் சகிக்கிற மனுஷன் பாக்கியவான்; அவன் உத்தமனென்று விளங்கினபின்பு கர்த்தர் தம்மிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बुरी बातों से परमेश्वर की परीक्षा हो सकती है, और न वह किसी की परीक्षा आप करता है।]]></a:t>
+              <a:t><![CDATA[அன்புகூருகிறவர்களுக்கு வாக்குத்தத்தம் பண்ணின ஜீவகிரீடத்தைப் பெறுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. परन्तु प्रत्येक व्यक्ति अपनी ही अभिलाषा में खिंच कर, और फंस कर परीक्षा में पड़ता है।]]></a:t>
+              <a:t><![CDATA[13. சோதிக்கப்டுகிற எவனும், நான் தேவனால் சோதிக்கப்படுகிறேன் என்று சொல்லாதிருப்பானாக; தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. फिर अभिलाषा गर्भवती होकर पाप को जनती है और पाप जब बढ़ जाता है तो मृत्यु को उत्पन्न करता है।]]></a:t>
+              <a:t><![CDATA[பொல்லாங்கினால் சோதிக்கப்படுகிறவரல்ல, ஒருவனையும் அவர் சோதிக்கிறவருமல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. हे मेरे प्रिय भाइयों, धोखा न खाओ।]]></a:t>
+              <a:t><![CDATA[14. அவனவன் தன்தன் சுய இச்சையினாலே இழுக்கப்பட்டு, சிக்குண்டு, சோதிக்கப்படுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. क्योंकि हर एक अच्छा वरदान और हर एक उत्तम दान ऊपर ही से है, और ज्योतियों के पिता की ओर से मिलता]]></a:t>
+              <a:t><![CDATA[15. பின்பு இச்சையானது கர்ப்பந்தரித்து, பாவத்தைப் பிறப்பிக்கும், பாவம் பூரணமாகும்போது, மரணத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है, जिस में न तो कोई परिवर्तन हो सकता है, ओर न अदल बदल के कारण उस पर छाया पड़ती है।]]></a:t>
+              <a:t><![CDATA[பிறப்பிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. उस ने अपनी ही इच्छा से हमें सत्य के वचन के द्वारा उत्पन्न किया, ताकि हम उस की सृष्टि की हुई]]></a:t>
+              <a:t><![CDATA[16. என் பிரியமான சகோதரரே, மோசம்போகாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वस्तुओं में से एक प्रकार के प्रथम फल हों॥]]></a:t>
+              <a:t><![CDATA[17. நன்மையான எந்த ஈவும் பூரணமான எந்த வரமும் பரத்திலிருந்துண்டாகி, சோதிகளின் பிதாவினிடத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. हे मेरे प्रिय भाइयो, यह बात तुम जानते हो: इसलिये हर एक मनुष्य सुनने के लिये तत्पर और बोलने में]]></a:t>
+              <a:t><![CDATA[இறங்கிவருகிறது; அவரிடத்தில் யாதொரு மாறுதலும் யாதொரு வேற்றுமையின் நிழலுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहते हैं नमस्कार पहुंचे॥]]></a:t>
+              <a:t><![CDATA[கோத்திரங்களுக்கும் வாழ்த்துதல் சொல்லி எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[धीरा और क्रोध में धीमा हो।]]></a:t>
+              <a:t><![CDATA[18. அவர் சித்தங்கொண்டு தம்முடைய சிருஷ்டிகளில் நாம் முதற்பலன்களாவதற்கு நம்மைச் சத்திய வசனத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. क्योंकि मनुष्य का क्रोध परमेश्वर के धर्म का निर्वाह नहीं कर सकता है।]]></a:t>
+              <a:t><![CDATA[ஜெநிப்பித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. इसलिये सारी मलिनता और बैर भाव की बढ़ती को दूर करके, उस वचन को नम्रता से ग्रहण कर लो, जो हृदय में]]></a:t>
+              <a:t><![CDATA[19. ஆகையால், என் பிரியமான சகோதரரே, யாவரும் கேட்கிறதற்குத் தீவிரமாயும், பேசுகிறதற்குப் பொறுமையாயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बोया गया और जो तुम्हारे प्राणों का उद्धार कर सकता है।]]></a:t>
+              <a:t><![CDATA[கோபிக்கிறதற்குத் தாமதமாயுமிருக்கக்கடவர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. परन्तु वचन पर चलने वाले बनो, और केवल सुनने वाले ही नहीं जो अपने आप को धोखा देते हैं।]]></a:t>
+              <a:t><![CDATA[20. மனுஷருடைய கோபம் தேவனுடைய நீதியை நடப்பிக்கமாட்டாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. क्योंकि जो कोई वचन का सुनने वाला हो, और उस पर चलने वाला न हो, तो वह उस मनुष्य के समान है जो अपना]]></a:t>
+              <a:t><![CDATA[21. ஆகையால், நீங்கள் எல்லாவித அழுக்கையும் கொடிய துர்க்குணத்தையும் ஒழித்துவிட்டு, உங்கள் உள்ளத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्वाभाविक मुंह दर्पण में देखता है।]]></a:t>
+              <a:t><![CDATA[நாட்டப்பட்டதாயும் உங்கள் ஆத்துமாக்களை இரட்சிக்க வல்லமையுள்ளதாயுமிருக்கிற வசனத்தைச் சாந்தமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. इसलिये कि वह अपने आप को देख कर चला जाता, और तुरन्त भूल जाता है कि मैं कैसा था।]]></a:t>
+              <a:t><![CDATA[ஏற்றுக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. पर जो व्यक्ति स्वतंत्रता की सिद्ध व्यवस्था पर ध्यान करता रहता है, वह अपने काम में इसलिये आशीष]]></a:t>
+              <a:t><![CDATA[22. அல்லாமலும், நீங்கள் உங்களை வஞ்சியாதபடிக்குத் திருவசனத்தைக் கேட்கிறவர்களாய் மாத்திரமல்ல, அதின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पाएगा कि सुनकर नहीं, पर वैसा ही काम करता है।]]></a:t>
+              <a:t><![CDATA[செய்கிறவர்களாயும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. हे मेरे भाइयों, जब तुम नाना प्रकार की परीक्षाओं में पड़ो]]></a:t>
+              <a:t><![CDATA[2. என் சகோதரரே, நீங்கள் பலவிதமான சோதனைகளில் அகப்படும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. यदि कोई अपने आप को भक्त समझे, और अपनी जीभ पर लगाम न दे, पर अपने हृदय को धोखा दे, तो उस की भक्ति]]></a:t>
+              <a:t><![CDATA[23. என்னத்தினாலெனில், ஒருவன் திருவசனத்தைக் கேட்டும் அதின்படி செய்யாதவனானால், கண்ணாடியிலே தன் சுபாவ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[व्यर्थ है।]]></a:t>
+              <a:t><![CDATA[முகத்தைப் பார்க்கிற மனுஷனுக்கு ஒப்பாயிருப்பான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. हमारे परमेश्वर और पिता के निकट शुद्ध और निर्मल भक्ति यह है, कि अनाथों और विधवाओं के क्लेश में उन]]></a:t>
+              <a:t><![CDATA[24. அவன் தன்னைத்தானே பார்த்து, அவ்விடம்விட்டுப் போனவுடனே, தன்சாயல் இன்னதென்பதை மறந்துவிடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10984,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की सुधि लें, और अपने आप को संसार से निष्कलंक रखें॥]]></a:t>
+              <a:t><![CDATA[25. சுயாதீனப்பிரமாணமாகிய பூரணப்பிரமாணத்தை உற்றுப்பார்த்து, அதிலே நிலைத்திருக்கிறவனே கேட்கிறதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மறக்கிறவனாயிராமல், அதற்கேற்ற கிரியை செய்கிறவனாயிருந்து, தன் செய்கையில் பாக்கியவானாயிருப்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. உங்களில் ஒருவன் தன் நாவை அடக்காமல், தன் இருதயத்தை வஞ்சித்து, தன்னை தேவபக்தியுள்ளவனென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எண்ணினால் அவனுடைய தேவபக்தி வீணாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. திக்கற்ற பிள்ளைகளும் விதவைகளும் படுகிற உபத்திரவத்திலே அவர்களை விசாரிக்கிறதும், உலகத்தால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கறைபடாதபடிக்குத் தன்னைக் காத்துக்கொள்ளுகிறதுமே பிதாவாகிய தேவனுக்குமுன்பாக மாசில்லாத சுத்தமான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாக்கோபு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பக்தியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तो इसको पूरे आनन्द की बात समझो, यह जान कर, कि तुम्हारे विश्वास के परखे जाने से धीरज उत्पन्न होता]]></a:t>
+              <a:t><![CDATA[3. உங்கள் விசுவாசத்தின் பரீட்சையானது பொறுமையை உண்டாக்குமென்று அறிந்து, அதை மிகுந்த சந்தோஷமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[எண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. पर धीरज को अपना पूरा काम करने दो, कि तुम पूरे और सिद्ध हो जाओ और तुम में किसी बात की घटी न रहे॥]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் ஒன்றிலும் குறைவுள்ளவர்களாயிராமல், பூரணராயும் நிறைவுள்ளவர்களாயும் இருக்கும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. पर यदि तुम में से किसी को बुद्धि की घटी हो, तो परमेश्वर से मांगे, जो बिना उलाहना दिए सब को उदारता]]></a:t>
+              <a:t><![CDATA[பொறுமையானது பூரண கிரியை செய்யக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से देता है; और उस को दी जाएगी।]]></a:t>
+              <a:t><![CDATA[5. உங்களில் ஒருவன் ஞானத்தில் குறைவுள்ளவனாயிருந்தால், யாவருக்கும் சம்பூரணமாய்க் கொடுக்கிறவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாக்கோபு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>